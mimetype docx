--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,124 +26,124 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会議室の名前を変更・編集・削除する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">作成済みの会議室を変更する方法——名前、定員、写真、カテゴリー、フロア——と、それぞれの 変更がどこまで波及するかを説明します。続いて、削除せずに予約を止める3つの方法、削除が 予約に対して実際に何をするか、ごみ箱から削除した会議室を戻す手順です。</w:t>
+        <w:t xml:space="preserve">作成済みの会議室を変更する方法——名前、定員、写真、カテゴリー、フロア——と、それぞれの変更がどこまで波及するかを説明します。続いて、削除せずに予約を止める3つの方法、削除が予約に対して実際に何をするか、ごみ箱から削除した会議室を戻す手順です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-26</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvsamq6btxwafom0vhgdrm">
+      <w:hyperlink w:history="1" r:id="rIdfsyvs3bwbqgfltpwmcpbr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/rename-edit-or-delete-a-room/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会議室は作ったときのままではいられません。正式な名前が付き、椅子が2脚減り、フロアが変わり、
 ある日隣の部屋とつなげられます。どれも同じ1つのレコードへの変更で、ほとんどは安全です。
 安全でないのは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">削除</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">だけ——そしてそれも、見た目ほど取り返しがつかないわけではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 予約管理の権限と、作成済みの会議室が必要です。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcwwz6pbnytlw6sgwv9scr">
+      <w:hyperlink w:history="1" r:id="rId3hys8pnouiqhc55_vndcz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。ここで説明する内容は、デスク、備品、駐車場、その他のリソースにも
 そのまま当てはまります。違うのは最初に開く一覧だけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 会議室を開いて名前を変える</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
@@ -707,318 +707,387 @@
       <w:r>
         <w:t xml:space="preserve">の前に、まず
 これらのどれかを使ってください。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3172"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4641"/>
+        <w:gridCol w:w="2864"/>
+        <w:gridCol w:w="2305"/>
+        <w:gridCol w:w="4191"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3172"/>
+            <w:tcW w:type="dxa" w:w="2864"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1547"/>
+            <w:tcW w:type="dxa" w:w="2305"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">使うもの</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4641"/>
+            <w:tcW w:type="dxa" w:w="4191"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">場所</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3172"/>
+            <w:tcW w:type="dxa" w:w="2864"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">会議室は残すが、期限なく誰にも予約させない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1547"/>
+            <w:tcW w:type="dxa" w:w="2305"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">予約の設定</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">をオフ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4641"/>
+            <w:tcW w:type="dxa" w:w="4191"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">エディター → </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ポリシー</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">。ページの残りと</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">サービス</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">ページ全体が </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">このリソースは予約できません</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> に置き換わります</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3172"/>
+            <w:tcW w:type="dxa" w:w="2864"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">一定期間だけ閉鎖する（ブロックの有無を選べる）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1547"/>
+            <w:tcW w:type="dxa" w:w="2305"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">サービス期間外</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4641"/>
+            <w:tcW w:type="dxa" w:w="4191"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">エディター → </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">サービス期間外</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">。</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdlxrmuwkfbj1iwocst7b_s">
+            <w:hyperlink w:history="1" r:id="rIdyenkl7al6nivmsmps_lxd">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">会議室をサービス停止にする</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3172"/>
+            <w:tcW w:type="dxa" w:w="2864"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Offision 内でだけ予約可能にし、ルームメールボックスからの取り込みを止める</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1547"/>
+            <w:tcW w:type="dxa" w:w="2305"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">外部カレンダーとの接続を停止する</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4641"/>
+            <w:tcW w:type="dxa" w:w="4191"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">詳細パネル → カレンダー行のメニュー（同期された会議室のみ）。</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">予約は外部カレンダーから同期されなくなります。</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> と確認されます</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2864"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">同期の問題のあとで、ルームの予約をメールボックスから取り込み直す</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2305"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">今後の予約を再同期</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">、または</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">過去7日間の予約を再同期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4191"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">詳細パネル → カレンダー行（同期された会議室のみ）— </w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdjuv15zfg0qq1ccyl0vbvb">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">予約が同期されなくなった</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約の設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、会議室がユーザーアプリに表示されなくなったときに最初に確認する項目でも
 あります。一覧で複数の会議室を選択したときは、同じスイッチが一括ツールバーの</w:t>
       </w:r>
@@ -1844,51 +1913,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvsamq6btxwafom0vhgdrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/rename-edit-or-delete-a-room/" TargetMode="External"/><Relationship Id="rIdcwwz6pbnytlw6sgwv9scr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdlxrmuwkfbj1iwocst7b_s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/03c50563d76d46c206f6a2c7bc7d956b7798b522.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64318cba5d1477cd277d1d1255551903641e402d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/04ba5d19c536255339419787f727322851443552.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfsyvs3bwbqgfltpwmcpbr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/rename-edit-or-delete-a-room/" TargetMode="External"/><Relationship Id="rId3hys8pnouiqhc55_vndcz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdyenkl7al6nivmsmps_lxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdjuv15zfg0qq1ccyl0vbvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/03c50563d76d46c206f6a2c7bc7d956b7798b522.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64318cba5d1477cd277d1d1255551903641e402d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/04ba5d19c536255339419787f727322851443552.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>会議室の名前を変更・編集・削除する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>