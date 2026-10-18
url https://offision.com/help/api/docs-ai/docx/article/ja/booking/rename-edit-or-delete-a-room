--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -42,140 +42,140 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">作成済みの会議室を変更する方法——名前、定員、写真、カテゴリー、フロア——と、それぞれの変更がどこまで波及するかを説明します。続いて、削除せずに予約を止める3つの方法、削除が予約に対して実際に何をするか、ごみ箱から削除した会議室を戻す手順です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-13</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfsyvs3bwbqgfltpwmcpbr">
+      <w:hyperlink w:history="1" r:id="rId2muojw-rjiuowllvmkm5i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/rename-edit-or-delete-a-room/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → booking/room (スタンダードルーム)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会議室は作ったときのままではいられません。正式な名前が付き、椅子が2脚減り、フロアが変わり、
 ある日隣の部屋とつなげられます。どれも同じ1つのレコードへの変更で、ほとんどは安全です。
 安全でないのは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">削除</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">だけ——そしてそれも、見た目ほど取り返しがつかないわけではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 予約管理の権限と、作成済みの会議室が必要です。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3hys8pnouiqhc55_vndcz">
+      <w:hyperlink w:history="1" r:id="rId7ndyex72y5nffyvxnhzlt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。ここで説明する内容は、デスク、備品、駐車場、その他のリソースにも
 そのまま当てはまります。違うのは最初に開く一覧だけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 会議室を開いて名前を変える</w:t>
-      </w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Where in Offision: admin app → booking/room (スタンダードルーム)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会議室の行をクリックします。右側に詳細パネルが開き、上部に</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">編集</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">コピー</w:t>
@@ -423,84 +423,103 @@
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">役員会議室</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が2行あれば、それは
 2つの会議室であって表示の不具合ではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 定員、写真、カテゴリーを変える</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">3つとも同じエディターにあります。</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">基本</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">定員</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">は</w:t>
-[...22 lines deleted...]
-外れることがあります。</w:t>
+        <w:t xml:space="preserve">は、単一の最大人数または最小～最大の範囲にできます。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">範囲</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を選んで</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">最小</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">と最大を入力するか、範囲を解除して1つの値に戻します。最小が最大を超えると保存できません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">面積</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">は任意のルーム面積で、m²またはft²を選びます。定員とは別の値です。最大人数を下げると定員検索と参加者数の警告に影響します。最小人数を設定すると、より少人数の会議の候補から外れることがありますが、手動で選んだ予約は禁止されません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">カテゴリー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">も</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">基本</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">にあり、選択肢は会議室用のカテゴリーだけです（一覧はリソースの
@@ -555,122 +574,100 @@
         </w:rPr>
         <w:t xml:space="preserve">編集</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の横の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">コピー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、この会議室の内容を引き継いだ追加フォームを開きます。名前は
 すべての言語で末尾に </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Copy</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> が付きます。フロアは引き継がれますが、フロアプラン上の位置は
-引き継がれないため、保存する前に配置してください。同じポリシー、営業時間、備品を持つ
+        <w:t xml:space="preserve"> が付きます。フロアは引き継がれますが、Classicの位置は
+引き継がれません。使うマップでコピーの割り当てを確認してください。元のMap 2.0の形状がコピーに紐づいたと考えないでください。同じポリシー、営業時間、備品を持つ
 2つ目の会議室を作る最短の方法です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 別のフロアへ移す</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">方法は2つあり、どちらも同じ内容を書き込みます。詳細パネルの</w:t>
+        <w:t xml:space="preserve">詳細パネルまたは</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">基本</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">所在地</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">行は、建物とフロアの
-[...42 lines deleted...]
-変わりません。</w:t>
+        <w:t xml:space="preserve">で新しい建物とフロアを選びます。Classicでは新しいプラン上のエリアまたは1点を選びます。フロアを変更すると旧フロアの位置は消去されます。Map 2.0では新しいフロアの対応するオブジェクトを選ぶか、</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdeyebb4aj7uy2sv_brbu3j">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">デザイナーでルームを割り当てます</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。以前の形状が移動したと考えず、変更後の割り当てを確認してください。予約、ポリシー、パネルは同じリソースに紐づいたままです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルの紐づけを解除するのは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">交換する → タイプの変更</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">です。会議室をデスク、備品、その他の
 リソースに変えると、紐づいていたすべてのパネルと電子ペーパータグが解放され、カテゴリーも
 消去されます（カテゴリーは種別に属するためです）。結合ルームの一部になっている間は拒否
 されます——</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -907,51 +904,51 @@
               <w:t xml:space="preserve">サービス期間外</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4191"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">エディター → </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">サービス期間外</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">。</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdyenkl7al6nivmsmps_lxd">
+            <w:hyperlink w:history="1" r:id="rIdic3hnyvinmnlzhyfd1ug8">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">会議室をサービス停止にする</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2864"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -1034,51 +1031,51 @@
               <w:t xml:space="preserve">今後の予約を再同期</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">、または</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">過去7日間の予約を再同期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4191"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">詳細パネル → カレンダー行（同期された会議室のみ）— </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdjuv15zfg0qq1ccyl0vbvb">
+            <w:hyperlink w:history="1" r:id="rIdbofye6q87cvahqatgtnfo">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">予約が同期されなくなった</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1913,51 +1910,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfsyvs3bwbqgfltpwmcpbr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/rename-edit-or-delete-a-room/" TargetMode="External"/><Relationship Id="rId3hys8pnouiqhc55_vndcz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdyenkl7al6nivmsmps_lxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdjuv15zfg0qq1ccyl0vbvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/03c50563d76d46c206f6a2c7bc7d956b7798b522.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64318cba5d1477cd277d1d1255551903641e402d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/04ba5d19c536255339419787f727322851443552.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2muojw-rjiuowllvmkm5i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/rename-edit-or-delete-a-room/" TargetMode="External"/><Relationship Id="rId7ndyex72y5nffyvxnhzlt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdeyebb4aj7uy2sv_brbu3j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rIdic3hnyvinmnlzhyfd1ug8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdbofye6q87cvahqatgtnfo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f73d0acd25e5f35a15757aa219bf50e2a8109655.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/832ff686125769800867ac25f8056d3a9b96e063.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb8b85326d951bcac8c2b487f6ecbac1c156c51e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>会議室の名前を変更・編集・削除する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>