--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2muojw-rjiuowllvmkm5i">
+      <w:hyperlink w:history="1" r:id="rIdniyqn-o62ylrxaxbsyrqw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/rename-edit-or-delete-a-room/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/room (スタンダードルーム)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -112,51 +112,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">削除</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">だけ——そしてそれも、見た目ほど取り返しがつかないわけではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 予約管理の権限と、作成済みの会議室が必要です。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7ndyex72y5nffyvxnhzlt">
+      <w:hyperlink w:history="1" r:id="rIdbfydrpb_6zxjdtkun4bod">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。ここで説明する内容は、デスク、備品、駐車場、その他のリソースにも
 そのまま当てはまります。違うのは最初に開く一覧だけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 会議室を開いて名前を変える</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -614,51 +614,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">詳細パネルまたは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">基本</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">所在地</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">で新しい建物とフロアを選びます。Classicでは新しいプラン上のエリアまたは1点を選びます。フロアを変更すると旧フロアの位置は消去されます。Map 2.0では新しいフロアの対応するオブジェクトを選ぶか、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeyebb4aj7uy2sv_brbu3j">
+      <w:hyperlink w:history="1" r:id="rIdqsl7jxdoc9jefd5xzkluz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デザイナーでルームを割り当てます</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。以前の形状が移動したと考えず、変更後の割り当てを確認してください。予約、ポリシー、パネルは同じリソースに紐づいたままです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルの紐づけを解除するのは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">交換する → タイプの変更</w:t>
       </w:r>
@@ -904,51 +904,51 @@
               <w:t xml:space="preserve">サービス期間外</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4191"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">エディター → </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">サービス期間外</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">。</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdic3hnyvinmnlzhyfd1ug8">
+            <w:hyperlink w:history="1" r:id="rIdmu9phgfxl-q20-or-kric">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">会議室をサービス停止にする</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2864"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -1031,51 +1031,51 @@
               <w:t xml:space="preserve">今後の予約を再同期</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">、または</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">過去7日間の予約を再同期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4191"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">詳細パネル → カレンダー行（同期された会議室のみ）— </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdbofye6q87cvahqatgtnfo">
+            <w:hyperlink w:history="1" r:id="rId90rx7xukfddgog2hwnpgf">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">予約が同期されなくなった</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1910,51 +1910,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2muojw-rjiuowllvmkm5i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/rename-edit-or-delete-a-room/" TargetMode="External"/><Relationship Id="rId7ndyex72y5nffyvxnhzlt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdeyebb4aj7uy2sv_brbu3j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rIdic3hnyvinmnlzhyfd1ug8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdbofye6q87cvahqatgtnfo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f73d0acd25e5f35a15757aa219bf50e2a8109655.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/832ff686125769800867ac25f8056d3a9b96e063.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb8b85326d951bcac8c2b487f6ecbac1c156c51e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdniyqn-o62ylrxaxbsyrqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/rename-edit-or-delete-a-room/" TargetMode="External"/><Relationship Id="rIdbfydrpb_6zxjdtkun4bod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdqsl7jxdoc9jefd5xzkluz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rIdmu9phgfxl-q20-or-kric" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rId90rx7xukfddgog2hwnpgf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f73d0acd25e5f35a15757aa219bf50e2a8109655.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/832ff686125769800867ac25f8056d3a9b96e063.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb8b85326d951bcac8c2b487f6ecbac1c156c51e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>会議室の名前を変更・編集・削除する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>