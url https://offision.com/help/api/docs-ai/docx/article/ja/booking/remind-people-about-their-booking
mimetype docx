--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -42,125 +42,138 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">主催者へ送れる 6 種類のリマインダー。チェックイン忘れを防ぐ 2 つは最初からオンで、届くかどうかを決めるのはリソースがチェックインを必須にしているかどうかです。スイッチを切って止まるのはメールだけで、スマートフォンに出る通知は止まりません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-13</w:t>
+        <w:t xml:space="preserve">2026-10-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkt-vvmdwmya8to-kphw8a">
+      <w:hyperlink w:history="1" r:id="rIdz-w-4udmppwgxyin2b_qo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/remind-people-about-their-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → booking/email-reminder (メールリマインダー設定)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">チェックインを忘れる人が多いなら、それを解決する 2 つのリマインダーはすでにオンになって
 います。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックイン待ちリマインダー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">はリソースがチェックイン可能になった時点で主催者へ、
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">未出席のリマインダー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は誰もチェックインせずに解放されたときにもう一度届きます。
 どちらも改めてオンにする必要はありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">届くかどうかを決めるのはまったく別のことです。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">そのリソースがチェックインを必須にして
 いること</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。必須になっていなければチェックインの受付時間そのものが存在せず、待つものも
 解放するものもないため、設定がどうあれ 2 つとも沈黙します。この必須設定はここではなく
 予約ルール側にあります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj6owxqggnnrt9xu7pbawi">
+      <w:hyperlink w:history="1" r:id="rIdvsebo9l-lysny2d5l5xfu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと未出席のしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -192,63 +205,50 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソース管理者</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の権限が要ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. リマインダーの設定を開く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これらはアカウント全体に対して一度だけ設定します。ルームごと、ポリシーごとの設定は
 ありません。</w:t>
-      </w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Where in Offision: admin app → booking/email-reminder (メールリマインダー設定)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設定 / メールリマインダー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、そのページにある 3 つのグループのうち 2 番目 ——
 上の一般設定と、下の推奨時間帯のあいだです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
@@ -1041,147 +1041,147 @@
       <w:r>
         <w:t xml:space="preserve">このページで決まらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックインが開く時刻と閉じる時刻。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 開始前の受付時間と開始後の猶予は、リソースごとに
 予約ルール側で設定します —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmakdjyw5ivgwyknaaide1">
+      <w:hyperlink w:history="1" r:id="rIdk1hit2ypfnhdfgzbsrlrm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックイン設定リファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">未出席として数えられるかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 誰かに知らされたかどうかに関係なく、ルームは解放され、
 数えられます — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzepv6y3codrnnqn68m-fx">
+      <w:hyperlink w:history="1" r:id="rIdmljrdwz0ueev9d67gfatc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">何が未出席として数えられるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約したとき・取り消したときに送られるメール。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それらはポリシーごとのスイッチです —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaciprei3kp2aqoryvyenp">
+      <w:hyperlink w:history="1" r:id="rIdnskz7lnzjy8hmji-1imhx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">送る予約メールを選ぶ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">メールの文面。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 件名と本文はサイト全体で一度だけ設定します —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxbjuu9osoufhlmfijjc4u">
+      <w:hyperlink w:history="1" r:id="rIdyag1tw3c85m8apz9svdt7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision のメールの文面を変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1190,72 +1190,127 @@
       <w:r>
         <w:t xml:space="preserve"> その警告と取り消しは、
 ここではなく予約ルール側から来ます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">管理者が購読するダイジェスト。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> あれは別の購読です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqpuh7xq-uflfxigzrc43s">
+      <w:hyperlink w:history="1" r:id="rId4sgtxwkgi0qsuq5vvmwis">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サマリーメール</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> と
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvwjwdeqaud_mny9l9esvu">
+      <w:hyperlink w:history="1" r:id="rIdlaknushibe4meoiozn231">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予測メール</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">リマインダーの文面を変更する</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">チェックインとノーショーのリマインダー行にある</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">メールを編集</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">から対応するテンプレートを開きます。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自分で書く</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を有効にすると、言語別の件名と書式付き本文、予約フィールド、概要、操作ボタン、署名を設定できます。キャンセルリンクとキャンセルボタンはチェックインリマインダーのみで使えます。</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdbtnflkdvmlvjxgpf0ygfw">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">テンプレートの文面</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">を参照してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">テンプレートを保存し、ルームとデスクの例で確認します。文面の変更で送信が有効になったり、チェックイン期限や自動解放が変わったりすることはありません。送信の有無はこのページのスイッチで決まります。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1683,51 +1738,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkt-vvmdwmya8to-kphw8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rIdj6owxqggnnrt9xu7pbawi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdmakdjyw5ivgwyknaaide1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-settings-reference/" TargetMode="External"/><Relationship Id="rIdzepv6y3codrnnqn68m-fx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdaciprei3kp2aqoryvyenp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rIdxbjuu9osoufhlmfijjc4u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdqpuh7xq-uflfxigzrc43s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdvwjwdeqaud_mny9l9esvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ffc225e4e1a787d2536be29c6f24d8afe633402f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e6594cdfa354420e96c7f2b8f6c3497b9ce66305.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdz-w-4udmppwgxyin2b_qo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rIdvsebo9l-lysny2d5l5xfu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdk1hit2ypfnhdfgzbsrlrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-settings-reference/" TargetMode="External"/><Relationship Id="rIdmljrdwz0ueev9d67gfatc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdnskz7lnzjy8hmji-1imhx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rIdyag1tw3c85m8apz9svdt7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rId4sgtxwkgi0qsuq5vvmwis" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdlaknushibe4meoiozn231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rIdbtnflkdvmlvjxgpf0ygfw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4663dd82dbb82a37feb1509bdc6f3e2d75fe14e2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e242e8a7e5657fc6c69a1d177e25118937cc907b.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約の前後に本人へリマインダーを送る</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>