--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz-w-4udmppwgxyin2b_qo">
+      <w:hyperlink w:history="1" r:id="rId5k5imsr8n3m-eu97xxdge">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/remind-people-about-their-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/email-reminder (メールリマインダー設定)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -129,51 +129,51 @@
         <w:t xml:space="preserve">は誰もチェックインせずに解放されたときにもう一度届きます。
 どちらも改めてオンにする必要はありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">届くかどうかを決めるのはまったく別のことです。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">そのリソースがチェックインを必須にして
 いること</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。必須になっていなければチェックインの受付時間そのものが存在せず、待つものも
 解放するものもないため、設定がどうあれ 2 つとも沈黙します。この必須設定はここではなく
 予約ルール側にあります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvsebo9l-lysny2d5l5xfu">
+      <w:hyperlink w:history="1" r:id="rIdg9inqhfestxyhcw36zxxa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと未出席のしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1041,147 +1041,147 @@
       <w:r>
         <w:t xml:space="preserve">このページで決まらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックインが開く時刻と閉じる時刻。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 開始前の受付時間と開始後の猶予は、リソースごとに
 予約ルール側で設定します —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk1hit2ypfnhdfgzbsrlrm">
+      <w:hyperlink w:history="1" r:id="rIdvhfisg700xozmqu6jckuk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックイン設定リファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">未出席として数えられるかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 誰かに知らされたかどうかに関係なく、ルームは解放され、
 数えられます — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmljrdwz0ueev9d67gfatc">
+      <w:hyperlink w:history="1" r:id="rIdn4bosqxa0hlzu129u0ejo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">何が未出席として数えられるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約したとき・取り消したときに送られるメール。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それらはポリシーごとのスイッチです —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnskz7lnzjy8hmji-1imhx">
+      <w:hyperlink w:history="1" r:id="rIddbmw7vu2irxv2lul9na1-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">送る予約メールを選ぶ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">メールの文面。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 件名と本文はサイト全体で一度だけ設定します —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyag1tw3c85m8apz9svdt7">
+      <w:hyperlink w:history="1" r:id="rIdsy4ishcnsgfhkjsgefuu3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision のメールの文面を変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1190,110 +1190,110 @@
       <w:r>
         <w:t xml:space="preserve"> その警告と取り消しは、
 ここではなく予約ルール側から来ます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">管理者が購読するダイジェスト。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> あれは別の購読です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4sgtxwkgi0qsuq5vvmwis">
+      <w:hyperlink w:history="1" r:id="rIditbjjaw_ag20allaqtucv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サマリーメール</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> と
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlaknushibe4meoiozn231">
+      <w:hyperlink w:history="1" r:id="rId34rhrb2ltd9audasppoby">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予測メール</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">リマインダーの文面を変更する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">チェックインとノーショーのリマインダー行にある</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">メールを編集</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">から対応するテンプレートを開きます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自分で書く</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を有効にすると、言語別の件名と書式付き本文、予約フィールド、概要、操作ボタン、署名を設定できます。キャンセルリンクとキャンセルボタンはチェックインリマインダーのみで使えます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbtnflkdvmlvjxgpf0ygfw">
+      <w:hyperlink w:history="1" r:id="rIdktwhxrsdv5dv8enq9cv5i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">テンプレートの文面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">テンプレートを保存し、ルームとデスクの例で確認します。文面の変更で送信が有効になったり、チェックイン期限や自動解放が変わったりすることはありません。送信の有無はこのページのスイッチで決まります。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
@@ -1738,51 +1738,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdz-w-4udmppwgxyin2b_qo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rIdvsebo9l-lysny2d5l5xfu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdk1hit2ypfnhdfgzbsrlrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-settings-reference/" TargetMode="External"/><Relationship Id="rIdmljrdwz0ueev9d67gfatc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdnskz7lnzjy8hmji-1imhx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rIdyag1tw3c85m8apz9svdt7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rId4sgtxwkgi0qsuq5vvmwis" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdlaknushibe4meoiozn231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rIdbtnflkdvmlvjxgpf0ygfw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4663dd82dbb82a37feb1509bdc6f3e2d75fe14e2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e242e8a7e5657fc6c69a1d177e25118937cc907b.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5k5imsr8n3m-eu97xxdge" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rIdg9inqhfestxyhcw36zxxa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdvhfisg700xozmqu6jckuk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-settings-reference/" TargetMode="External"/><Relationship Id="rIdn4bosqxa0hlzu129u0ejo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIddbmw7vu2irxv2lul9na1-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rIdsy4ishcnsgfhkjsgefuu3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIditbjjaw_ag20allaqtucv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rId34rhrb2ltd9audasppoby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rIdktwhxrsdv5dv8enq9cv5i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4663dd82dbb82a37feb1509bdc6f3e2d75fe14e2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e242e8a7e5657fc6c69a1d177e25118937cc907b.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約の前後に本人へリマインダーを送る</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>