--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,124 +26,124 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約ステッカーを印刷して貼る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">机や扉に貼る QR コードを作る手順 — 三つのサイズ、四つの印刷解像度、フロア全体を 一度に用意する方法、そしてスキャンで何ができるかを決めるポリシー設定。</w:t>
+        <w:t xml:space="preserve">机や扉に貼る QR コードを作る手順 — 三つのサイズ、四つの印刷解像度、フロア全体を一度に用意する方法、そしてスキャンで何ができるかを決めるポリシー設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl9vrqd7mtn9b0h_aabzau">
+      <w:hyperlink w:history="1" r:id="rIdmvh4g5dm3x1o4pdzikke3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/put-up-resource-stickers/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">リソースのステッカーは、一つの机、あるいは一つのルーム専用に印刷された QR コードです。
 家具に貼ってしまえば、それがそのリソースの予約画面そのものになります。スマートフォンさえ
 あれば、机を今すぐ取る、予約を確定する、時間を足す、使い終わって返す — すべてがそこで
 できます。壁にパネルは要らず、何かをインストールする必要もありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">だからこれが、ホットデスクと小さなルームの標準的な答えになります。リソース一つごとに
 パネルを付けるほどの価値がない場所です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 机やルームがすでに登録されていること — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxe52ygzuet2b93ccp1wwe">
+      <w:hyperlink w:history="1" r:id="rIdywunuvcc0wyingu7fvjo7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。コードはリソースごとに自動で作られるので、有効にする設定はありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. スキャンで何ができるかを決める</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -160,87 +160,87 @@
         <w:t xml:space="preserve"> は、その
 リソースの予約ポリシーが決めます。印刷する前にここを決めてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/advance-policy (予約ポリシー)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">決めるのは六つの設定です。各項目の詳細は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbt5om1ejyny5jnkcc5sh_">
+      <w:hyperlink w:history="1" r:id="rIdaa21s4iuiaxpiqjrqmp-j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソースポリシー設定一覧</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にありますが、ここで重要なのは
 それぞれがステッカーのどの機能を止めるかです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ユーザーポータルからの予約を許可</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — オン・オフを決める設定であり、スキャンでの予約
 そのものを止められる唯一のものです。スキャンするとスマートフォンでポータルが開くので、
 ステッカーはユーザーポータルという手段に乗っています。その手段をオフにすると、
 ステッカーも一緒に止まります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxqksudrsbptgn-nhng1z4">
+      <w:hyperlink w:history="1" r:id="rIdp6fjtel_dzamz5mh5q8k3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソースをどこから予約できるかを決める</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -969,125 +969,125 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">それがこの機能の目的です — 写真に撮られて出回ったコードに対処する方法がこれです。ただし
 該当するステッカーはすべて刷り直して物理的に貼り替える必要があるので、理由のあるものだけを
 再生成し、施設全体をまとめて再生成しないでください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 動作を確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">自分のアカウントと普通のスマートフォンで、一枚スキャンしてみてください。空いている机なら
 予約を促し、すでに自分が予約している机ならそのままチェックインされます。想定と違うことが
 起きた場合、その原因はスキャンした時点のリソースの状態です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy6mzy89dex3lrwi2nixtm">
+      <w:hyperlink w:history="1" r:id="rIdidsbnc0dlsyyy6afd9g0o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">机やルームのステッカーをスキャンしてチェックイン・チェックアウトする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にすべての結果がまとめてあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事が扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">そもそも誰がそのリソースを予約できるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> これはリソースに設定するチーム
 スペースで、対象外の人がスキャンすると拒否されます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbdzlykjfip8ufypo4a2o4">
+      <w:hyperlink w:history="1" r:id="rId8sdax6ew9iukoqf5vzrlo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">部署に専用のルームを割り当てる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルの画面に出るコード。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> あれはリソースではなくパネルに属する、切り替わる別の
 コードです — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdevyequyiecsgt0ffkbv0v">
+      <w:hyperlink w:history="1" r:id="rIdfgzcjdnfintymp0alxrvg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">QR コードでのチェックインと、その場にいることの証明</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1097,51 +1097,51 @@
       <w:r>
         <w:t xml:space="preserve"> GPS チェックインとその半径は別に設定し、
 ステッカーではなくアプリに適用されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックインの受付時間。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> どれだけ早く、どれだけ遅くまでスキャンが有効かはチェックイン
 ポリシーの一部です — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoeivs7njcqbr78r5monaa">
+      <w:hyperlink w:history="1" r:id="rId0ie1oyvyhymcaouqrbd_k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと無断キャンセルの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1567,51 +1567,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdl9vrqd7mtn9b0h_aabzau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdxe52ygzuet2b93ccp1wwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdbt5om1ejyny5jnkcc5sh_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdxqksudrsbptgn-nhng1z4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdy6mzy89dex3lrwi2nixtm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdbdzlykjfip8ufypo4a2o4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdevyequyiecsgt0ffkbv0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdoeivs7njcqbr78r5monaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a4297f15c35ba4de10dbbd497a448bf839e05360.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5ffbbe1cd4eac6ff1357f249862a535c8d2b806.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/31e10afcca2089c838acb6e44648aad864ad225b.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmvh4g5dm3x1o4pdzikke3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdywunuvcc0wyingu7fvjo7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdaa21s4iuiaxpiqjrqmp-j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdp6fjtel_dzamz5mh5q8k3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdidsbnc0dlsyyy6afd9g0o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId8sdax6ew9iukoqf5vzrlo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdfgzcjdnfintymp0alxrvg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rId0ie1oyvyhymcaouqrbd_k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a4297f15c35ba4de10dbbd497a448bf839e05360.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5ffbbe1cd4eac6ff1357f249862a535c8d2b806.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/31e10afcca2089c838acb6e44648aad864ad225b.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約ステッカーを印刷して貼る</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>