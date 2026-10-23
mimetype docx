--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,98 +52,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmvh4g5dm3x1o4pdzikke3">
+      <w:hyperlink w:history="1" r:id="rIdda1agcdbjkad6uwumgg5o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/put-up-resource-stickers/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">リソースのステッカーは、一つの机、あるいは一つのルーム専用に印刷された QR コードです。
 家具に貼ってしまえば、それがそのリソースの予約画面そのものになります。スマートフォンさえ
 あれば、机を今すぐ取る、予約を確定する、時間を足す、使い終わって返す — すべてがそこで
 できます。壁にパネルは要らず、何かをインストールする必要もありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">だからこれが、ホットデスクと小さなルームの標準的な答えになります。リソース一つごとに
 パネルを付けるほどの価値がない場所です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 机やルームがすでに登録されていること — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdywunuvcc0wyingu7fvjo7">
+      <w:hyperlink w:history="1" r:id="rIdpvk5j8an0eisr71ogmn84">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。コードはリソースごとに自動で作られるので、有効にする設定はありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. スキャンで何ができるかを決める</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -160,87 +160,87 @@
         <w:t xml:space="preserve"> は、その
 リソースの予約ポリシーが決めます。印刷する前にここを決めてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/advance-policy (予約ポリシー)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">決めるのは六つの設定です。各項目の詳細は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaa21s4iuiaxpiqjrqmp-j">
+      <w:hyperlink w:history="1" r:id="rIdgibygogtlhbl6khtrkklk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソースポリシー設定一覧</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にありますが、ここで重要なのは
 それぞれがステッカーのどの機能を止めるかです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ユーザーポータルからの予約を許可</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — オン・オフを決める設定であり、スキャンでの予約
 そのものを止められる唯一のものです。スキャンするとスマートフォンでポータルが開くので、
 ステッカーはユーザーポータルという手段に乗っています。その手段をオフにすると、
 ステッカーも一緒に止まります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp6fjtel_dzamz5mh5q8k3">
+      <w:hyperlink w:history="1" r:id="rIdc98iwwwuzix3zilz5-p7k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソースをどこから予約できるかを決める</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -969,125 +969,125 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">それがこの機能の目的です — 写真に撮られて出回ったコードに対処する方法がこれです。ただし
 該当するステッカーはすべて刷り直して物理的に貼り替える必要があるので、理由のあるものだけを
 再生成し、施設全体をまとめて再生成しないでください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 動作を確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">自分のアカウントと普通のスマートフォンで、一枚スキャンしてみてください。空いている机なら
 予約を促し、すでに自分が予約している机ならそのままチェックインされます。想定と違うことが
 起きた場合、その原因はスキャンした時点のリソースの状態です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdidsbnc0dlsyyy6afd9g0o">
+      <w:hyperlink w:history="1" r:id="rIdqr7soqdfcomynniqgt2hi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">机やルームのステッカーをスキャンしてチェックイン・チェックアウトする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にすべての結果がまとめてあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事が扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">そもそも誰がそのリソースを予約できるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> これはリソースに設定するチーム
 スペースで、対象外の人がスキャンすると拒否されます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8sdax6ew9iukoqf5vzrlo">
+      <w:hyperlink w:history="1" r:id="rId3s4hjjno9rcrswwyeal7q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">部署に専用のルームを割り当てる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルの画面に出るコード。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> あれはリソースではなくパネルに属する、切り替わる別の
 コードです — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfgzcjdnfintymp0alxrvg">
+      <w:hyperlink w:history="1" r:id="rIdqzuszqysro54jfs4l_wrm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">QR コードでのチェックインと、その場にいることの証明</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1097,51 +1097,51 @@
       <w:r>
         <w:t xml:space="preserve"> GPS チェックインとその半径は別に設定し、
 ステッカーではなくアプリに適用されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックインの受付時間。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> どれだけ早く、どれだけ遅くまでスキャンが有効かはチェックイン
 ポリシーの一部です — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0ie1oyvyhymcaouqrbd_k">
+      <w:hyperlink w:history="1" r:id="rIduw5viq9p39c5mocvmyevb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと無断キャンセルの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1567,51 +1567,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmvh4g5dm3x1o4pdzikke3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdywunuvcc0wyingu7fvjo7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdaa21s4iuiaxpiqjrqmp-j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdp6fjtel_dzamz5mh5q8k3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdidsbnc0dlsyyy6afd9g0o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId8sdax6ew9iukoqf5vzrlo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdfgzcjdnfintymp0alxrvg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rId0ie1oyvyhymcaouqrbd_k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a4297f15c35ba4de10dbbd497a448bf839e05360.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5ffbbe1cd4eac6ff1357f249862a535c8d2b806.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/31e10afcca2089c838acb6e44648aad864ad225b.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdda1agcdbjkad6uwumgg5o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdpvk5j8an0eisr71ogmn84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdgibygogtlhbl6khtrkklk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdc98iwwwuzix3zilz5-p7k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdqr7soqdfcomynniqgt2hi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId3s4hjjno9rcrswwyeal7q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdqzuszqysro54jfs4l_wrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIduw5viq9p39c5mocvmyevb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a8ce4f2e777cb02e85e6c7d0097cccb1b8ddb002.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f437c6420cc30a60dbf1f78b12f1e82e5b300145.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a33a5800ca84d3089cc347159055a860e9d7aee.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約ステッカーを印刷して貼る</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>