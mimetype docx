--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,119 +26,119 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約の時間帯をおすすめとして提示する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">推奨時間帯は、1日を区切ったかたまりを予約フォームの時間欄に入れてくれます。 強制はしません — カスタム時間はいつでもそこにあります。全社に1つグリッドを 用意し、違う会議室にだけ専用の一覧を持たせてください。</w:t>
+        <w:t xml:space="preserve">推奨時間帯は、1日を区切ったかたまりを予約フォームの時間欄に入れてくれます。強制はしません — カスタム時間はいつでもそこにあります。全社に1つグリッドを用意し、違う会議室にだけ専用の一覧を持たせてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzaayndmafuu5svgegvh9w">
+      <w:hyperlink w:history="1" r:id="rIdujgoyopwtabvmrckcsurg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/offer-the-same-suggested-times-everywhere/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">推奨時間帯は、予約フォームがヒントとして提示する時間のかたまりです —
 9時から10時、10時から11時。だからたいていの人は2つの時刻を手で入れる
 のではなく、1つ叩くだけで予約します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">あくまでヒントです。どんな一覧が出ていても </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">カスタム時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が下に控えていて、
 いつもの日付と時刻のピッカーを返してくれます。誰かが決めたかたまりに
 縛られることはありません。それが
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_dng0nj6psaylminj5ru0">
+      <w:hyperlink w:history="1" r:id="rIdhywznnbv29lpwkwnm6ojz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">固定時間枠</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> との決定的な違いです。
 あちらは一覧がすべてで、ほかに選びようがありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3838575"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="suggested-times-field-ja" descr="どちらも一覧を出す。降りる道があるのは片方だけ。" title="どちらも一覧を出す。降りる道があるのは片方だけ。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -651,51 +651,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">スケジュール上の、ある曜日のかたまり。全社グリッドが1時間刻みのところを30分刻みで。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">スケジュールの作り方と会議室への割り当ては
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_kbmlqqhq6mu05zjgx7k0">
+      <w:hyperlink w:history="1" r:id="rIdujdh7lnmosrs-fvm1gjg9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">営業時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 予約する人にはどの一覧が出るのか</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1028,51 +1028,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3687"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">そのグリッドの後ろで何かが動いている — 枠の間の清掃、シャトル、授業の時間割</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5673"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId6xweydypebzs08t5_ggdr">
+            <w:hyperlink w:history="1" r:id="rId6jwfmiong_db_5ltnvv7l">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">固定時間枠</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> — ほかは予約できない</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1511,95 +1511,95 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">強制されるかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> これは常にヒントです。提示した時刻 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">だけ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を予約
 できるようにするには
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm7qbit-n8pvvesynb7_aw">
+      <w:hyperlink w:history="1" r:id="rIdyaks1wb8cntbekwwtfovc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">固定時間枠</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を使ってください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">会議室がいつ開いているか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 推奨は会議室の営業時間や休日で切り取られ
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">ません</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — その外側のかたまりもそのまま提案され、保存の段階ではじめて
 拒否されます。グリッドは実際に開いている時間の内側に収めてください。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdofiuavmyjcg-_np16ztwz">
+      <w:hyperlink w:history="1" r:id="rIdruycga-cmtmht3hffjyxk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">営業時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2076,51 +2076,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzaayndmafuu5svgegvh9w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rId_dng0nj6psaylminj5ru0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rId_kbmlqqhq6mu05zjgx7k0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId6xweydypebzs08t5_ggdr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdm7qbit-n8pvvesynb7_aw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdofiuavmyjcg-_np16ztwz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fea647588aa99fa96e4deb04379c7744dd57896a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/279111be83af062977dd2f6ff0467674fb85c121.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/861fe4dfd0f46753ce20fa8d57e9227cf1ed8cf7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f66fea909cf03bcb1f0fb3ac796748888641cc9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef47a2b61670e3e8dcbeaf5cc8f066ecdb22a784.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc83bac2e011fdc2744b8b59355d3cdda7d77c4e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4801dc36fdaa0749758419c7504d958e23ac1f2b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e91a018c221be018e9329d52a8b4b29d7ee833a2.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdujgoyopwtabvmrckcsurg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rIdhywznnbv29lpwkwnm6ojz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdujdh7lnmosrs-fvm1gjg9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId6jwfmiong_db_5ltnvv7l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdyaks1wb8cntbekwwtfovc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdruycga-cmtmht3hffjyxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fea647588aa99fa96e4deb04379c7744dd57896a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/279111be83af062977dd2f6ff0467674fb85c121.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/861fe4dfd0f46753ce20fa8d57e9227cf1ed8cf7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f66fea909cf03bcb1f0fb3ac796748888641cc9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef47a2b61670e3e8dcbeaf5cc8f066ecdb22a784.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc83bac2e011fdc2744b8b59355d3cdda7d77c4e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4801dc36fdaa0749758419c7504d958e23ac1f2b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e91a018c221be018e9329d52a8b4b29d7ee833a2.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約の時間帯をおすすめとして提示する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>