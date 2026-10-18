--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,93 +52,93 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdujgoyopwtabvmrckcsurg">
+      <w:hyperlink w:history="1" r:id="rIdrhikkjlfw1pvvchtp669a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/offer-the-same-suggested-times-everywhere/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">推奨時間帯は、予約フォームがヒントとして提示する時間のかたまりです —
 9時から10時、10時から11時。だからたいていの人は2つの時刻を手で入れる
 のではなく、1つ叩くだけで予約します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">あくまでヒントです。どんな一覧が出ていても </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">カスタム時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が下に控えていて、
 いつもの日付と時刻のピッカーを返してくれます。誰かが決めたかたまりに
 縛られることはありません。それが
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhywznnbv29lpwkwnm6ojz">
+      <w:hyperlink w:history="1" r:id="rId9gbddxa6qa0hwgvf2f2zn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">固定時間枠</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> との決定的な違いです。
 あちらは一覧がすべてで、ほかに選びようがありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3838575"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="suggested-times-field-ja" descr="どちらも一覧を出す。降りる道があるのは片方だけ。" title="どちらも一覧を出す。降りる道があるのは片方だけ。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -651,51 +651,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">スケジュール上の、ある曜日のかたまり。全社グリッドが1時間刻みのところを30分刻みで。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">スケジュールの作り方と会議室への割り当ては
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdujdh7lnmosrs-fvm1gjg9">
+      <w:hyperlink w:history="1" r:id="rIdygtwcenmh7ux9yuxvcwbg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">営業時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 予約する人にはどの一覧が出るのか</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1028,51 +1028,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3687"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">そのグリッドの後ろで何かが動いている — 枠の間の清掃、シャトル、授業の時間割</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5673"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId6jwfmiong_db_5ltnvv7l">
+            <w:hyperlink w:history="1" r:id="rIdywxhkklbcnefge52wsytq">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">固定時間枠</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> — ほかは予約できない</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1511,95 +1511,95 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">強制されるかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> これは常にヒントです。提示した時刻 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">だけ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を予約
 できるようにするには
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyaks1wb8cntbekwwtfovc">
+      <w:hyperlink w:history="1" r:id="rIdsa2xb3xpxyvon6dmtmdr9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">固定時間枠</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を使ってください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">会議室がいつ開いているか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 推奨は会議室の営業時間や休日で切り取られ
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">ません</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — その外側のかたまりもそのまま提案され、保存の段階ではじめて
 拒否されます。グリッドは実際に開いている時間の内側に収めてください。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdruycga-cmtmht3hffjyxk">
+      <w:hyperlink w:history="1" r:id="rIdp8a8n3gp2oi2htibj-l7b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">営業時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2076,51 +2076,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdujgoyopwtabvmrckcsurg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rIdhywznnbv29lpwkwnm6ojz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdujdh7lnmosrs-fvm1gjg9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId6jwfmiong_db_5ltnvv7l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdyaks1wb8cntbekwwtfovc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdruycga-cmtmht3hffjyxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fea647588aa99fa96e4deb04379c7744dd57896a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/279111be83af062977dd2f6ff0467674fb85c121.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/861fe4dfd0f46753ce20fa8d57e9227cf1ed8cf7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f66fea909cf03bcb1f0fb3ac796748888641cc9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef47a2b61670e3e8dcbeaf5cc8f066ecdb22a784.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc83bac2e011fdc2744b8b59355d3cdda7d77c4e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4801dc36fdaa0749758419c7504d958e23ac1f2b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e91a018c221be018e9329d52a8b4b29d7ee833a2.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrhikkjlfw1pvvchtp669a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rId9gbddxa6qa0hwgvf2f2zn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdygtwcenmh7ux9yuxvcwbg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdywxhkklbcnefge52wsytq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdsa2xb3xpxyvon6dmtmdr9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdp8a8n3gp2oi2htibj-l7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/567b63a3b2106df5dcdcbd08982f449abac66910.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d2fc5e5f00ed830711ee1da1900d71117e38c7b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b34340c3a26d3f51596ab5ad52b76ebb74cdb8e5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02c15fc84536f6c222757e79bda92461d30f54bc.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7a68857694319601328c5c717715bbf51cfaf5f5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b772a87d2eb40824b6f1a51ce4f2b92d030db4d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed46eec940c792361b2f55400575654a5fee79dc.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4f01a4d014c8f8d6ce1bf0bbbc97cb2c09239e38.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約の時間帯をおすすめとして提示する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>