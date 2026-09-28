--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約時にルームのレイアウトを選べるようにする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">参考画像つきの座席プランをひとまとめに作り、選択を必須にするかどうかを決めて、 それを適用するルームに割り当てます。所要およそ10分。</w:t>
+        <w:t xml:space="preserve">参考画像つきの座席プランをひとまとめに作り、選択を必須にするかどうかを決めて、それを適用するルームに割り当てます。所要およそ10分。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6h3yynxsdehzjusm1eykw">
+      <w:hyperlink w:history="1" r:id="rIddzc0nbl1gsn9xd5rksmhj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/offer-a-room-layout-when-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3219450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="room-layout-shape-ja" descr="ルームを予約する人が、どう設営してほしいかを指定します。" title="ルームを予約する人が、どう設営してほしいかを指定します。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -141,51 +141,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ルームを予約する人が、どう設営してほしいかを指定します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ルームがすでに登録されている必要があります。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiiukv2cur0yevptjszpi_">
+      <w:hyperlink w:history="1" r:id="rIdym1mhdq166v-qt6coa5cr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。座席プランの絵も用意しておきます。手描きの図でも見取り図でも、
 予約する人が見て分かるものであれば構いません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ここでの一件は、一つのレイアウトではなく、レイアウトの</w:t>
       </w:r>
       <w:r>
@@ -705,51 +705,51 @@
       <w:r>
         <w:t xml:space="preserve">選択肢を用意しきれないイベントに使われるルームでは有効にします。家具の並べ方が
 決まった数しかないルームでは無効のままにします。物理的に無理な配置の図は、図が
 ないよりたちが悪いからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">その下に</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">レイアウトサービス項目</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が現れます。これはアップロードを、家具を動かす人
 たちの実際の仕事に変えるためのもので、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbifpjxq4pnwqngl-fueg6">
+      <w:hyperlink w:history="1" r:id="rIdvusz_9hpe1js2plnp5vj2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レイアウトの選択を設営の仕事に変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で
 扱います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. まとまりをルームに割り当てる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1043,51 +1043,51 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">収容人数。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> シアター形式はボードルーム形式より多く座れますが、Offision はそれを
 知りません。ルームに入る人数はルーム自身の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">収容人数</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">で、レイアウトでは変わりません。
 ルームの大きさを人数に合わせるのは別の作業です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3ygzrppa-nv4cwq_ejgys">
+      <w:hyperlink w:history="1" r:id="rIdzzykpgrybhfjfwkfeqyp9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">大きいルームは大人数の会議のために空けておく</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1118,51 +1118,51 @@
       <w:r>
         <w:t xml:space="preserve"> 選ばれたレイアウトは、主催者に届く確認メールには印字されません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">実際に家具を動かすこと。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> レイアウトそれ自体は予約に付いたメモでしかありません。
 時間を伴う仕事に変えるには、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrxkinozpixziijtmisl2e">
+      <w:hyperlink w:history="1" r:id="rIdvwkauenradil_6orn8phj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レイアウトの選択を設営の仕事に変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1588,51 +1588,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6h3yynxsdehzjusm1eykw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdiiukv2cur0yevptjszpi_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdbifpjxq4pnwqngl-fueg6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId3ygzrppa-nv4cwq_ejgys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdrxkinozpixziijtmisl2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/335d8bd242c4f679ba51bd2cf8a8411b04e466f6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f583b9990911d7ba12053b53f8dab2366552affa.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ab423db324e162acd58f3168816bf9293957cd0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a410894ff8aab482cd142b1feb28bf4fd91edc41.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a273d95ad0defc5ba7aa311464e5cb3a9362600a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8ca38b21978c892f7e54862c93a78becd2ebf598.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddzc0nbl1gsn9xd5rksmhj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdym1mhdq166v-qt6coa5cr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdvusz_9hpe1js2plnp5vj2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rIdzzykpgrybhfjfwkfeqyp9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdvwkauenradil_6orn8phj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/335d8bd242c4f679ba51bd2cf8a8411b04e466f6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f583b9990911d7ba12053b53f8dab2366552affa.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ab423db324e162acd58f3168816bf9293957cd0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a410894ff8aab482cd142b1feb28bf4fd91edc41.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a273d95ad0defc5ba7aa311464e5cb3a9362600a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8ca38b21978c892f7e54862c93a78becd2ebf598.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約時にルームのレイアウトを選べるようにする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>