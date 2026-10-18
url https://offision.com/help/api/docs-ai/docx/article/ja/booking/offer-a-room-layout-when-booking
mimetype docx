--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddzc0nbl1gsn9xd5rksmhj">
+      <w:hyperlink w:history="1" r:id="rIdh9911fybgxv9poide1ai4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/offer-a-room-layout-when-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3219450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="room-layout-shape-ja" descr="ルームを予約する人が、どう設営してほしいかを指定します。" title="ルームを予約する人が、どう設営してほしいかを指定します。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -141,51 +141,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ルームを予約する人が、どう設営してほしいかを指定します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ルームがすでに登録されている必要があります。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdym1mhdq166v-qt6coa5cr">
+      <w:hyperlink w:history="1" r:id="rIdkp2x3kfcadxtmoetfhx-u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。座席プランの絵も用意しておきます。手描きの図でも見取り図でも、
 予約する人が見て分かるものであれば構いません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ここでの一件は、一つのレイアウトではなく、レイアウトの</w:t>
       </w:r>
       <w:r>
@@ -705,51 +705,51 @@
       <w:r>
         <w:t xml:space="preserve">選択肢を用意しきれないイベントに使われるルームでは有効にします。家具の並べ方が
 決まった数しかないルームでは無効のままにします。物理的に無理な配置の図は、図が
 ないよりたちが悪いからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">その下に</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">レイアウトサービス項目</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が現れます。これはアップロードを、家具を動かす人
 たちの実際の仕事に変えるためのもので、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvusz_9hpe1js2plnp5vj2">
+      <w:hyperlink w:history="1" r:id="rId2jrk9xre8-ab1uwp464yk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レイアウトの選択を設営の仕事に変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で
 扱います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. まとまりをルームに割り当てる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1043,51 +1043,51 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">収容人数。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> シアター形式はボードルーム形式より多く座れますが、Offision はそれを
 知りません。ルームに入る人数はルーム自身の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">収容人数</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">で、レイアウトでは変わりません。
 ルームの大きさを人数に合わせるのは別の作業です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzzykpgrybhfjfwkfeqyp9">
+      <w:hyperlink w:history="1" r:id="rIdy4zuggrlkqrr9hsaobuyz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">大きいルームは大人数の会議のために空けておく</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1118,51 +1118,51 @@
       <w:r>
         <w:t xml:space="preserve"> 選ばれたレイアウトは、主催者に届く確認メールには印字されません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">実際に家具を動かすこと。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> レイアウトそれ自体は予約に付いたメモでしかありません。
 時間を伴う仕事に変えるには、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvwkauenradil_6orn8phj">
+      <w:hyperlink w:history="1" r:id="rIdfddkyrwnuj7klzpj9mcih">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レイアウトの選択を設営の仕事に変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1588,51 +1588,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddzc0nbl1gsn9xd5rksmhj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdym1mhdq166v-qt6coa5cr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdvusz_9hpe1js2plnp5vj2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rIdzzykpgrybhfjfwkfeqyp9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdvwkauenradil_6orn8phj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/335d8bd242c4f679ba51bd2cf8a8411b04e466f6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f583b9990911d7ba12053b53f8dab2366552affa.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ab423db324e162acd58f3168816bf9293957cd0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a410894ff8aab482cd142b1feb28bf4fd91edc41.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a273d95ad0defc5ba7aa311464e5cb3a9362600a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8ca38b21978c892f7e54862c93a78becd2ebf598.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdh9911fybgxv9poide1ai4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdkp2x3kfcadxtmoetfhx-u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId2jrk9xre8-ab1uwp464yk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rIdy4zuggrlkqrr9hsaobuyz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdfddkyrwnuj7klzpj9mcih" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af213bf227e45a0587fae352a8ffd9e399764b8d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3047dfa12087b14a528a55648457605a41adf694.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/afbcb6c2fb75e3bbc4ec53642708953225800552.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff18ac15a734eca51b8440dcb7496ab1fa42d717.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/977632b2cb9d03a2e33cf3783e8834ccbf517a52.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/475dbc7166907b7382e6fb6d51e89437bd78792d.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約時にルームのレイアウトを選べるようにする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>