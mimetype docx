--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh9911fybgxv9poide1ai4">
+      <w:hyperlink w:history="1" r:id="rIdedetdbkkat7xjbxba3ipx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/offer-a-room-layout-when-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3219450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="room-layout-shape-ja" descr="ルームを予約する人が、どう設営してほしいかを指定します。" title="ルームを予約する人が、どう設営してほしいかを指定します。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -141,51 +141,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ルームを予約する人が、どう設営してほしいかを指定します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ルームがすでに登録されている必要があります。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkp2x3kfcadxtmoetfhx-u">
+      <w:hyperlink w:history="1" r:id="rIdxxrxianrgct9yuq1-cg0f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。座席プランの絵も用意しておきます。手描きの図でも見取り図でも、
 予約する人が見て分かるものであれば構いません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ここでの一件は、一つのレイアウトではなく、レイアウトの</w:t>
       </w:r>
       <w:r>
@@ -705,51 +705,51 @@
       <w:r>
         <w:t xml:space="preserve">選択肢を用意しきれないイベントに使われるルームでは有効にします。家具の並べ方が
 決まった数しかないルームでは無効のままにします。物理的に無理な配置の図は、図が
 ないよりたちが悪いからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">その下に</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">レイアウトサービス項目</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が現れます。これはアップロードを、家具を動かす人
 たちの実際の仕事に変えるためのもので、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2jrk9xre8-ab1uwp464yk">
+      <w:hyperlink w:history="1" r:id="rIdv5kgz-lhvgv2g_lhfvkxn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レイアウトの選択を設営の仕事に変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で
 扱います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. まとまりをルームに割り当てる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1043,51 +1043,51 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">収容人数。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> シアター形式はボードルーム形式より多く座れますが、Offision はそれを
 知りません。ルームに入る人数はルーム自身の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">収容人数</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">で、レイアウトでは変わりません。
 ルームの大きさを人数に合わせるのは別の作業です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy4zuggrlkqrr9hsaobuyz">
+      <w:hyperlink w:history="1" r:id="rIdzemzp9vfrmscpzqlpn91e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">大きいルームは大人数の会議のために空けておく</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1118,51 +1118,51 @@
       <w:r>
         <w:t xml:space="preserve"> 選ばれたレイアウトは、主催者に届く確認メールには印字されません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">実際に家具を動かすこと。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> レイアウトそれ自体は予約に付いたメモでしかありません。
 時間を伴う仕事に変えるには、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfddkyrwnuj7klzpj9mcih">
+      <w:hyperlink w:history="1" r:id="rIdopft1gn7tggcyxcf4ke_n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レイアウトの選択を設営の仕事に変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1588,51 +1588,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdh9911fybgxv9poide1ai4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdkp2x3kfcadxtmoetfhx-u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId2jrk9xre8-ab1uwp464yk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rIdy4zuggrlkqrr9hsaobuyz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdfddkyrwnuj7klzpj9mcih" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af213bf227e45a0587fae352a8ffd9e399764b8d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3047dfa12087b14a528a55648457605a41adf694.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/afbcb6c2fb75e3bbc4ec53642708953225800552.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff18ac15a734eca51b8440dcb7496ab1fa42d717.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/977632b2cb9d03a2e33cf3783e8834ccbf517a52.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/475dbc7166907b7382e6fb6d51e89437bd78792d.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdedetdbkkat7xjbxba3ipx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdxxrxianrgct9yuq1-cg0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdv5kgz-lhvgv2g_lhfvkxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rIdzemzp9vfrmscpzqlpn91e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdopft1gn7tggcyxcf4ke_n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af213bf227e45a0587fae352a8ffd9e399764b8d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3047dfa12087b14a528a55648457605a41adf694.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/afbcb6c2fb75e3bbc4ec53642708953225800552.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff18ac15a734eca51b8440dcb7496ab1fa42d717.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/977632b2cb9d03a2e33cf3783e8834ccbf517a52.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/475dbc7166907b7382e6fb6d51e89437bd78792d.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約時にルームのレイアウトを選べるようにする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>