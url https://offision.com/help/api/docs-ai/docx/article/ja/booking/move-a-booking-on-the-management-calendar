--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">管理カレンダーで予約を移動する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">予約モジュールの中で唯一、設定ではなく全体の状況を見せる画面です。すべてのルームの 1 日が横に並び、予約管理者は誰の予約でも別の時間や別のルームへドラッグできます。ただし確認と予約フォームを経由し、データベースへ直接ではありません。</w:t>
+        <w:t xml:space="preserve">予約モジュールの中で唯一、設定ではなく全体の状況を見せる画面です。すべてのルームの 1 日が横に並ぶので、どの時間帯が実際に埋まったかを目で確かめる場所でもあります。予約管理者は誰の予約でも別の時間や別のルームへドラッグできます。ただし確認と予約フォームを経由し、データベースへ直接ではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-18</w:t>
+        <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkel0of5kg59ciib6mm-qi">
+      <w:hyperlink w:history="1" r:id="rIdg9m7elupkx6nswvwq4dkq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/move-a-booking-on-the-management-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">管理カレンダーは、予約管理者が設定ではなく全体の状況を眺めるための画面です。すべてのリソースの
 1 日が 1 つのグリッドに並び、そこに全員の予約が乗り、どれでもドラッグして動かせます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -123,103 +123,114 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. カレンダーを開く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/calendar (カレンダー)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">グリッドは今日を表示した状態で開きます。上部のツールバーからは新しいレコード —
-</w:t>
+        <w:t xml:space="preserve">グリッドは今日を表示した状態で開きます。その上のヘッダーは 2 行です。1 行目は
+このページの名前と、右端に固定された検索ピル。2 行目は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> と </w:t>
-[...10 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">インポート</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、
+日付の送り、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">エクスポート</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、表示メニュー。フィルター — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">所在地</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソース</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">、カテゴリー、</w:t>
+        <w:t xml:space="preserve">、
+カテゴリー、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">さらにフィルター</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> で絞り込みます。</w:t>
+        <w:t xml:space="preserve"> — は左のパネルにあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4067175"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="management-calendar-grid-ja" descr="日表示の管理カレンダー。リソースごとに 1 列、そこに全員の予約が乗っています。" title="日表示の管理カレンダー。リソースごとに 1 列、そこに全員の予約が乗っています。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -314,66 +325,132 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">全日表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">土日を表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> でグリッドの範囲を広げられます。ドラッグができるのはスケジュール系の表示だけで、リストは読むためのもので動かすためのものではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">この記事が扱わないヘッダーの働きが 2 つあります。検索するとグリッドが一致した予約の
+一覧に置き換わり —
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdwv9cavn5gof2hdc35ryya">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">管理カレンダーで予約を探す</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> を参照 —
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">エクスポート</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> は見ているものを表計算ファイルにします —
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdum7ddvvehfy0cqjgp2jbr">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">見ている予約をエクスポートする</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> を参照。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">読むこと自体もこの画面の使い道です。ルームを一つに絞った週表示は、そのルームが
+どの時間帯に埋まり、どの時間帯には埋まらないかを一目で示します。ただし数値は
+出ません。測られた稼働率や、一つのルームの時間帯のヒートマップが要るときは
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdxmikksv6j3acgqf_pj46u">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">予約分析</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> を開いてください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">1 ページに何列のリソースが入るか、1 日のどれだけが見えるか、各ブロックが何を印字するかは
 それぞれ別に設定します — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf9a_dhvhv7awr4d2lci6v">
+      <w:hyperlink w:history="1" r:id="rIdpa3ujnew0v-5xqwlpggei">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">表示密度とプライバシー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">と
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddimocbxxk-pu5myoeawh3">
+      <w:hyperlink w:history="1" r:id="rIdmcc5vqzylwpnqdxgqntub">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約目的でカレンダーを色分けする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 予約を見つけてドラッグする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">上下に落とせば時間が変わり、別のリソースの列に落とせばリソースが変わり、端をドラッグすれば長さが変わります。週表示と月表示では軸が入れ替わってリソースが行になりますが、操作は同じです。</w:t>
@@ -503,51 +580,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ドラッグしたブロックは数秒後にいったん元の位置へ戻り、そのあとグリッドがサーバーからの本当の答えで更新されます。このちらつきは失敗ではありません。戻った瞬間ではなく、更新後のグリッドを読んでください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">更新されたグリッドで、予約が新しい位置にあることを確認します。リソースが承認を必要とする場合、この移動によって予約は再申請され、承認者の判断待ちになります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw2vercknf83sklmbg3vip">
+      <w:hyperlink w:history="1" r:id="rIdu6hhfb5_yq6zg7ccz_hk7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約申請を承認または却下する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約が動かないとき</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -769,72 +846,72 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この画面が決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">管理カレンダーは予約を動かしますが、そもそも誰がその予約をできたのかは決めません。どのリソースを誰が予約できるか、どこまで先まで予約できるか、承認が要るかどうかは、すべてリソースとそのルールの側にあります
 — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdow3znxg8ffbuk7izbzzkx">
+      <w:hyperlink w:history="1" r:id="rIdwhv-kvpdxpp0xxrxf1leq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ルールリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同僚が使う画面でもありません。社員には Offision
 アプリ内に自分のカレンダーがあり、そこでルームを比較して自分の予約を動かします —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsqqgsy8tei92lfggq_ywc">
+      <w:hyperlink w:history="1" r:id="rIdlcajculu0jspp_hzyslh7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームのスケジュールを比較して予約を移動する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1259,51 +1336,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkel0of5kg59ciib6mm-qi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdf9a_dhvhv7awr4d2lci6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIddimocbxxk-pu5myoeawh3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rIdw2vercknf83sklmbg3vip" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rIdow3znxg8ffbuk7izbzzkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdsqqgsy8tei92lfggq_ywc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a66e60e78fe703d2f85d24ea2a9c901474b8b781.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/458a5300a71bbeac65b9de969942681680936e39.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdg9m7elupkx6nswvwq4dkq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdwv9cavn5gof2hdc35ryya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdum7ddvvehfy0cqjgp2jbr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdxmikksv6j3acgqf_pj46u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdpa3ujnew0v-5xqwlpggei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIdmcc5vqzylwpnqdxgqntub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rIdu6hhfb5_yq6zg7ccz_hk7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rIdwhv-kvpdxpp0xxrxf1leq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdlcajculu0jspp_hzyslh7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a66e60e78fe703d2f85d24ea2a9c901474b8b781.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/458a5300a71bbeac65b9de969942681680936e39.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>管理カレンダーで予約を移動する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>