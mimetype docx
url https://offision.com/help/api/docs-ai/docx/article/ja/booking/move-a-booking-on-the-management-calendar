--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg9m7elupkx6nswvwq4dkq">
+      <w:hyperlink w:history="1" r:id="rIdsfkpusz5dbnenexfkr_da">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/move-a-booking-on-the-management-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">管理カレンダーは、予約管理者が設定ではなく全体の状況を眺めるための画面です。すべてのリソースの
 1 日が 1 つのグリッドに並び、そこに全員の予約が乗り、どれでもドラッグして動かせます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -329,128 +329,128 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">土日を表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> でグリッドの範囲を広げられます。ドラッグができるのはスケジュール系の表示だけで、リストは読むためのもので動かすためのものではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事が扱わないヘッダーの働きが 2 つあります。検索するとグリッドが一致した予約の
 一覧に置き換わり —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwv9cavn5gof2hdc35ryya">
+      <w:hyperlink w:history="1" r:id="rIdctvvk9d17lfgcvw6ghdlb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">管理カレンダーで予約を探す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照 —
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">エクスポート</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は見ているものを表計算ファイルにします —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdum7ddvvehfy0cqjgp2jbr">
+      <w:hyperlink w:history="1" r:id="rIdhlplhtoldv7z4x0-p15x7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">見ている予約をエクスポートする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">読むこと自体もこの画面の使い道です。ルームを一つに絞った週表示は、そのルームが
 どの時間帯に埋まり、どの時間帯には埋まらないかを一目で示します。ただし数値は
 出ません。測られた稼働率や、一つのルームの時間帯のヒートマップが要るときは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxmikksv6j3acgqf_pj46u">
+      <w:hyperlink w:history="1" r:id="rIdyw-hl99pwbxqpv_cyuxzo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約分析</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を開いてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1 ページに何列のリソースが入るか、1 日のどれだけが見えるか、各ブロックが何を印字するかは
 それぞれ別に設定します — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpa3ujnew0v-5xqwlpggei">
+      <w:hyperlink w:history="1" r:id="rId2upsxghury5sbgrhuu_s-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">表示密度とプライバシー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">と
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmcc5vqzylwpnqdxgqntub">
+      <w:hyperlink w:history="1" r:id="rId7k6o2l9v2mj6ztpmdtuhn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約目的でカレンダーを色分けする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 予約を見つけてドラッグする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">上下に落とせば時間が変わり、別のリソースの列に落とせばリソースが変わり、端をドラッグすれば長さが変わります。週表示と月表示では軸が入れ替わってリソースが行になりますが、操作は同じです。</w:t>
@@ -580,51 +580,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ドラッグしたブロックは数秒後にいったん元の位置へ戻り、そのあとグリッドがサーバーからの本当の答えで更新されます。このちらつきは失敗ではありません。戻った瞬間ではなく、更新後のグリッドを読んでください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">更新されたグリッドで、予約が新しい位置にあることを確認します。リソースが承認を必要とする場合、この移動によって予約は再申請され、承認者の判断待ちになります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu6hhfb5_yq6zg7ccz_hk7">
+      <w:hyperlink w:history="1" r:id="rIdap4f2uidcqcg5nqut6ol4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約申請を承認または却下する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約が動かないとき</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -846,72 +846,72 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この画面が決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">管理カレンダーは予約を動かしますが、そもそも誰がその予約をできたのかは決めません。どのリソースを誰が予約できるか、どこまで先まで予約できるか、承認が要るかどうかは、すべてリソースとそのルールの側にあります
 — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwhv-kvpdxpp0xxrxf1leq">
+      <w:hyperlink w:history="1" r:id="rIdzjptpoirlvf__v3cpladf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ルールリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同僚が使う画面でもありません。社員には Offision
 アプリ内に自分のカレンダーがあり、そこでルームを比較して自分の予約を動かします —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlcajculu0jspp_hzyslh7">
+      <w:hyperlink w:history="1" r:id="rIdby_bfk6wokei9htggxrpc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームのスケジュールを比較して予約を移動する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1336,51 +1336,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdg9m7elupkx6nswvwq4dkq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdwv9cavn5gof2hdc35ryya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdum7ddvvehfy0cqjgp2jbr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdxmikksv6j3acgqf_pj46u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdpa3ujnew0v-5xqwlpggei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIdmcc5vqzylwpnqdxgqntub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rIdu6hhfb5_yq6zg7ccz_hk7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rIdwhv-kvpdxpp0xxrxf1leq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdlcajculu0jspp_hzyslh7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a66e60e78fe703d2f85d24ea2a9c901474b8b781.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/458a5300a71bbeac65b9de969942681680936e39.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsfkpusz5dbnenexfkr_da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdctvvk9d17lfgcvw6ghdlb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdhlplhtoldv7z4x0-p15x7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdyw-hl99pwbxqpv_cyuxzo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rId2upsxghury5sbgrhuu_s-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId7k6o2l9v2mj6ztpmdtuhn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rIdap4f2uidcqcg5nqut6ol4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rIdzjptpoirlvf__v3cpladf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdby_bfk6wokei9htggxrpc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a926979b2b1c28ba888b3c4406fe47f22a541a6b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bdd1534f816d1e265716bc872e3bdb996ffed787.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>管理カレンダーで予約を移動する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>