--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsfkpusz5dbnenexfkr_da">
+      <w:hyperlink w:history="1" r:id="rIdodfqtpbmqigdrj187ygv0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/move-a-booking-on-the-management-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">管理カレンダーは、予約管理者が設定ではなく全体の状況を眺めるための画面です。すべてのリソースの
 1 日が 1 つのグリッドに並び、そこに全員の予約が乗り、どれでもドラッグして動かせます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -329,128 +329,128 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">土日を表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> でグリッドの範囲を広げられます。ドラッグができるのはスケジュール系の表示だけで、リストは読むためのもので動かすためのものではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事が扱わないヘッダーの働きが 2 つあります。検索するとグリッドが一致した予約の
 一覧に置き換わり —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdctvvk9d17lfgcvw6ghdlb">
+      <w:hyperlink w:history="1" r:id="rIdsnm6o503qtpi2crhng7yd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">管理カレンダーで予約を探す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照 —
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">エクスポート</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は見ているものを表計算ファイルにします —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhlplhtoldv7z4x0-p15x7">
+      <w:hyperlink w:history="1" r:id="rIdyag_r1fougw7jxh2xgq74">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">見ている予約をエクスポートする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">読むこと自体もこの画面の使い道です。ルームを一つに絞った週表示は、そのルームが
 どの時間帯に埋まり、どの時間帯には埋まらないかを一目で示します。ただし数値は
 出ません。測られた稼働率や、一つのルームの時間帯のヒートマップが要るときは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyw-hl99pwbxqpv_cyuxzo">
+      <w:hyperlink w:history="1" r:id="rIdrpgnurxgpkdbdr-1k9htr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約分析</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を開いてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1 ページに何列のリソースが入るか、1 日のどれだけが見えるか、各ブロックが何を印字するかは
 それぞれ別に設定します — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2upsxghury5sbgrhuu_s-">
+      <w:hyperlink w:history="1" r:id="rIdwojsrneb28z4vpm2r_i3e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">表示密度とプライバシー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">と
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7k6o2l9v2mj6ztpmdtuhn">
+      <w:hyperlink w:history="1" r:id="rId5v55vopciwjzk4oiblysi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約目的でカレンダーを色分けする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 予約を見つけてドラッグする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">上下に落とせば時間が変わり、別のリソースの列に落とせばリソースが変わり、端をドラッグすれば長さが変わります。週表示と月表示では軸が入れ替わってリソースが行になりますが、操作は同じです。</w:t>
@@ -580,51 +580,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ドラッグしたブロックは数秒後にいったん元の位置へ戻り、そのあとグリッドがサーバーからの本当の答えで更新されます。このちらつきは失敗ではありません。戻った瞬間ではなく、更新後のグリッドを読んでください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">更新されたグリッドで、予約が新しい位置にあることを確認します。リソースが承認を必要とする場合、この移動によって予約は再申請され、承認者の判断待ちになります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdap4f2uidcqcg5nqut6ol4">
+      <w:hyperlink w:history="1" r:id="rIdmx_3dyvdtpir8axcveenm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約申請を承認または却下する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約が動かないとき</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -846,72 +846,72 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この画面が決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">管理カレンダーは予約を動かしますが、そもそも誰がその予約をできたのかは決めません。どのリソースを誰が予約できるか、どこまで先まで予約できるか、承認が要るかどうかは、すべてリソースとそのルールの側にあります
 — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzjptpoirlvf__v3cpladf">
+      <w:hyperlink w:history="1" r:id="rIdviuzovxmjxol-tun_bu84">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ルールリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同僚が使う画面でもありません。社員には Offision
 アプリ内に自分のカレンダーがあり、そこでルームを比較して自分の予約を動かします —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdby_bfk6wokei9htggxrpc">
+      <w:hyperlink w:history="1" r:id="rIdd9_cxu1iborzhrxehb1lb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームのスケジュールを比較して予約を移動する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1336,51 +1336,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsfkpusz5dbnenexfkr_da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdctvvk9d17lfgcvw6ghdlb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdhlplhtoldv7z4x0-p15x7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdyw-hl99pwbxqpv_cyuxzo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rId2upsxghury5sbgrhuu_s-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId7k6o2l9v2mj6ztpmdtuhn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rIdap4f2uidcqcg5nqut6ol4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rIdzjptpoirlvf__v3cpladf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdby_bfk6wokei9htggxrpc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a926979b2b1c28ba888b3c4406fe47f22a541a6b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bdd1534f816d1e265716bc872e3bdb996ffed787.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdodfqtpbmqigdrj187ygv0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdsnm6o503qtpi2crhng7yd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdyag_r1fougw7jxh2xgq74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdrpgnurxgpkdbdr-1k9htr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdwojsrneb28z4vpm2r_i3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId5v55vopciwjzk4oiblysi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rIdmx_3dyvdtpir8axcveenm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rIdviuzovxmjxol-tun_bu84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdd9_cxu1iborzhrxehb1lb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a926979b2b1c28ba888b3c4406fe47f22a541a6b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bdd1534f816d1e265716bc872e3bdb996ffed787.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>管理カレンダーで予約を移動する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>