--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">何日先まで予約できるかを制限する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ルームが使っているポリシーに予約可能期間を設定し、何か月も先まで カレンダーが埋まってしまうのを防ぎます。約5分。</w:t>
+        <w:t xml:space="preserve">ルームが使っているポリシーに予約可能期間を設定し、何か月も先までカレンダーが埋まってしまうのを防ぎます。約5分。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1bjeu6sk2xwxoacjk6o1c">
+      <w:hyperlink w:history="1" r:id="rIdgcmmd2dc9rs7mggnpnsr2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/limit-how-far-ahead-people-can-book/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-window-ja" descr="予約可能期間の両端はどちらも今日からの日数で数えるため、期間全体が毎日 1 日ずつ前へ動きます。" title="予約可能期間の両端はどちらも今日からの日数で数えるため、期間全体が毎日 1 日ずつ前へ動きます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -212,76 +212,76 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を選びます。
 行をクリックしただけでは選択されるだけです。エディターはこの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">編集</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ボタンの
 先にあり、ここが最も探されやすい場所です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="5305425"/>
+            <wp:extent cx="5715000" cy="5276850"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-policy-open-ja" descr="ポリシーを選ぶとパネルが開き、上部に編集があります。" title="ポリシーを選ぶとパネルが開き、上部に編集があります。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="5305425"/>
+                      <a:ext cx="5715000" cy="5276850"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -301,76 +301,76 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">エディターには左側に独自のページ一覧があります。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約時間・日付制限</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 上から3番目 ——
 を選んでください。この記事で扱う設定はすべてこのページにあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3305175" cy="5734050"/>
+            <wp:extent cx="3305175" cy="6134100"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-policy-rail-ja" descr="ポリシーエディターのページ一覧。" title="ポリシーエディターのページ一覧。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3305175" cy="5734050"/>
+                      <a:ext cx="3305175" cy="6134100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -581,51 +581,51 @@
         <w:t xml:space="preserve">開始日</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と最も早い </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">終了日</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— が適用されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">特定のグループ —— たとえば管理職 —— だけ本当に長い期間が必要な場合は、全員の
 期間を広げるのではなく、そのグループに上書きルールを与えてください。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrp5dwoikkenialsuc6gkh">
+      <w:hyperlink w:history="1" r:id="rIdjiwg0k4khzxqy-faubfwy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">管理職だけ先まで予約できるようにする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 日付が固定なら絶対的な締切を足す</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1362,51 +1362,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1bjeu6sk2xwxoacjk6o1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdrp5dwoikkenialsuc6gkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/36b54251158681f0f2c1d0115674840df6c31c8a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ad6e3d880c67b6b5a3d3614a9574c0b3347fd17.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef8d27725927828c97471e33556507a8e5d2e8ff.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/65c187665afb1a5d91e1af472f7c17c9c75fb5ed.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a9ba2fdda4a82cc5244f27e6c40c37f0d541d2c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d7bbfcbc646420df908153c53a443aa91c5b246b.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9a22b17c8126b4b10f581d66c07233ce34204b57.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgcmmd2dc9rs7mggnpnsr2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdjiwg0k4khzxqy-faubfwy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/36b54251158681f0f2c1d0115674840df6c31c8a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d8c86f9426c72f4826f8651ad889a6447b08866.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/522548a13f8493d2fd27e7985bfe0464af19ab65.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/44455edc7bdc5ac6840a0898e7b6546906524413.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b29fb9e15ebe2e5ca4046c94be566827bbd1494.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/059612e2e369d9a71d9cacac4c69f0a08f31510b.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9a22b17c8126b4b10f581d66c07233ce34204b57.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>何日先まで予約できるかを制限する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>