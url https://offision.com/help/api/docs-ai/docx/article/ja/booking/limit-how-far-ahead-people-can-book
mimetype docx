--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgcmmd2dc9rs7mggnpnsr2">
+      <w:hyperlink w:history="1" r:id="rId15m2qqnkrcc3_44qw77f3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/limit-how-far-ahead-people-can-book/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-window-ja" descr="予約可能期間の両端はどちらも今日からの日数で数えるため、期間全体が毎日 1 日ずつ前へ動きます。" title="予約可能期間の両端はどちらも今日からの日数で数えるため、期間全体が毎日 1 日ずつ前へ動きます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -581,51 +581,51 @@
         <w:t xml:space="preserve">開始日</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と最も早い </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">終了日</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— が適用されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">特定のグループ —— たとえば管理職 —— だけ本当に長い期間が必要な場合は、全員の
 期間を広げるのではなく、そのグループに上書きルールを与えてください。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjiwg0k4khzxqy-faubfwy">
+      <w:hyperlink w:history="1" r:id="rIdinbi316txyw4c3uj1zqfk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">管理職だけ先まで予約できるようにする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 日付が固定なら絶対的な締切を足す</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1362,51 +1362,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgcmmd2dc9rs7mggnpnsr2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdjiwg0k4khzxqy-faubfwy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/36b54251158681f0f2c1d0115674840df6c31c8a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d8c86f9426c72f4826f8651ad889a6447b08866.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/522548a13f8493d2fd27e7985bfe0464af19ab65.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/44455edc7bdc5ac6840a0898e7b6546906524413.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b29fb9e15ebe2e5ca4046c94be566827bbd1494.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/059612e2e369d9a71d9cacac4c69f0a08f31510b.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9a22b17c8126b4b10f581d66c07233ce34204b57.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId15m2qqnkrcc3_44qw77f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdinbi316txyw4c3uj1zqfk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/49f5dc42590bd8299908367e315cef7a879d6441.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f33622781c86183f360066f60cec6712f0e7e9ba.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/058fea31e518614ddc77f33e46a4b0f0aa6ab68d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2f130b8545adc9e0cca5c71c42d7f0b4ea481096.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e218cdfeb66b43d3e0085a1d3b4aa4bdfea1ff4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f090717ca0edfe5f0040f35cbcd6b3838203e16.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/58e39957589c8dc74b8ca5f43e6805f0c95717d9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>何日先まで予約できるかを制限する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>