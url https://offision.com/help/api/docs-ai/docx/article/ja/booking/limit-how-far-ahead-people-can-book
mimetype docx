--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId15m2qqnkrcc3_44qw77f3">
+      <w:hyperlink w:history="1" r:id="rIdpo6q1hs9b1i4mfkgdbxpc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/limit-how-far-ahead-people-can-book/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-window-ja" descr="予約可能期間の両端はどちらも今日からの日数で数えるため、期間全体が毎日 1 日ずつ前へ動きます。" title="予約可能期間の両端はどちらも今日からの日数で数えるため、期間全体が毎日 1 日ずつ前へ動きます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -581,51 +581,51 @@
         <w:t xml:space="preserve">開始日</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と最も早い </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">終了日</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— が適用されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">特定のグループ —— たとえば管理職 —— だけ本当に長い期間が必要な場合は、全員の
 期間を広げるのではなく、そのグループに上書きルールを与えてください。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdinbi316txyw4c3uj1zqfk">
+      <w:hyperlink w:history="1" r:id="rIdjdd_ubypfsecfq93fkewf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">管理職だけ先まで予約できるようにする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 日付が固定なら絶対的な締切を足す</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1362,51 +1362,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId15m2qqnkrcc3_44qw77f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdinbi316txyw4c3uj1zqfk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/49f5dc42590bd8299908367e315cef7a879d6441.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f33622781c86183f360066f60cec6712f0e7e9ba.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/058fea31e518614ddc77f33e46a4b0f0aa6ab68d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2f130b8545adc9e0cca5c71c42d7f0b4ea481096.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e218cdfeb66b43d3e0085a1d3b4aa4bdfea1ff4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f090717ca0edfe5f0040f35cbcd6b3838203e16.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/58e39957589c8dc74b8ca5f43e6805f0c95717d9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpo6q1hs9b1i4mfkgdbxpc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdjdd_ubypfsecfq93fkewf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/49f5dc42590bd8299908367e315cef7a879d6441.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f33622781c86183f360066f60cec6712f0e7e9ba.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/058fea31e518614ddc77f33e46a4b0f0aa6ab68d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2f130b8545adc9e0cca5c71c42d7f0b4ea481096.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e218cdfeb66b43d3e0085a1d3b4aa4bdfea1ff4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f090717ca0edfe5f0040f35cbcd6b3838203e16.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/58e39957589c8dc74b8ca5f43e6805f0c95717d9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>何日先まで予約できるかを制限する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>