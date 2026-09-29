--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約を営業時間内に制限する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">予約を営業時間内に収めるには、2つの設定を揃える必要があります — 会議室に適用する予約時間のスケジュールと、営業時間外の予約を禁止する 予約ポリシー。どちらか一方だけでは何も起きません。</w:t>
+        <w:t xml:space="preserve">予約を営業時間内に収めるには、2つの設定を揃える必要があります — 会議室に適用する予約時間のスケジュールと、営業時間外の予約を禁止する予約ポリシー。どちらか一方だけでは何も起きません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdranvvysnijswlb1asw8pb">
+      <w:hyperlink w:history="1" r:id="rIds8pvsw-zcn8mozskqj2bu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/limit-booking-to-business-hours/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2857500"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="business-hours-pairing-ja" descr="予約は会議室の営業時間の中に収まらなければなりません — 時間外の予約は、作成される前に拒否されます。" title="予約は会議室の営業時間の中に収まらなければなりません — 時間外の予約は、作成される前に拒否されます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -304,51 +304,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">休日</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ページは、その曜日の週間タイムテーブルの内容にかかわらず
 終日を休みにします。日付を手で追加する、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">.ics</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ファイルを取り込む、あるいは国の
 公開カレンダーを自動同期する方法があります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1hjtigfzagkbrrayvfj--">
+      <w:hyperlink w:history="1" r:id="rId4lonhj6ecd1teyqugbceo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">祝日に事業所を休みにする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 会議室に適用する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">スケジュールは、リソースに適用されるまで何もしません。同じエディタの
@@ -859,74 +859,74 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">ません</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。
 閉まっている夜間に置かれた時間帯もそのまま提案され、保存の段階ではじめて
 拒否されます。おすすめのグリッドは、会議室が実際に開いている時間の内側に
 収めてください。いずれにせよ提案はあくまで提案です — 提示した時刻 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">だけ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を
 選べるようにするには、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrz-ioropluhy27a1hsa08">
+      <w:hyperlink w:history="1" r:id="rIddb7_8s1jhja4mzi4ikdfz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">固定時間枠</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">提案の出どころはスケジュールだけではなくなりました。会議室が自分の時間帯を
 持たないときは全社共通のグリッドに落ちます。会議室をまだ選んでいない段階で
 予約フォームが提案するのも、このグリッドです —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-admmsdeemxdv3xalzxth">
+      <w:hyperlink w:history="1" r:id="rIdfp2pos6ll3gf8_6luv4pf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">推奨時間帯</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> をご覧ください。
 このスケジュールに載っている会議室では、ここでの設定が優先されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. ルームパネルに映るもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1481,51 +1481,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdranvvysnijswlb1asw8pb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId1hjtigfzagkbrrayvfj--" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/close-the-office-on-public-holidays/" TargetMode="External"/><Relationship Id="rIdrz-ioropluhy27a1hsa08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rId-admmsdeemxdv3xalzxth" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/76032e64ecdcf5d31de44dddb4b3e201e8789703.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0343a055d5e55dea24effe1bd325fefffde82178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/190c03f35322a78d856b94304260b12c7d9e27e3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2afa6d7f0adf5f5f90326d14ea22c4b20a769c18.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4e59ab318d78808b2df7f32879cc5a094545a6a5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d0ccd99ffbeff2568a8f1cbff5f79d14b3a40a8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c1c78bb8069662bcc36b3dbdfbb8a30e331183d6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIds8pvsw-zcn8mozskqj2bu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId4lonhj6ecd1teyqugbceo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/close-the-office-on-public-holidays/" TargetMode="External"/><Relationship Id="rIddb7_8s1jhja4mzi4ikdfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdfp2pos6ll3gf8_6luv4pf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/76032e64ecdcf5d31de44dddb4b3e201e8789703.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0343a055d5e55dea24effe1bd325fefffde82178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/190c03f35322a78d856b94304260b12c7d9e27e3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2afa6d7f0adf5f5f90326d14ea22c4b20a769c18.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/949610ba767f80bac0350928153034c730535749.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d0ccd99ffbeff2568a8f1cbff5f79d14b3a40a8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c1c78bb8069662bcc36b3dbdfbb8a30e331183d6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約を営業時間内に制限する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>