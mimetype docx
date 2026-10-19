--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds8pvsw-zcn8mozskqj2bu">
+      <w:hyperlink w:history="1" r:id="rIdkoutvshabfcpsiacvvqmc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/limit-booking-to-business-hours/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2857500"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="business-hours-pairing-ja" descr="予約は会議室の営業時間の中に収まらなければなりません — 時間外の予約は、作成される前に拒否されます。" title="予約は会議室の営業時間の中に収まらなければなりません — 時間外の予約は、作成される前に拒否されます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -304,51 +304,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">休日</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ページは、その曜日の週間タイムテーブルの内容にかかわらず
 終日を休みにします。日付を手で追加する、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">.ics</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ファイルを取り込む、あるいは国の
 公開カレンダーを自動同期する方法があります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4lonhj6ecd1teyqugbceo">
+      <w:hyperlink w:history="1" r:id="rIdt60clfesjome6sx-0mguj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">祝日に事業所を休みにする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 会議室に適用する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">スケジュールは、リソースに適用されるまで何もしません。同じエディタの
@@ -859,74 +859,74 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">ません</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。
 閉まっている夜間に置かれた時間帯もそのまま提案され、保存の段階ではじめて
 拒否されます。おすすめのグリッドは、会議室が実際に開いている時間の内側に
 収めてください。いずれにせよ提案はあくまで提案です — 提示した時刻 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">だけ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を
 選べるようにするには、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddb7_8s1jhja4mzi4ikdfz">
+      <w:hyperlink w:history="1" r:id="rIdyy_lyfsjthyx39qeksrm8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">固定時間枠</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">提案の出どころはスケジュールだけではなくなりました。会議室が自分の時間帯を
 持たないときは全社共通のグリッドに落ちます。会議室をまだ選んでいない段階で
 予約フォームが提案するのも、このグリッドです —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfp2pos6ll3gf8_6luv4pf">
+      <w:hyperlink w:history="1" r:id="rId5udzsl_lsyqp6xfdbaglb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">推奨時間帯</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> をご覧ください。
 このスケジュールに載っている会議室では、ここでの設定が優先されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. ルームパネルに映るもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1481,51 +1481,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIds8pvsw-zcn8mozskqj2bu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId4lonhj6ecd1teyqugbceo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/close-the-office-on-public-holidays/" TargetMode="External"/><Relationship Id="rIddb7_8s1jhja4mzi4ikdfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdfp2pos6ll3gf8_6luv4pf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/76032e64ecdcf5d31de44dddb4b3e201e8789703.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0343a055d5e55dea24effe1bd325fefffde82178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/190c03f35322a78d856b94304260b12c7d9e27e3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2afa6d7f0adf5f5f90326d14ea22c4b20a769c18.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/949610ba767f80bac0350928153034c730535749.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d0ccd99ffbeff2568a8f1cbff5f79d14b3a40a8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c1c78bb8069662bcc36b3dbdfbb8a30e331183d6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkoutvshabfcpsiacvvqmc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdt60clfesjome6sx-0mguj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/close-the-office-on-public-holidays/" TargetMode="External"/><Relationship Id="rIdyy_lyfsjthyx39qeksrm8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rId5udzsl_lsyqp6xfdbaglb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f494bcdb631e5a0d2c73ebd95fdd2bc6fb2582d0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dd6bd00eccc56f859ffb2222bd1b7e325142a4ee.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87aec09fe63bbb7ec01f3ab0d2d68ba24810c483.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d9411f7953b428ba93353ca255ef01730e7c233.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a5e21267787ed5b8b46231d338ffe1be8bc63652.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9259674c977411df9dfbc44cbab9397dac812916.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1138ed49aba57ef4ea9ddae5e4e0d749b5cf5b49.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約を営業時間内に制限する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>