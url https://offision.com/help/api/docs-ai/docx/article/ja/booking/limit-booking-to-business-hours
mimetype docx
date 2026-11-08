--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkoutvshabfcpsiacvvqmc">
+      <w:hyperlink w:history="1" r:id="rIdkv3n5jc2d6ccap7h8ysrr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/limit-booking-to-business-hours/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2857500"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="business-hours-pairing-ja" descr="予約は会議室の営業時間の中に収まらなければなりません — 時間外の予約は、作成される前に拒否されます。" title="予約は会議室の営業時間の中に収まらなければなりません — 時間外の予約は、作成される前に拒否されます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -304,51 +304,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">休日</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ページは、その曜日の週間タイムテーブルの内容にかかわらず
 終日を休みにします。日付を手で追加する、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">.ics</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ファイルを取り込む、あるいは国の
 公開カレンダーを自動同期する方法があります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt60clfesjome6sx-0mguj">
+      <w:hyperlink w:history="1" r:id="rIdaohjcsvsazyixdjsclrqb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">祝日に事業所を休みにする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 会議室に適用する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">スケジュールは、リソースに適用されるまで何もしません。同じエディタの
@@ -859,74 +859,74 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">ません</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。
 閉まっている夜間に置かれた時間帯もそのまま提案され、保存の段階ではじめて
 拒否されます。おすすめのグリッドは、会議室が実際に開いている時間の内側に
 収めてください。いずれにせよ提案はあくまで提案です — 提示した時刻 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">だけ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を
 選べるようにするには、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyy_lyfsjthyx39qeksrm8">
+      <w:hyperlink w:history="1" r:id="rIdn6gkquss7pvcikbdszu4s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">固定時間枠</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">提案の出どころはスケジュールだけではなくなりました。会議室が自分の時間帯を
 持たないときは全社共通のグリッドに落ちます。会議室をまだ選んでいない段階で
 予約フォームが提案するのも、このグリッドです —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5udzsl_lsyqp6xfdbaglb">
+      <w:hyperlink w:history="1" r:id="rIdmm8s2zv8lvv6cjf_dtlus">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">推奨時間帯</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> をご覧ください。
 このスケジュールに載っている会議室では、ここでの設定が優先されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. ルームパネルに映るもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1481,51 +1481,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkoutvshabfcpsiacvvqmc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdt60clfesjome6sx-0mguj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/close-the-office-on-public-holidays/" TargetMode="External"/><Relationship Id="rIdyy_lyfsjthyx39qeksrm8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rId5udzsl_lsyqp6xfdbaglb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f494bcdb631e5a0d2c73ebd95fdd2bc6fb2582d0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dd6bd00eccc56f859ffb2222bd1b7e325142a4ee.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87aec09fe63bbb7ec01f3ab0d2d68ba24810c483.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d9411f7953b428ba93353ca255ef01730e7c233.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a5e21267787ed5b8b46231d338ffe1be8bc63652.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9259674c977411df9dfbc44cbab9397dac812916.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1138ed49aba57ef4ea9ddae5e4e0d749b5cf5b49.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkv3n5jc2d6ccap7h8ysrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdaohjcsvsazyixdjsclrqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/close-the-office-on-public-holidays/" TargetMode="External"/><Relationship Id="rIdn6gkquss7pvcikbdszu4s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdmm8s2zv8lvv6cjf_dtlus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f494bcdb631e5a0d2c73ebd95fdd2bc6fb2582d0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dd6bd00eccc56f859ffb2222bd1b7e325142a4ee.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87aec09fe63bbb7ec01f3ab0d2d68ba24810c483.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d9411f7953b428ba93353ca255ef01730e7c233.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a5e21267787ed5b8b46231d338ffe1be8bc63652.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9259674c977411df9dfbc44cbab9397dac812916.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1138ed49aba57ef4ea9ddae5e4e0d749b5cf5b49.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約を営業時間内に制限する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>