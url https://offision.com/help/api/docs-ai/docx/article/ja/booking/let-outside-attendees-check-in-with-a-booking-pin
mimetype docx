--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,105 +26,105 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">外部の出席者が予約ピンでチェックインできるようにする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">アカウントを持たない人に渡せる唯一のコード。6 桁、予約ごとに別の番号で、Offision が送る 予約メールにはすべて記載されています。有効化の手順、コードの届く場所、パネルでの使われ方。 所要時間は約 10 分です。</w:t>
+        <w:t xml:space="preserve">アカウントを持たない人に渡せる唯一のコード。6 桁、予約ごとに別の番号で、Offision が送る予約メールにはすべて記載されています。有効化の手順、コードの届く場所、パネルでの使われ方。所要時間は約 10 分です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3kyhvkypfvm95fe01ov-v">
+      <w:hyperlink w:history="1" r:id="rIdiyw2qjohw0pa8vnjdhday">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/let-outside-attendees-check-in-with-a-booking-pin/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ルームが作成済みでポリシーに紐づけられており、入口にパネルが設置されている必要があります。
 何もない状態から始める場合は、まず</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj6ghxqqnar7mzqgrcpmhv">
+      <w:hyperlink w:history="1" r:id="rIdlae-cwqqkwwktccfkzobt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルでのチェックイン方法は、QR コード、社員証、パスコード、顔認証のいずれも「</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">人</w:t>
       </w:r>
@@ -649,51 +649,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">受付に来る来訪者とは別のものです:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 これはあくまで</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルーム</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">に入るための手段です。受付での記帳、バッジ、到着時刻の記録も必要な
 場合、その方は出席者ではなく来訪者にあたります。何を尋ねるかを決めるのは訪問目的です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg73w0sws6am-6nrijautu">
+      <w:hyperlink w:history="1" r:id="rIdma8bqliuwz57uiegq3z6y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪問目的を設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. コードが届く場所</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">あなたがどこかへ送る必要はありません。手順 1 をオンにすれば、</w:t>
@@ -1160,51 +1160,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">コードは予約そのものにも表示されます</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。アプリで予約を開くと</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約コード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の行があり、
 問い合わせの電話を受けた主催者が読み上げるにはここがいちばん速い場所です。表示される条件は
 同じで、主催者には常に、出席者には手順 3 がオンのときだけです。案内先としては
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoqlolm0pd61n4on7mgvro">
+      <w:hyperlink w:history="1" r:id="rIdrfong78gnqjqtjriufybz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約コードを確認して共有する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 お使いください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">コードはカレンダーファイルには入っていません:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -1582,51 +1582,51 @@
         <w:t xml:space="preserve">有効期限はありません:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 コードは一度発行されたら保持されます。予約の編集、時間の変更、再承認のいずれでもコードは
 変わりません。何週間も前に渡したコードが、予約が終わるか取り消されるまでそのまま使えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">個々のデバイスでは変更できません:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 他のチェックイン方法と違い、予約ピンは組織全体に対して設定され、個々のパネルで上書きする
 ことはできません。特定のルームで使わせたくない場合は、予約できる人を制限する方法を検討して
 ください。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj57xk6cu_uj1-hkkgeqqe">
+      <w:hyperlink w:history="1" r:id="rIdlr66qnkaan2ipfxzhlwab">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">部署専用のルームを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2051,51 +2051,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3kyhvkypfvm95fe01ov-v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIdj6ghxqqnar7mzqgrcpmhv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-room/" TargetMode="External"/><Relationship Id="rIdg73w0sws6am-6nrijautu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdoqlolm0pd61n4on7mgvro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/find-and-share-your-booking-code/" TargetMode="External"/><Relationship Id="rIdj57xk6cu_uj1-hkkgeqqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5da98c28985843d8f757acac7f86f91dbc2cd2f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d831471d9a1b0b788d7c470f6923dcdd197728c9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fec7f6c52f8b7da9cf79470713d3becb41220ef3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b1720e7a84ab2a82149c91d70bae6a5cb7eacf6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ea65a76cee2ac29ff0c09ad20b91f586db30c62.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4aa5364da6f1a5b2b79e31759485a88c95951802.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1d6aa30fefd1244010aa42665f811e1dbdb71984.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf76abde7d9e027dd53324375f4b652d7106533a.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdiyw2qjohw0pa8vnjdhday" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIdlae-cwqqkwwktccfkzobt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-room/" TargetMode="External"/><Relationship Id="rIdma8bqliuwz57uiegq3z6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdrfong78gnqjqtjriufybz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/find-and-share-your-booking-code/" TargetMode="External"/><Relationship Id="rIdlr66qnkaan2ipfxzhlwab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5da98c28985843d8f757acac7f86f91dbc2cd2f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d831471d9a1b0b788d7c470f6923dcdd197728c9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fec7f6c52f8b7da9cf79470713d3becb41220ef3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/717e8761ced5774f49a6937ed19e13d556ca4cde.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ea65a76cee2ac29ff0c09ad20b91f586db30c62.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4aa5364da6f1a5b2b79e31759485a88c95951802.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1d6aa30fefd1244010aa42665f811e1dbdb71984.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf76abde7d9e027dd53324375f4b652d7106533a.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>外部の出席者が予約ピンでチェックインできるようにする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>