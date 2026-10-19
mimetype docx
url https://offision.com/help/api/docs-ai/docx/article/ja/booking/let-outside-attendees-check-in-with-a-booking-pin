--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,79 +52,79 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiyw2qjohw0pa8vnjdhday">
+      <w:hyperlink w:history="1" r:id="rIdtfbsrkpob0raz_9fd5tjx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/let-outside-attendees-check-in-with-a-booking-pin/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ルームが作成済みでポリシーに紐づけられており、入口にパネルが設置されている必要があります。
 何もない状態から始める場合は、まず</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlae-cwqqkwwktccfkzobt">
+      <w:hyperlink w:history="1" r:id="rIdprucf8lhc2kzgel6o2za3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルでのチェックイン方法は、QR コード、社員証、パスコード、顔認証のいずれも「</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">人</w:t>
       </w:r>
@@ -649,51 +649,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">受付に来る来訪者とは別のものです:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 これはあくまで</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルーム</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">に入るための手段です。受付での記帳、バッジ、到着時刻の記録も必要な
 場合、その方は出席者ではなく来訪者にあたります。何を尋ねるかを決めるのは訪問目的です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdma8bqliuwz57uiegq3z6y">
+      <w:hyperlink w:history="1" r:id="rId6caurtjscshrd1124gg1f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪問目的を設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. コードが届く場所</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">あなたがどこかへ送る必要はありません。手順 1 をオンにすれば、</w:t>
@@ -1160,51 +1160,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">コードは予約そのものにも表示されます</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。アプリで予約を開くと</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約コード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の行があり、
 問い合わせの電話を受けた主催者が読み上げるにはここがいちばん速い場所です。表示される条件は
 同じで、主催者には常に、出席者には手順 3 がオンのときだけです。案内先としては
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrfong78gnqjqtjriufybz">
+      <w:hyperlink w:history="1" r:id="rIdv430arbrwfldej0709vpb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約コードを確認して共有する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 お使いください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">コードはカレンダーファイルには入っていません:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -1582,51 +1582,51 @@
         <w:t xml:space="preserve">有効期限はありません:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 コードは一度発行されたら保持されます。予約の編集、時間の変更、再承認のいずれでもコードは
 変わりません。何週間も前に渡したコードが、予約が終わるか取り消されるまでそのまま使えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">個々のデバイスでは変更できません:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 他のチェックイン方法と違い、予約ピンは組織全体に対して設定され、個々のパネルで上書きする
 ことはできません。特定のルームで使わせたくない場合は、予約できる人を制限する方法を検討して
 ください。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlr66qnkaan2ipfxzhlwab">
+      <w:hyperlink w:history="1" r:id="rIdylklhgdyrhcojr3nq7koc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">部署専用のルームを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2051,51 +2051,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdiyw2qjohw0pa8vnjdhday" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIdlae-cwqqkwwktccfkzobt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-room/" TargetMode="External"/><Relationship Id="rIdma8bqliuwz57uiegq3z6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdrfong78gnqjqtjriufybz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/find-and-share-your-booking-code/" TargetMode="External"/><Relationship Id="rIdlr66qnkaan2ipfxzhlwab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5da98c28985843d8f757acac7f86f91dbc2cd2f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d831471d9a1b0b788d7c470f6923dcdd197728c9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fec7f6c52f8b7da9cf79470713d3becb41220ef3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/717e8761ced5774f49a6937ed19e13d556ca4cde.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ea65a76cee2ac29ff0c09ad20b91f586db30c62.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4aa5364da6f1a5b2b79e31759485a88c95951802.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1d6aa30fefd1244010aa42665f811e1dbdb71984.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf76abde7d9e027dd53324375f4b652d7106533a.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtfbsrkpob0raz_9fd5tjx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIdprucf8lhc2kzgel6o2za3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-room/" TargetMode="External"/><Relationship Id="rId6caurtjscshrd1124gg1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdv430arbrwfldej0709vpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/find-and-share-your-booking-code/" TargetMode="External"/><Relationship Id="rIdylklhgdyrhcojr3nq7koc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/116517264e6e2e1ac01e60aa03070034e32cfa37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/394673baae542ccb547a0c8fbb97b0931a6b8ec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/265373e954980e3a0dcfa2d34809f6d1006b1182.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/699df526fd96e9bf9ba4fa14863124f780419443.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/573d93d4d950b57be604687c097ef23150670e59.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7dac7efe5bc360e907f7c05888b091527d0fb378.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab622f7b4d30eb31f8f62f52cedcab01b8cb3a75.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca15e1a80d9a4ad249b1cc9d9bf0ea8d15a05e7e.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>外部の出席者が予約ピンでチェックインできるようにする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>