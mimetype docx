--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,79 +52,79 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtfbsrkpob0raz_9fd5tjx">
+      <w:hyperlink w:history="1" r:id="rIdrwowi_vmgyob80rvuhxl9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/let-outside-attendees-check-in-with-a-booking-pin/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ルームが作成済みでポリシーに紐づけられており、入口にパネルが設置されている必要があります。
 何もない状態から始める場合は、まず</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdprucf8lhc2kzgel6o2za3">
+      <w:hyperlink w:history="1" r:id="rIdgfpos9rut2l3m5exg1gyh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルでのチェックイン方法は、QR コード、社員証、パスコード、顔認証のいずれも「</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">人</w:t>
       </w:r>
@@ -649,51 +649,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">受付に来る来訪者とは別のものです:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 これはあくまで</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルーム</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">に入るための手段です。受付での記帳、バッジ、到着時刻の記録も必要な
 場合、その方は出席者ではなく来訪者にあたります。何を尋ねるかを決めるのは訪問目的です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6caurtjscshrd1124gg1f">
+      <w:hyperlink w:history="1" r:id="rIdafd8xay_48_jqpiquyrss">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪問目的を設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. コードが届く場所</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">あなたがどこかへ送る必要はありません。手順 1 をオンにすれば、</w:t>
@@ -1160,51 +1160,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">コードは予約そのものにも表示されます</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。アプリで予約を開くと</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約コード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の行があり、
 問い合わせの電話を受けた主催者が読み上げるにはここがいちばん速い場所です。表示される条件は
 同じで、主催者には常に、出席者には手順 3 がオンのときだけです。案内先としては
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv430arbrwfldej0709vpb">
+      <w:hyperlink w:history="1" r:id="rIdr0ggrhbfrp86zdmb4zali">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約コードを確認して共有する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 お使いください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">コードはカレンダーファイルには入っていません:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -1582,51 +1582,51 @@
         <w:t xml:space="preserve">有効期限はありません:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 コードは一度発行されたら保持されます。予約の編集、時間の変更、再承認のいずれでもコードは
 変わりません。何週間も前に渡したコードが、予約が終わるか取り消されるまでそのまま使えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">個々のデバイスでは変更できません:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 他のチェックイン方法と違い、予約ピンは組織全体に対して設定され、個々のパネルで上書きする
 ことはできません。特定のルームで使わせたくない場合は、予約できる人を制限する方法を検討して
 ください。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdylklhgdyrhcojr3nq7koc">
+      <w:hyperlink w:history="1" r:id="rId0sxchu6ltesgqf-ckm_lb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">部署専用のルームを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2051,51 +2051,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtfbsrkpob0raz_9fd5tjx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIdprucf8lhc2kzgel6o2za3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-room/" TargetMode="External"/><Relationship Id="rId6caurtjscshrd1124gg1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdv430arbrwfldej0709vpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/find-and-share-your-booking-code/" TargetMode="External"/><Relationship Id="rIdylklhgdyrhcojr3nq7koc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/116517264e6e2e1ac01e60aa03070034e32cfa37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/394673baae542ccb547a0c8fbb97b0931a6b8ec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/265373e954980e3a0dcfa2d34809f6d1006b1182.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/699df526fd96e9bf9ba4fa14863124f780419443.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/573d93d4d950b57be604687c097ef23150670e59.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7dac7efe5bc360e907f7c05888b091527d0fb378.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab622f7b4d30eb31f8f62f52cedcab01b8cb3a75.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca15e1a80d9a4ad249b1cc9d9bf0ea8d15a05e7e.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrwowi_vmgyob80rvuhxl9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIdgfpos9rut2l3m5exg1gyh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-room/" TargetMode="External"/><Relationship Id="rIdafd8xay_48_jqpiquyrss" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdr0ggrhbfrp86zdmb4zali" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/find-and-share-your-booking-code/" TargetMode="External"/><Relationship Id="rId0sxchu6ltesgqf-ckm_lb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/116517264e6e2e1ac01e60aa03070034e32cfa37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/394673baae542ccb547a0c8fbb97b0931a6b8ec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/265373e954980e3a0dcfa2d34809f6d1006b1182.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/699df526fd96e9bf9ba4fa14863124f780419443.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/573d93d4d950b57be604687c097ef23150670e59.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7dac7efe5bc360e907f7c05888b091527d0fb378.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab622f7b4d30eb31f8f62f52cedcab01b8cb3a75.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca15e1a80d9a4ad249b1cc9d9bf0ea8d15a05e7e.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>外部の出席者が予約ピンでチェックインできるようにする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>