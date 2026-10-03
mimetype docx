--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">管理職だけ先まで予約できるようにする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">予約可能期間は全員短いまま、同じポリシーの上書きルールで特定のユーザーグループ （マネジメントチーム）にだけ長い予約期間を与えます。所要時間は約5分。</w:t>
+        <w:t xml:space="preserve">予約可能期間は全員短いまま、同じポリシーの上書きルールで特定のユーザーグループ（マネジメントチーム）にだけ長い予約期間を与えます。2つのグループと2種類のリソースの実例つき: 教員は講堂を4週間先まで、学生は学習ポッドを1日先まで。所要時間は約5分。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-02</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdidi-i19mdx31dr5uwh1sf">
+      <w:hyperlink w:history="1" r:id="rIdfu6gcn-b9xi3ehvqkepny">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/let-managers-book-further-ahead/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="priority-booking-window-ja" descr="ポリシーの予約可能期間は今までどおり全員に適用され、上書きルールに入っているグループだけが自分の期間を持ちます。" title="ポリシーの予約可能期間は今までどおり全員に適用され、上書きルールに入っているグループだけが自分の期間を持ちます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -142,93 +142,93 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ポリシーの予約可能期間は今までどおり全員に適用され、上書きルールに入っているグループだけが自分の期間を持ちます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ルームのポリシーには予約可能期間が設定済みであること —
 まだの場合は先に</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwf_qjwmxbzmo5mhozhs0p">
+      <w:hyperlink w:history="1" r:id="rId-obsgmajaofts8rrriu6k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約可能期間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 設定してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 管理職をユーザーグループにまとめる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">上書きルールの対象はユーザーまたはユーザーグループです。グループを使って
 ください。昇進や異動は日常茶飯事で、グループにしておけばルール自体を編集
 せずに済みます。Offision には</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">部署</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">カテゴリーが用意されているので、使える
 グループが既にあるかもしれません。なければ
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_4nll0o8frjopudpfilex">
+      <w:hyperlink w:history="1" r:id="rIdrz2p-nxkcsmar0xriwu50">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ユーザーグループを作成してメンバーを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。この記事では </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Management team</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> というグループを使います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
@@ -845,66 +845,482 @@
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ほかの全員が拒否される日付が、管理職には受け付けられる。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">管理職まで拒否される場合は、そのユーザーがグループに入っていないか、ルールに
 日付範囲の行を追加し忘れています — 設定が1つもないルールは何も上書きしません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">実例: 2つのグループと2種類のルーム</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">期間は日単位で数え、最短の期間は </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="F5F5F7" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">終了日 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> です — これが「明日まで」、つまり
+「24時間先」の表し方です。教員には講堂を4週間先まで確保させ、学生には学習ポッドを
+1日先まで予約させたいキャンパスは、2つのポリシーと1つの上書きルールで設定します。</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1100"/>
+        <w:gridCol w:w="5470"/>
+        <w:gridCol w:w="2796"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5470"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">講堂</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2796"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">学習ポッド</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ポリシー</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5470"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">講堂</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — すべての講堂に適用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2796"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">学習ポッド</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — すべてのポッドに適用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ポリシー自身の期間</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5470"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:fill="F5F5F7" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">終了日 1</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — 学生を含む全員が、講堂を今日か明日の分だけ予約できる</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2796"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:fill="F5F5F7" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">終了日 1</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — ポッドは最大でも1日先まで</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">上書きルール</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5470"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">教員</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">グループ、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">主催者</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">予約日付の範囲を制限</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">を </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:fill="F5F5F7" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">終了日 28</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> に設定</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2796"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">なし</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">結果</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5470"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">教員は講堂を4週間先まで予約できる。学生は明日より先を拒否される</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2796"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">教員を含む全員が、ポッドを1日先まで予約する</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">この例が示すことは2つあります。上書きルールが持つのは</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">長い</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ほうの期間で、ポリシーが
+持つのは</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">短い</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ほう — 逆にはなりません。すでに </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="F5F5F7" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">終了日 28</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> のポリシーに </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="F5F5F7" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">終了日 28</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> の
+ルールを載せても何も変わりません。そして、あるグループが別の種類のルームで別の期間を
+持てるのは、そのルーム自身のポリシーを通じてだけです。教員のルールは講堂のポリシーに
+あるので、ポッドには触れません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">期間が延びるだけで、専用ルームにはなりません:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 上書きルールが変えるのは、全員で共有するルームをどこまで先まで予約できるか
 だけです。グループにルーム自体を確保させたい場合はチームスペースを使います —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5xfwnjrq5fqdyzno96mm3">
+      <w:hyperlink w:history="1" r:id="rIdim1btlulzkdib80xicywv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">部署専用のルームを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1330,51 +1746,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdidi-i19mdx31dr5uwh1sf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rIdwf_qjwmxbzmo5mhozhs0p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rId_4nll0o8frjopudpfilex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rId5xfwnjrq5fqdyzno96mm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/95d774500c38816cc75e71d8cf4da4cdd562ad61.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d1115686df84799e3cfa6fc201bbc05e36cbfcc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c6fa2076e382d850af2d27815f396f2a22f3f264.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f899f63e80bc2627d77db4e9fb3e6383b63ecda6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/40f721cb3cdef1097a05153102f74d61fe2eea7c.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfu6gcn-b9xi3ehvqkepny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId-obsgmajaofts8rrriu6k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdrz2p-nxkcsmar0xriwu50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rIdim1btlulzkdib80xicywv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/95d774500c38816cc75e71d8cf4da4cdd562ad61.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8ea0c63a5b4515eaf624e733b15eef0550c546cd.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e3e108104b97f7d26819a5b75bc43f1309761eae.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/05a09a85925f109dc244ebaab1ddee2599aef857.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/40f721cb3cdef1097a05153102f74d61fe2eea7c.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>管理職だけ先まで予約できるようにする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>