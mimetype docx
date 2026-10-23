--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfu6gcn-b9xi3ehvqkepny">
+      <w:hyperlink w:history="1" r:id="rIdwyzg85y2ddzhejmi0hp5u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/let-managers-book-further-ahead/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="priority-booking-window-ja" descr="ポリシーの予約可能期間は今までどおり全員に適用され、上書きルールに入っているグループだけが自分の期間を持ちます。" title="ポリシーの予約可能期間は今までどおり全員に適用され、上書きルールに入っているグループだけが自分の期間を持ちます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -142,93 +142,93 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ポリシーの予約可能期間は今までどおり全員に適用され、上書きルールに入っているグループだけが自分の期間を持ちます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ルームのポリシーには予約可能期間が設定済みであること —
 まだの場合は先に</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-obsgmajaofts8rrriu6k">
+      <w:hyperlink w:history="1" r:id="rIdhm2poyxp9q8rb2fpe2zxp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約可能期間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 設定してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 管理職をユーザーグループにまとめる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">上書きルールの対象はユーザーまたはユーザーグループです。グループを使って
 ください。昇進や異動は日常茶飯事で、グループにしておけばルール自体を編集
 せずに済みます。Offision には</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">部署</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">カテゴリーが用意されているので、使える
 グループが既にあるかもしれません。なければ
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrz2p-nxkcsmar0xriwu50">
+      <w:hyperlink w:history="1" r:id="rIdk5d6qtvii8mt2uk76ncgh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ユーザーグループを作成してメンバーを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。この記事では </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Management team</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> というグループを使います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
@@ -1276,51 +1276,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の
 ルールを載せても何も変わりません。そして、あるグループが別の種類のルームで別の期間を
 持てるのは、そのルーム自身のポリシーを通じてだけです。教員のルールは講堂のポリシーに
 あるので、ポッドには触れません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">期間が延びるだけで、専用ルームにはなりません:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 上書きルールが変えるのは、全員で共有するルームをどこまで先まで予約できるか
 だけです。グループにルーム自体を確保させたい場合はチームスペースを使います —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdim1btlulzkdib80xicywv">
+      <w:hyperlink w:history="1" r:id="rIdeixu-fzgywpvz4kthtwhy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">部署専用のルームを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1746,51 +1746,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfu6gcn-b9xi3ehvqkepny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId-obsgmajaofts8rrriu6k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdrz2p-nxkcsmar0xriwu50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rIdim1btlulzkdib80xicywv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/95d774500c38816cc75e71d8cf4da4cdd562ad61.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8ea0c63a5b4515eaf624e733b15eef0550c546cd.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e3e108104b97f7d26819a5b75bc43f1309761eae.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/05a09a85925f109dc244ebaab1ddee2599aef857.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/40f721cb3cdef1097a05153102f74d61fe2eea7c.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwyzg85y2ddzhejmi0hp5u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rIdhm2poyxp9q8rb2fpe2zxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdk5d6qtvii8mt2uk76ncgh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rIdeixu-fzgywpvz4kthtwhy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ea0813cf4ed57190e06b204175796dbedd868f3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8c0e3941e91f7d6ab452a5d2c0db0dea8a6fa549.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/877aa958b7a076f2cf249bdc7b0abfafb780ca7a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc978d0d41a3b05103e4538805d51a39b1d6ae30.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1572792648170b43e77c5cbf48a6c654cfce6a46.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>管理職だけ先まで予約できるようにする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>