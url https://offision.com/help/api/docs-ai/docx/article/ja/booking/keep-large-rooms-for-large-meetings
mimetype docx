--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">大きいルームは大人数の会議のために空けておく</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">2人が20席のボードルームを取り、20席が必要な研修は行き場を失います。各ルーム に収容人数を設定し、人数の足りない予約だけを承認に回します。そのルールが読む のは招待した参加者の数で、予約フォームの「ルームの利用者数」ではありません。</w:t>
+        <w:t xml:space="preserve">2人が20席のボードルームを取り、20席が必要な研修は行き場を失います。各ルームに収容人数を設定し、人数の足りない予約だけを承認に回します。そのルールが読むのは招待した参加者の数で、予約フォームの「ルームの利用者数」ではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfkvyonlunxen9fluduxqg">
+      <w:hyperlink w:history="1" r:id="rIdhylr-bktvixspanmuf4so">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/keep-large-rooms-for-large-meetings/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">20席のボードルームが毎週2人の打ち合わせで押さえられ、20席を必要とするチームが
 入れません。Offision はこうした予約を拒否するのではなく、人が判断する承認へ回し
 ます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -152,51 +152,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">承認が動くのは、ルームが空きすぎているときです。人数が多すぎる場合は警告が出るだけで、拒否はされません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ルームが作成済みで、予約ポリシーが割り当てられていること
 （</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv3ktwcxd3mzw8goodjt3f">
+      <w:hyperlink w:history="1" r:id="rIdihi72vvlctceajsir-cfq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームの予約に承認を必須にする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。
 以下のすべてを決めるのは次の2点で、どちらも見落とされがちです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -235,51 +235,51 @@
         </w:rPr>
         <w:t xml:space="preserve">ルームの
 利用者数</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は読みません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. すべてのルームに実際の収容人数を入れる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">収容人数は、このページのすべてのルールとレポートが割り算に使う数です。設定され
 ていないルームは、そのすべてから見えません。ルーム自体に設定し
 （</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlpbyj49orxrb4lsfv-va3">
+      <w:hyperlink w:history="1" r:id="rIdn2kum8igsaozs_tnn8cpj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）、カレンダー連携から取り込んだルームは
 実測値ではなく既定値のまま入ってくるので確認してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">割合を調整する前に知っておきたい性質が2つあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -367,51 +367,51 @@
       <w:r>
         <w:t xml:space="preserve">承認を有効にしたうえで、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">条件付き予約承認</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">条件による承認</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">にします
 （この切り替え自体は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgyoykohsknv8l7nh1e664">
+      <w:hyperlink w:history="1" r:id="rIdbrqf39nhdd_p5vgspev8p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームの予約に承認を必須にする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 で説明しています）。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルームの収容率</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">をオンにすると、その下に</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -815,51 +815,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">人数を尋ねる。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルームの利用者数</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は予約フォームに表示させ、必須にでき
 ます（</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlauk68jm9yierpe936pis">
+      <w:hyperlink w:history="1" r:id="rId81niqmowvwvkrf0ks4v2k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約フォームの設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。承認ルールは読みま
 せんが、ルームの管理者や設営担当が見るのはこの数字です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この設定でできないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -919,84 +919,84 @@
       <w:r>
         <w:t xml:space="preserve">、どのパーセンテージでも捕まりません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルームレイアウトは収容人数ではありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> シアター形式はコの字型より多く
 座れますが、選んでもここの数字は変わりません
 （</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2n9u0ruuw6tqs_kwx2agz">
+      <w:hyperlink w:history="1" r:id="rIdaiowj5wgvskmu682dqs6y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約時にルームレイアウトを選べるようにする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">実際に誰が来たかはわかりません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> このページはすべて計画であって、会議その
 ものではありません
 （</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5ainat7slg2fmtqd_f3y9">
+      <w:hyperlink w:history="1" r:id="rIdufqhwccuwtpl8egogt3lo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームが実際に埋まっていたかを確認する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1421,51 +1421,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfkvyonlunxen9fluduxqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdv3ktwcxd3mzw8goodjt3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdlpbyj49orxrb4lsfv-va3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdgyoykohsknv8l7nh1e664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdlauk68jm9yierpe936pis" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-form-reference/" TargetMode="External"/><Relationship Id="rId2n9u0ruuw6tqs_kwx2agz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rId5ainat7slg2fmtqd_f3y9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/030ac428706a1f77e6fb6bf7f8b05d23417cafaf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3c91eeb5bff2663514f1de3be41a0d4afeba9969.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/adcad9f5445b701919e18f5fde9f3593adf42e24.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhylr-bktvixspanmuf4so" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdihi72vvlctceajsir-cfq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdn2kum8igsaozs_tnn8cpj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdbrqf39nhdd_p5vgspev8p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId81niqmowvwvkrf0ks4v2k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-form-reference/" TargetMode="External"/><Relationship Id="rIdaiowj5wgvskmu682dqs6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdufqhwccuwtpl8egogt3lo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/030ac428706a1f77e6fb6bf7f8b05d23417cafaf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7ff186aaf502824580ea925269c556355fbdaed2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/adcad9f5445b701919e18f5fde9f3593adf42e24.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>大きいルームは大人数の会議のために空けておく</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>