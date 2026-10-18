--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhylr-bktvixspanmuf4so">
+      <w:hyperlink w:history="1" r:id="rIdogae83f5aphe1orbcpl_3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/keep-large-rooms-for-large-meetings/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">20席のボードルームが毎週2人の打ち合わせで押さえられ、20席を必要とするチームが
 入れません。Offision はこうした予約を拒否するのではなく、人が判断する承認へ回し
 ます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -152,51 +152,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">承認が動くのは、ルームが空きすぎているときです。人数が多すぎる場合は警告が出るだけで、拒否はされません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ルームが作成済みで、予約ポリシーが割り当てられていること
 （</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdihi72vvlctceajsir-cfq">
+      <w:hyperlink w:history="1" r:id="rIdycktj1d-vbuwstaebjecw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームの予約に承認を必須にする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。
 以下のすべてを決めるのは次の2点で、どちらも見落とされがちです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -235,51 +235,51 @@
         </w:rPr>
         <w:t xml:space="preserve">ルームの
 利用者数</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は読みません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. すべてのルームに実際の収容人数を入れる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">収容人数は、このページのすべてのルールとレポートが割り算に使う数です。設定され
 ていないルームは、そのすべてから見えません。ルーム自体に設定し
 （</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn2kum8igsaozs_tnn8cpj">
+      <w:hyperlink w:history="1" r:id="rId3xf-nqkli6kxreiigyzeg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）、カレンダー連携から取り込んだルームは
 実測値ではなく既定値のまま入ってくるので確認してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">割合を調整する前に知っておきたい性質が2つあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -367,51 +367,51 @@
       <w:r>
         <w:t xml:space="preserve">承認を有効にしたうえで、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">条件付き予約承認</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">条件による承認</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">にします
 （この切り替え自体は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbrqf39nhdd_p5vgspev8p">
+      <w:hyperlink w:history="1" r:id="rIdsvbf9b9faisjxgp9ft95y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームの予約に承認を必須にする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 で説明しています）。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルームの収容率</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">をオンにすると、その下に</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -815,51 +815,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">人数を尋ねる。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルームの利用者数</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は予約フォームに表示させ、必須にでき
 ます（</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId81niqmowvwvkrf0ks4v2k">
+      <w:hyperlink w:history="1" r:id="rIdxqrieew17vquf3glb1d29">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約フォームの設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。承認ルールは読みま
 せんが、ルームの管理者や設営担当が見るのはこの数字です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この設定でできないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -919,84 +919,84 @@
       <w:r>
         <w:t xml:space="preserve">、どのパーセンテージでも捕まりません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルームレイアウトは収容人数ではありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> シアター形式はコの字型より多く
 座れますが、選んでもここの数字は変わりません
 （</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaiowj5wgvskmu682dqs6y">
+      <w:hyperlink w:history="1" r:id="rIdyqkmco4arfnn_bycc_qbb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約時にルームレイアウトを選べるようにする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">実際に誰が来たかはわかりません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> このページはすべて計画であって、会議その
 ものではありません
 （</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdufqhwccuwtpl8egogt3lo">
+      <w:hyperlink w:history="1" r:id="rId8-igekqc96h9lqk3khe0c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームが実際に埋まっていたかを確認する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1421,51 +1421,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhylr-bktvixspanmuf4so" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdihi72vvlctceajsir-cfq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdn2kum8igsaozs_tnn8cpj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdbrqf39nhdd_p5vgspev8p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId81niqmowvwvkrf0ks4v2k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-form-reference/" TargetMode="External"/><Relationship Id="rIdaiowj5wgvskmu682dqs6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdufqhwccuwtpl8egogt3lo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/030ac428706a1f77e6fb6bf7f8b05d23417cafaf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7ff186aaf502824580ea925269c556355fbdaed2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/adcad9f5445b701919e18f5fde9f3593adf42e24.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdogae83f5aphe1orbcpl_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdycktj1d-vbuwstaebjecw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId3xf-nqkli6kxreiigyzeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdsvbf9b9faisjxgp9ft95y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdxqrieew17vquf3glb1d29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-form-reference/" TargetMode="External"/><Relationship Id="rIdyqkmco4arfnn_bycc_qbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rId8-igekqc96h9lqk3khe0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1c0d1a36528e48c336df3226fbf7fc081d402b78.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b2ff5652ec69316e1fd3d29d032ae70f66025420.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a453b6307f3df370a8a6079c73a6a39135d2ed97.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>大きいルームは大人数の会議のために空けておく</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>