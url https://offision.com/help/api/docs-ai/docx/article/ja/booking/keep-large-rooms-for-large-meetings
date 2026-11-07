--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdogae83f5aphe1orbcpl_3">
+      <w:hyperlink w:history="1" r:id="rIdg8btvugsc5svzct0e0aii">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/keep-large-rooms-for-large-meetings/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">20席のボードルームが毎週2人の打ち合わせで押さえられ、20席を必要とするチームが
 入れません。Offision はこうした予約を拒否するのではなく、人が判断する承認へ回し
 ます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -152,51 +152,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">承認が動くのは、ルームが空きすぎているときです。人数が多すぎる場合は警告が出るだけで、拒否はされません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ルームが作成済みで、予約ポリシーが割り当てられていること
 （</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdycktj1d-vbuwstaebjecw">
+      <w:hyperlink w:history="1" r:id="rIdokw_77vfpc4viiueydgfb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームの予約に承認を必須にする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。
 以下のすべてを決めるのは次の2点で、どちらも見落とされがちです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -235,51 +235,51 @@
         </w:rPr>
         <w:t xml:space="preserve">ルームの
 利用者数</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は読みません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. すべてのルームに実際の収容人数を入れる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">収容人数は、このページのすべてのルールとレポートが割り算に使う数です。設定され
 ていないルームは、そのすべてから見えません。ルーム自体に設定し
 （</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3xf-nqkli6kxreiigyzeg">
+      <w:hyperlink w:history="1" r:id="rIdqqoxs_l4_hxenhfszuoqf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）、カレンダー連携から取り込んだルームは
 実測値ではなく既定値のまま入ってくるので確認してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">割合を調整する前に知っておきたい性質が2つあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -367,51 +367,51 @@
       <w:r>
         <w:t xml:space="preserve">承認を有効にしたうえで、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">条件付き予約承認</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">条件による承認</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">にします
 （この切り替え自体は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsvbf9b9faisjxgp9ft95y">
+      <w:hyperlink w:history="1" r:id="rId89xdadmzvv1km9rklnyz8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームの予約に承認を必須にする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 で説明しています）。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルームの収容率</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">をオンにすると、その下に</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -815,51 +815,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">人数を尋ねる。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルームの利用者数</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は予約フォームに表示させ、必須にでき
 ます（</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxqrieew17vquf3glb1d29">
+      <w:hyperlink w:history="1" r:id="rIdtimj-vkyge_4l-cy3vhaf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約フォームの設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。承認ルールは読みま
 せんが、ルームの管理者や設営担当が見るのはこの数字です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この設定でできないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -919,84 +919,84 @@
       <w:r>
         <w:t xml:space="preserve">、どのパーセンテージでも捕まりません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルームレイアウトは収容人数ではありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> シアター形式はコの字型より多く
 座れますが、選んでもここの数字は変わりません
 （</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyqkmco4arfnn_bycc_qbb">
+      <w:hyperlink w:history="1" r:id="rIdmds0yqjkalpyawe0k4xlb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約時にルームレイアウトを選べるようにする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">実際に誰が来たかはわかりません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> このページはすべて計画であって、会議その
 ものではありません
 （</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8-igekqc96h9lqk3khe0c">
+      <w:hyperlink w:history="1" r:id="rIds2ly0_jwwq0phurhilmvv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームが実際に埋まっていたかを確認する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1421,51 +1421,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdogae83f5aphe1orbcpl_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdycktj1d-vbuwstaebjecw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId3xf-nqkli6kxreiigyzeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdsvbf9b9faisjxgp9ft95y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdxqrieew17vquf3glb1d29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-form-reference/" TargetMode="External"/><Relationship Id="rIdyqkmco4arfnn_bycc_qbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rId8-igekqc96h9lqk3khe0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1c0d1a36528e48c336df3226fbf7fc081d402b78.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b2ff5652ec69316e1fd3d29d032ae70f66025420.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a453b6307f3df370a8a6079c73a6a39135d2ed97.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdg8btvugsc5svzct0e0aii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdokw_77vfpc4viiueydgfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdqqoxs_l4_hxenhfszuoqf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId89xdadmzvv1km9rklnyz8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdtimj-vkyge_4l-cy3vhaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-form-reference/" TargetMode="External"/><Relationship Id="rIdmds0yqjkalpyawe0k4xlb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIds2ly0_jwwq0phurhilmvv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1c0d1a36528e48c336df3226fbf7fc081d402b78.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b2ff5652ec69316e1fd3d29d032ae70f66025420.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a453b6307f3df370a8a6079c73a6a39135d2ed97.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>大きいルームは大人数の会議のために空けておく</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>