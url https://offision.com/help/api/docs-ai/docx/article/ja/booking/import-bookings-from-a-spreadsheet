--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,109 +26,109 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">スプレッドシートから予約をインポートする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">カレンダーの Excel インポートで予約を一括作成します。テナント自身の テンプレートをダウンロードし、1行に1件入力し、指摘された行だけ直して、 まとめて予約 — 予約できなかった行は同じ列のシートで戻ってきます。</w:t>
+        <w:t xml:space="preserve">カレンダーの Excel インポートで予約を一括作成します。テナント自身のテンプレートをダウンロードし、1行に1件入力し、指摘された行だけ直して、まとめて予約 — 予約できなかった行は同じ列のシートで戻ってきます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-04</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_jg4wkqdx7so0fftctc0z">
+      <w:hyperlink w:history="1" r:id="rIdpgpxwwpfbjwb3dlk_rwl2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/import-bookings-from-a-spreadsheet/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1行が1件の予約、1つのファイルで全部 — カレンダーの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">インポート</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は Excel
 シートを実際の予約に変えます。重複・ポイント・予約可能期間などのルールは
 すべてそのまま適用されます。学期分の定例会議を流し込む最速の方法であり、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfz8jgn13leinqjs2l4gym">
+      <w:hyperlink w:history="1" r:id="rIdo8lltdgg9dbz_rvcpuelo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">他システムからの移行</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で
 これからの予約を持ち込む方法でもあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -901,172 +901,207 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ユーザーのメールアドレス。その人の名前と権限で予約されます</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1971"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">利用人数</w:t>
+              <w:t xml:space="preserve">ホスト</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7389"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">数値。人数を数えるルーム向け</w:t>
+              <w:t xml:space="preserve">メールアドレス1件、または複数をカンマ区切りで。下の 3 つの条件をすべて満たすルームがある場合にだけ現れます</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1971"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">メモ</w:t>
+              <w:t xml:space="preserve">利用人数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7389"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">予約のメモ —— 予約フォームに出るものと同じ項目で、名前も同じです（フォームで </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">）。改行はそのまま段落になり、空欄ならメモなしです</w:t>
+              <w:t xml:space="preserve">数値。人数を数えるルーム向け</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1971"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">シリーズID</w:t>
+              <w:t xml:space="preserve">メモ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7389"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">任意。同じシリーズIDの行は1つの予約シリーズに、空欄は単独予約になります</w:t>
+              <w:t xml:space="preserve">予約のメモ —— 予約フォームに出るものと同じ項目で、名前も同じです（フォームで </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">備考</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> と呼んでいれば列名も </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">備考</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">）。改行はそのまま段落になり、空欄ならメモなしです</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1971"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">シリーズID</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7389"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">任意。同じシリーズIDの行は1つの予約シリーズに、空欄は単独予約になります</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1971"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">追加項目ごとに1列</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7389"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">見出しに書式が書かれています — </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="F5F5F7" w:val="clear"/>
               </w:rPr>
@@ -1097,127 +1132,187 @@
               <w:t xml:space="preserve">yes/no</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">、</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="F5F5F7" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve">123</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">、または選択肢名</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ホスト列がそもそも現れる条件:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+ルームがホスト列を持つのは、その予約フォームがホスト項目を表示し、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">かつ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> その
+ルームの予約ポリシーがホストの招待を許可し、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">かつ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> あなた自身がホストを指定
+できる場合だけです。判定はルームごとに行われ、1 つでも満たせば列は出るので、
+条件の混ざった estate でも列は付きます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">意外に思われる点が 2 つ。予約ポリシーが割り当てられていない（または削除された）
+ルームはホスト列を持てません。そしてテンプレートはダウンロードした人向けに作られる
+ので、同僚と見比べると違うファイルになっていることが普通にあります。</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ファイルや書式付きテキストを取る追加項目はスプレッドシートに載せられない
 ため、テンプレートにありません — 必要なら予約後に設定してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 予約を入力する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1行に1件。大きなシートを壊さない3つの習慣:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">列を並べ替えたり削除したりしない。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ファイルは位置で読まれます。だからこそ、
-4.5.14 より前にダウンロードしたテンプレートから作った表はもう合いません ——
+4.5.15 より前にダウンロードしたテンプレートはもう合いません —— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ホスト</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> が
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">主催者</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> の直後に入り、それ以降がすべて 1 つずつずれました。（4.5.14 では
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">メモ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">利用人数</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> の後ろに入り、</w:t>
-[...10 lines deleted...]
-古い表を直すのではなく、テンプレートをもう一度ダウンロードしてください。</w:t>
+        <w:t xml:space="preserve"> の後ろへ、同じように移動しています。）古い表を直すのでは
+なく、テンプレートをもう一度ダウンロードしてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">空行は読み飛ばされ、後で表示されるメッセージは Excel の実際の行番号で
 行を指します — 行間を空けるのは安全、並べ替えは危険です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
@@ -1658,157 +1753,490 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主催者のアドレスが予約できるユーザーのものでない</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4608"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">このインポートIDに一致する予約目的がありません</w:t>
+              <w:t xml:space="preserve">このホストメールに一致するユーザーがいません</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4752"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">利用目的セルが</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">ページのどれとも一致しない</w:t>
+              <w:t xml:space="preserve">ホストのアドレスがホストに指定できるユーザーのものでない</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4608"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:t xml:space="preserve">このインポートIDに一致する予約目的がありません</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4752"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">利用目的セルが</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">利用目的ID</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">ページのどれとも一致しない</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4608"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve">前の行と重複しています（同じルームと時間）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4752"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2つの行が同じ予約を作ろうとしている。最初の行だけが残る</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">予約フォーム独自の項目 — 基本の列より後ろの列 — は、各行が予約するルームの
+フォームと照らし合わせて検査されます。問題は、項目、その値、何がいけないかの
+形で表示されます:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4011"/>
+        <w:gridCol w:w="5349"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4011"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">表示</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5349"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">意味</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4011"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">必須です</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5349"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">そのルームのフォームで必須の項目が空</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4011"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">データセットにありません</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5349"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">オートコンプリートのセルが、項目のデータセットにないキーを指している</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4011"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">選択肢にありません</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5349"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">選択のセルが、項目の選択肢のどれでもない</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4011"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">無効な値です</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5349"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">日付・時刻・数値・はい/いいえのセルが、その形として読めない</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4011"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">このルームのフォームにありません</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">（黄色）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5349"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ルームのフォームにその項目がない。セルは捨てられ、行はそのまま予約される</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">オートコンプリートのセルには、データセットの行の</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">キー</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を書きます。大文字と
+小文字は区別せずに照合され、予約にはその行そのもの — キーとテキスト — が、
+フォームで選んだときと同じように入ります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Excel でシートを直してもう一度アップロードします — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">クリア</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">で今の
-ファイルを破棄できます。指摘が何もないシートはここで止まりません:
-全行がきれいになった瞬間、ダイアログはそのまま先へ進みます。</w:t>
+ファイルを破棄できます。赤い指摘がある行は予約できません。指摘が黄色だけの
+シートは</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">続行</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を押すまで待つので、何が捨てられるかを先に確かめられます。
+指摘が何もないシートはここで止まりません: 全行がきれいになった瞬間、
+ダイアログはそのまま先へ進みます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 確認して予約する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">きれいな行は予約フォームのシリーズ一覧に届きます — シリーズIDごとに
 まとまり、各行はスプレッドシートには分からないこと — 既存予約との重複、
 ポイント、予約可能期間ほかの</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6sggjlnljy8pnldvy2rub">
+      <w:hyperlink w:history="1" r:id="rIdfz_fjc1h1oztqymj1jz1g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ルール</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —
 についてサーバーで検証されます。どれかに引っかかった行は競合として表示
 されます。相手がいる重複ならその人の名前が出ますが、他のルールについては
 どれが拒否したかまでは言いません — 知りたければ行を開いてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-import-series-overview-ja" descr="インポートされた行がシリーズごとに並び、サーバーで検証されている。" title="インポートされた行がシリーズごとに並び、サーバーで検証されている。"/>
@@ -2070,186 +2498,213 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">予約できなかったものは同じ列のスプレッドシートで戻ってくるので、直して再インポートするのは同じファイルがもう一周するということ。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. 確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">新しい予約はダイアログの背後のカレンダーにあります — インポートした
 ルームで絞り込み、読み込んだ週を見てください。承認が必要なルームへの
 予約は確定ではなくリクエストとして届きます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIducyreyogj6mca0wvaxid5">
+      <w:hyperlink w:history="1" r:id="rIdtj-5lka7h4qbc4ohpppgk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約リクエストを承認または却下する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事が扱わないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">エクスポートボタンはレポートであって、往復切符ではありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 同じ
-ツールバーのダウンロードアイコンは予約レポート — チェックイン、利用時間、
-[...1 lines deleted...]
-予約をよそで再現するには、インポートに使ったシートを取っておいてください。</w:t>
+ツールバーの </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">エクスポート</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> は予約レポート — チェックイン、利用時間、
+参加人数 — を出力しますが、その列はインポートのテンプレートのものではないので、
+出てきたファイルをそのまま読み込ませ直すことはできません。唯一の例外が
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">シリーズID</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 列で、こちらはこのテンプレートと同じ見出しをあえて使っているため、
+繰り返しの予約を出して、編集して、戻せます。それ以外は、インポートに使った
+シートを取っておいてください。
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId9pam-xcix4px-cdszrh83">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">見ている予約をエクスポートする</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">従業員には従業員版があります。</w:t>
-[...3 lines deleted...]
-複数ページに自分のシリーズ用の</w:t>
+        <w:t xml:space="preserve">従業員もインポートできます。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> UIカスタマイズ › </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">利用者予約フォーム</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> で
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">予約をインポート</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> をオンにすると、Offision アプリの </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">スケジュール</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> の
+ヘッダー、ホームのクイックアクション、フッターの </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ルーム</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> の下に
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">インポート</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">があります — 同じテンプレート
-[...62 lines deleted...]
-        <w:t xml:space="preserve">予約レポートをエクスポート: 起きたことの記録で、インポートできるファイルではない。</w:t>
+        <w:t xml:space="preserve"> が現れます — 同じダイアログ、同じ検査で、主催者列だけが
+ありません。予約者が常に主催者だからです。初期状態はオフです。予約フォームの
+複数ページにある自分のシリーズ用の </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">インポート</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> は、スイッチの設定に
+かかわらずそのまま残ります。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2665,51 +3120,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_jg4wkqdx7so0fftctc0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdfz8jgn13leinqjs2l4gym" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rId6sggjlnljy8pnldvy2rub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIducyreyogj6mca0wvaxid5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5d85b84bed08cc5dc63cebda0596711cba7b97d9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea36bd0fba61fbafd36df13af88c828e1863f4e7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/07537e66e079c8c4207d3b423a4e3d936b18da30.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af404022d5aed9748304dfd67caa76da31234f3f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9b85df29d41d9d350947a1798b55c90ae727c38d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6238bcbda2290831594d119b11d1cb2f615b59ea.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b40b77530bfdcdd6702da8ec92782ee923ed37b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/515f97dd0e6f62c139ac17571d15d5f0473de132.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpgpxwwpfbjwb3dlk_rwl2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdo8lltdgg9dbz_rvcpuelo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIdfz_fjc1h1oztqymj1jz1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdtj-5lka7h4qbc4ohpppgk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rId9pam-xcix4px-cdszrh83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba3ef2b69aa03c1c8cc20d6c8b8ce6b8570e6df0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea36bd0fba61fbafd36df13af88c828e1863f4e7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/07537e66e079c8c4207d3b423a4e3d936b18da30.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af404022d5aed9748304dfd67caa76da31234f3f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9b85df29d41d9d350947a1798b55c90ae727c38d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6238bcbda2290831594d119b11d1cb2f615b59ea.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b40b77530bfdcdd6702da8ec92782ee923ed37b.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>スプレッドシートから予約をインポートする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>