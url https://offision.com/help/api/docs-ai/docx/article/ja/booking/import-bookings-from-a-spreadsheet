--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,83 +52,83 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpgpxwwpfbjwb3dlk_rwl2">
+      <w:hyperlink w:history="1" r:id="rId7eev4yo0mvko3nxwvujoa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/import-bookings-from-a-spreadsheet/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1行が1件の予約、1つのファイルで全部 — カレンダーの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">インポート</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は Excel
 シートを実際の予約に変えます。重複・ポイント・予約可能期間などのルールは
 すべてそのまま適用されます。学期分の定例会議を流し込む最速の方法であり、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo8lltdgg9dbz_rvcpuelo">
+      <w:hyperlink w:history="1" r:id="rIdxixe-1ggzzll38fqdcawu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">他システムからの移行</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で
 これからの予約を持ち込む方法でもあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -2192,51 +2192,51 @@
         <w:t xml:space="preserve">続行</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を押すまで待つので、何が捨てられるかを先に確かめられます。
 指摘が何もないシートはここで止まりません: 全行がきれいになった瞬間、
 ダイアログはそのまま先へ進みます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 確認して予約する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">きれいな行は予約フォームのシリーズ一覧に届きます — シリーズIDごとに
 まとまり、各行はスプレッドシートには分からないこと — 既存予約との重複、
 ポイント、予約可能期間ほかの</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfz_fjc1h1oztqymj1jz1g">
+      <w:hyperlink w:history="1" r:id="rIdcqoixyn58xq6alxb__okj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ルール</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —
 についてサーバーで検証されます。どれかに引っかかった行は競合として表示
 されます。相手がいる重複ならその人の名前が出ますが、他のルールについては
 どれが拒否したかまでは言いません — 知りたければ行を開いてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-import-series-overview-ja" descr="インポートされた行がシリーズごとに並び、サーバーで検証されている。" title="インポートされた行がシリーズごとに並び、サーバーで検証されている。"/>
@@ -2498,51 +2498,51 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">予約できなかったものは同じ列のスプレッドシートで戻ってくるので、直して再インポートするのは同じファイルがもう一周するということ。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. 確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">新しい予約はダイアログの背後のカレンダーにあります — インポートした
 ルームで絞り込み、読み込んだ週を見てください。承認が必要なルームへの
 予約は確定ではなくリクエストとして届きます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtj-5lka7h4qbc4ohpppgk">
+      <w:hyperlink w:history="1" r:id="rIdodkoxoqvg4acv0scd3gmi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約リクエストを承認または却下する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事が扱わないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2565,51 +2565,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">エクスポート</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は予約レポート — チェックイン、利用時間、
 参加人数 — を出力しますが、その列はインポートのテンプレートのものではないので、
 出てきたファイルをそのまま読み込ませ直すことはできません。唯一の例外が
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">シリーズID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 列で、こちらはこのテンプレートと同じ見出しをあえて使っているため、
 繰り返しの予約を出して、編集して、戻せます。それ以外は、インポートに使った
 シートを取っておいてください。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9pam-xcix4px-cdszrh83">
+      <w:hyperlink w:history="1" r:id="rIdpwi16nislajvk7zk-23rx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">見ている予約をエクスポートする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -3120,51 +3120,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpgpxwwpfbjwb3dlk_rwl2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdo8lltdgg9dbz_rvcpuelo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIdfz_fjc1h1oztqymj1jz1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdtj-5lka7h4qbc4ohpppgk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rId9pam-xcix4px-cdszrh83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba3ef2b69aa03c1c8cc20d6c8b8ce6b8570e6df0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea36bd0fba61fbafd36df13af88c828e1863f4e7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/07537e66e079c8c4207d3b423a4e3d936b18da30.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af404022d5aed9748304dfd67caa76da31234f3f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9b85df29d41d9d350947a1798b55c90ae727c38d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6238bcbda2290831594d119b11d1cb2f615b59ea.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b40b77530bfdcdd6702da8ec92782ee923ed37b.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7eev4yo0mvko3nxwvujoa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdxixe-1ggzzll38fqdcawu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIdcqoixyn58xq6alxb__okj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdodkoxoqvg4acv0scd3gmi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rIdpwi16nislajvk7zk-23rx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cf2aad36c60c8a95990135fb9b57ca63f0223036.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ddde1ada71529295892973e77a61153bbfb24b25.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/05744b28b1203449c00bd967161b3e74d33646be.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/743f745bcfc68dbe375d4d17750ba02ef5a6e893.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb57e41dc586cc93d945698b837ba3a0b9511a57.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/237ff21404bccaca3ba9d62fa13f492b0c4ab7a9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d38e55fb840dd7856b043b1e9394de2a5303529.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>スプレッドシートから予約をインポートする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>