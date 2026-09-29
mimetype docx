--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約ポイントの仕組み</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ポイントは予約の予算です。リソースにかかる費用と、人が持つ残高は別々に設定され、 ポイントユニットを通じてはじめて出会います。払い戻しは、有効にするまで行われません。</w:t>
+        <w:t xml:space="preserve">ポイントは予約の予算です。リソースにかかる費用と、人が持つ残高は別々に設定され、ポイントユニットを通じてはじめて出会います。払い戻しは、有効にするまで行われません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkqnovponczcoughqd-fso">
+      <w:hyperlink w:history="1" r:id="rIdjxxbz0sggkdaor3tbvyxq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/how-booking-quota-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="cost-meets-balance-ja" descr="リソースポリシーが費用を、ユーザーポリシーが残高を決めます。請求が残高に届くのは、両者が同じポイントユニットを指定しているからです。" title="リソースポリシーが費用を、ユーザーポリシーが残高を決めます。請求が残高に届くのは、両者が同じポイントユニットを指定しているからです。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -375,114 +375,114 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">単位が違えば予算も別</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ポイントユニットは、数えている対象の名前にすぎません。ルームと座席を別の単位で
 値付けすれば、互いに融通できない2つの予算になります。そして予約は、触れた
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">すべての</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 単位を満たさなければなりません。それが
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1twh4mfmw7-kiirqssxqq">
+      <w:hyperlink w:history="1" r:id="rIdcbis11d2hzth01qk5hbov">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">座席とルームを別々に課金する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 方法の中身です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">先に減るのは自分の残高</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">個人の残高を持ちながら、共有プールを持つグループにも属することができます。減るのは
 必ず自分の残高が先で、共有プールが使われるのは自分の残高が尽きてからです。詳しくは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlfi7-rkgkfuvmodxcbbtp">
+      <w:hyperlink w:history="1" r:id="rIdue2rujcs7s6pj8eolb4ov">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">部署に共有予算を与える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">期間はポリシーの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">カウント開始日</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> から数えます。毎週のポリシーは月曜ではなく、
 選んだ曜日にリセットされます。毎月ではこの項目が表示されず、フォームは1日と表示します
 が、サイクルはポリシーを作成した日付から数えられます。詳しくは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlmdsyiuoe68zf6owmptp8">
+      <w:hyperlink w:history="1" r:id="rIdgftebje7ol6sk21dcuq-3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定リファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> をご覧ください。繰り越しは
 ありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">引かれるのは保存時、払い戻しは指定したときだけ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -605,51 +605,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約を編集すると、元の予約ぶんが戻り、新しい予約ぶんが引かれるので、利用者には差額
 だけが見えます。繰り返し予約から一部の回を外すのはその回のキャンセル扱いなので、
 払い戻しの期限が適用されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">引き落としと払い戻しはすべて</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ポイント使用履歴</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">に残ります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvcnvathapoqb7aur4efu3">
+      <w:hyperlink w:history="1" r:id="rId0j66i2n8a8otbi20t-bc8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ポイントが何に使われたかを調べる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">場所でもあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/quota-history (ポイント使用履歴)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1218,51 +1218,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkqnovponczcoughqd-fso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rId1twh4mfmw7-kiirqssxqq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rIdlfi7-rkgkfuvmodxcbbtp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/give-a-department-a-shared-booking-budget/" TargetMode="External"/><Relationship Id="rIdlmdsyiuoe68zf6owmptp8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rIdvcnvathapoqb7aur4efu3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a9b0c9c0510ddd9c1655f0910002165546dc3224.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7d816f1868eb755d1f9b1888d56bfef6f4ee6bb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a05a84873d751ffd65f18dc99eabed0e53ce173.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjxxbz0sggkdaor3tbvyxq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdcbis11d2hzth01qk5hbov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rIdue2rujcs7s6pj8eolb4ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/give-a-department-a-shared-booking-budget/" TargetMode="External"/><Relationship Id="rIdgftebje7ol6sk21dcuq-3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rId0j66i2n8a8otbi20t-bc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a9b0c9c0510ddd9c1655f0910002165546dc3224.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7d816f1868eb755d1f9b1888d56bfef6f4ee6bb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a05a84873d751ffd65f18dc99eabed0e53ce173.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約ポイントの仕組み</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>