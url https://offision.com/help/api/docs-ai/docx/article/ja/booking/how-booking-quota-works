--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjxxbz0sggkdaor3tbvyxq">
+      <w:hyperlink w:history="1" r:id="rIdvpnhzkg_wrwhszavr1dfj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/how-booking-quota-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="cost-meets-balance-ja" descr="リソースポリシーが費用を、ユーザーポリシーが残高を決めます。請求が残高に届くのは、両者が同じポイントユニットを指定しているからです。" title="リソースポリシーが費用を、ユーザーポリシーが残高を決めます。請求が残高に届くのは、両者が同じポイントユニットを指定しているからです。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -375,114 +375,114 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">単位が違えば予算も別</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ポイントユニットは、数えている対象の名前にすぎません。ルームと座席を別の単位で
 値付けすれば、互いに融通できない2つの予算になります。そして予約は、触れた
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">すべての</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 単位を満たさなければなりません。それが
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcbis11d2hzth01qk5hbov">
+      <w:hyperlink w:history="1" r:id="rId_ic7bck4ci8sxikgv1xkb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">座席とルームを別々に課金する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 方法の中身です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">先に減るのは自分の残高</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">個人の残高を持ちながら、共有プールを持つグループにも属することができます。減るのは
 必ず自分の残高が先で、共有プールが使われるのは自分の残高が尽きてからです。詳しくは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdue2rujcs7s6pj8eolb4ov">
+      <w:hyperlink w:history="1" r:id="rId9rnvlqvn6oncvopsr8coz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">部署に共有予算を与える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">期間はポリシーの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">カウント開始日</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> から数えます。毎週のポリシーは月曜ではなく、
 選んだ曜日にリセットされます。毎月ではこの項目が表示されず、フォームは1日と表示します
 が、サイクルはポリシーを作成した日付から数えられます。詳しくは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgftebje7ol6sk21dcuq-3">
+      <w:hyperlink w:history="1" r:id="rIdlpetjfa6ihcz84nyx9jiy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定リファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> をご覧ください。繰り越しは
 ありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">引かれるのは保存時、払い戻しは指定したときだけ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -605,51 +605,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約を編集すると、元の予約ぶんが戻り、新しい予約ぶんが引かれるので、利用者には差額
 だけが見えます。繰り返し予約から一部の回を外すのはその回のキャンセル扱いなので、
 払い戻しの期限が適用されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">引き落としと払い戻しはすべて</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ポイント使用履歴</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">に残ります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0j66i2n8a8otbi20t-bc8">
+      <w:hyperlink w:history="1" r:id="rIdyc-s1iivjlula-w1pz-kf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ポイントが何に使われたかを調べる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">場所でもあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/quota-history (ポイント使用履歴)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1218,51 +1218,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjxxbz0sggkdaor3tbvyxq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdcbis11d2hzth01qk5hbov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rIdue2rujcs7s6pj8eolb4ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/give-a-department-a-shared-booking-budget/" TargetMode="External"/><Relationship Id="rIdgftebje7ol6sk21dcuq-3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rId0j66i2n8a8otbi20t-bc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a9b0c9c0510ddd9c1655f0910002165546dc3224.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7d816f1868eb755d1f9b1888d56bfef6f4ee6bb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a05a84873d751ffd65f18dc99eabed0e53ce173.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvpnhzkg_wrwhszavr1dfj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rId_ic7bck4ci8sxikgv1xkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rId9rnvlqvn6oncvopsr8coz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/give-a-department-a-shared-booking-budget/" TargetMode="External"/><Relationship Id="rIdlpetjfa6ihcz84nyx9jiy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rIdyc-s1iivjlula-w1pz-kf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/92633365df48c307165d12f90f411aa4c95caaa0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bb5bda826f8e5afb1ff8eae50236985687defabe.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5333e97286463d1002d8f439502af5891f6394aa.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約ポイントの仕組み</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>