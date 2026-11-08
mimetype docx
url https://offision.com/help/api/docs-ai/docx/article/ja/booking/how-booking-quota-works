--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvpnhzkg_wrwhszavr1dfj">
+      <w:hyperlink w:history="1" r:id="rId1sqfiylhns5uarqiwhdmw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/how-booking-quota-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="cost-meets-balance-ja" descr="リソースポリシーが費用を、ユーザーポリシーが残高を決めます。請求が残高に届くのは、両者が同じポイントユニットを指定しているからです。" title="リソースポリシーが費用を、ユーザーポリシーが残高を決めます。請求が残高に届くのは、両者が同じポイントユニットを指定しているからです。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -375,114 +375,114 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">単位が違えば予算も別</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ポイントユニットは、数えている対象の名前にすぎません。ルームと座席を別の単位で
 値付けすれば、互いに融通できない2つの予算になります。そして予約は、触れた
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">すべての</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 単位を満たさなければなりません。それが
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_ic7bck4ci8sxikgv1xkb">
+      <w:hyperlink w:history="1" r:id="rIdcnphxbr5hy1b3upd4kt69">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">座席とルームを別々に課金する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 方法の中身です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">先に減るのは自分の残高</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">個人の残高を持ちながら、共有プールを持つグループにも属することができます。減るのは
 必ず自分の残高が先で、共有プールが使われるのは自分の残高が尽きてからです。詳しくは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9rnvlqvn6oncvopsr8coz">
+      <w:hyperlink w:history="1" r:id="rIdtz3uc7ap3bt0cejzfrcxq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">部署に共有予算を与える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">期間はポリシーの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">カウント開始日</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> から数えます。毎週のポリシーは月曜ではなく、
 選んだ曜日にリセットされます。毎月ではこの項目が表示されず、フォームは1日と表示します
 が、サイクルはポリシーを作成した日付から数えられます。詳しくは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlpetjfa6ihcz84nyx9jiy">
+      <w:hyperlink w:history="1" r:id="rIda34r8g0r1fkwbkpmwabwl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定リファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> をご覧ください。繰り越しは
 ありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">引かれるのは保存時、払い戻しは指定したときだけ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -605,51 +605,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約を編集すると、元の予約ぶんが戻り、新しい予約ぶんが引かれるので、利用者には差額
 だけが見えます。繰り返し予約から一部の回を外すのはその回のキャンセル扱いなので、
 払い戻しの期限が適用されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">引き落としと払い戻しはすべて</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ポイント使用履歴</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">に残ります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyc-s1iivjlula-w1pz-kf">
+      <w:hyperlink w:history="1" r:id="rIdnj2ld1rjba8zj0vimx8xe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ポイントが何に使われたかを調べる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">場所でもあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/quota-history (ポイント使用履歴)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1218,51 +1218,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvpnhzkg_wrwhszavr1dfj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rId_ic7bck4ci8sxikgv1xkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rId9rnvlqvn6oncvopsr8coz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/give-a-department-a-shared-booking-budget/" TargetMode="External"/><Relationship Id="rIdlpetjfa6ihcz84nyx9jiy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rIdyc-s1iivjlula-w1pz-kf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/92633365df48c307165d12f90f411aa4c95caaa0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bb5bda826f8e5afb1ff8eae50236985687defabe.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5333e97286463d1002d8f439502af5891f6394aa.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1sqfiylhns5uarqiwhdmw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdcnphxbr5hy1b3upd4kt69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rIdtz3uc7ap3bt0cejzfrcxq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/give-a-department-a-shared-booking-budget/" TargetMode="External"/><Relationship Id="rIda34r8g0r1fkwbkpmwabwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rIdnj2ld1rjba8zj0vimx8xe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/92633365df48c307165d12f90f411aa4c95caaa0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bb5bda826f8e5afb1ff8eae50236985687defabe.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5333e97286463d1002d8f439502af5891f6394aa.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約ポイントの仕組み</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>