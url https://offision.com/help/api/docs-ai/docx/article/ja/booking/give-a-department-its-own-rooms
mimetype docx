--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">部署専用のルームを設定する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">チームスペースを作成し、特定の部署だけが一連のルームを予約できるようにします。 ほかのユーザーにはそのルームが表示されません。所要時間は約10分です。</w:t>
+        <w:t xml:space="preserve">チームスペースを作成し、特定の部署だけが一連のルームを予約できるようにします。ほかのユーザーにはそのルームが表示されません。所要時間は約10分です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3igghp1ht_0k0inid4lmv">
+      <w:hyperlink w:history="1" r:id="rIdhwxx9ryckccfm94tjuuf3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/give-a-department-its-own-rooms/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="team-space-who-books-what-ja" descr="ルームは 1 つの部署専用にでき、その場合ほかの部署は予約できません。複数の部署を指定すれば共用にもできます。" title="ルームは 1 つの部署専用にでき、その場合ほかの部署は予約できません。複数の部署を指定すれば共用にもできます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -180,51 +180,51 @@
       <w:r>
         <w:t xml:space="preserve">チームスペースはユーザー個人にもユーザーグループにも権限を付与できますが、
 グループを使ってください。人の異動は頻繁に起こります。グループにしておけば、
 その人が関わるすべてのチームスペースではなく、1か所を直すだけで済みます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision には</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">部署</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">というカテゴリが標準で用意されているため、目的の
 グループがすでに存在する場合があります。新しく作る前に確認してください。
 必要な場合は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwyfamxc7fluaddckzjriz">
+      <w:hyperlink w:history="1" r:id="rIdduzoa1hujs1qd4fom1b4e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ユーザーグループを作成してメンバーを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → directory/user-group (ユーザーグループ)</w:t>
       </w:r>
     </w:p>
@@ -1534,51 +1534,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3igghp1ht_0k0inid4lmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdwyfamxc7fluaddckzjriz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f657c238855a81a70b59d4d2c8d2006c21aa2880.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1adc350bfbcf49649b636402b3160ad9d9a255f9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/859d6a6d1cd61a66ae993523c92131c80363782d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c73c97db4a723edf602496702182c54e319e1073.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/34140e15cd9d4067b42875ad1726b085345619cb.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/896875e12cba59273ac858f87cb055419e36cf8c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/58cfa1572f3fe90cbad54a24b7e2cdff6cc91022.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/975ca54e1cf88a42facf93bfd35dd38d969412e5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhwxx9ryckccfm94tjuuf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdduzoa1hujs1qd4fom1b4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f657c238855a81a70b59d4d2c8d2006c21aa2880.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1adc350bfbcf49649b636402b3160ad9d9a255f9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/859d6a6d1cd61a66ae993523c92131c80363782d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c73c97db4a723edf602496702182c54e319e1073.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/34140e15cd9d4067b42875ad1726b085345619cb.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/896875e12cba59273ac858f87cb055419e36cf8c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/58cfa1572f3fe90cbad54a24b7e2cdff6cc91022.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/975ca54e1cf88a42facf93bfd35dd38d969412e5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>部署専用のルームを設定する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>