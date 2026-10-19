--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhwxx9ryckccfm94tjuuf3">
+      <w:hyperlink w:history="1" r:id="rIdh_tmgszfs5vwjjiysv0fw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/give-a-department-its-own-rooms/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="team-space-who-books-what-ja" descr="ルームは 1 つの部署専用にでき、その場合ほかの部署は予約できません。複数の部署を指定すれば共用にもできます。" title="ルームは 1 つの部署専用にでき、その場合ほかの部署は予約できません。複数の部署を指定すれば共用にもできます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -180,51 +180,51 @@
       <w:r>
         <w:t xml:space="preserve">チームスペースはユーザー個人にもユーザーグループにも権限を付与できますが、
 グループを使ってください。人の異動は頻繁に起こります。グループにしておけば、
 その人が関わるすべてのチームスペースではなく、1か所を直すだけで済みます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision には</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">部署</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">というカテゴリが標準で用意されているため、目的の
 グループがすでに存在する場合があります。新しく作る前に確認してください。
 必要な場合は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdduzoa1hujs1qd4fom1b4e">
+      <w:hyperlink w:history="1" r:id="rIdben-bb0xsjjj3hn9qekfe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ユーザーグループを作成してメンバーを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → directory/user-group (ユーザーグループ)</w:t>
       </w:r>
     </w:p>
@@ -1534,51 +1534,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhwxx9ryckccfm94tjuuf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdduzoa1hujs1qd4fom1b4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f657c238855a81a70b59d4d2c8d2006c21aa2880.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1adc350bfbcf49649b636402b3160ad9d9a255f9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/859d6a6d1cd61a66ae993523c92131c80363782d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c73c97db4a723edf602496702182c54e319e1073.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/34140e15cd9d4067b42875ad1726b085345619cb.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/896875e12cba59273ac858f87cb055419e36cf8c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/58cfa1572f3fe90cbad54a24b7e2cdff6cc91022.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/975ca54e1cf88a42facf93bfd35dd38d969412e5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdh_tmgszfs5vwjjiysv0fw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdben-bb0xsjjj3hn9qekfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f2a086bdb37fe5686a9000903d1f194659560750.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/179bea2f03e780e032b1a7c9a724fedb4e8e34cc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b07a377386f33effbb240b7bc90c806a03368ba.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ffb812790cad23e74874d037f0966ae171eed7b0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/08d4fc7db2265ed6e6cfa9bf082f628c268698ad.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a3482a927298eae02bfa388d0e7bb8bf9e6e638f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/674f2b1f28cddaea328cf0b8ae488fb1606e798f.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/220536e0e808674e16345ae8224b16f8ebdb4b63.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>部署専用のルームを設定する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>