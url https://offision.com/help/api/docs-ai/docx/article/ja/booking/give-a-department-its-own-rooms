--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh_tmgszfs5vwjjiysv0fw">
+      <w:hyperlink w:history="1" r:id="rIdb8x3os4ej6m8ymk6atd5i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/give-a-department-its-own-rooms/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="team-space-who-books-what-ja" descr="ルームは 1 つの部署専用にでき、その場合ほかの部署は予約できません。複数の部署を指定すれば共用にもできます。" title="ルームは 1 つの部署専用にでき、その場合ほかの部署は予約できません。複数の部署を指定すれば共用にもできます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -180,51 +180,51 @@
       <w:r>
         <w:t xml:space="preserve">チームスペースはユーザー個人にもユーザーグループにも権限を付与できますが、
 グループを使ってください。人の異動は頻繁に起こります。グループにしておけば、
 その人が関わるすべてのチームスペースではなく、1か所を直すだけで済みます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision には</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">部署</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">というカテゴリが標準で用意されているため、目的の
 グループがすでに存在する場合があります。新しく作る前に確認してください。
 必要な場合は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdben-bb0xsjjj3hn9qekfe">
+      <w:hyperlink w:history="1" r:id="rIdx7z8o8-8jzcdcidcgf_pz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ユーザーグループを作成してメンバーを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → directory/user-group (ユーザーグループ)</w:t>
       </w:r>
     </w:p>
@@ -1534,51 +1534,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdh_tmgszfs5vwjjiysv0fw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdben-bb0xsjjj3hn9qekfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f2a086bdb37fe5686a9000903d1f194659560750.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/179bea2f03e780e032b1a7c9a724fedb4e8e34cc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b07a377386f33effbb240b7bc90c806a03368ba.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ffb812790cad23e74874d037f0966ae171eed7b0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/08d4fc7db2265ed6e6cfa9bf082f628c268698ad.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a3482a927298eae02bfa388d0e7bb8bf9e6e638f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/674f2b1f28cddaea328cf0b8ae488fb1606e798f.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/220536e0e808674e16345ae8224b16f8ebdb4b63.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdb8x3os4ej6m8ymk6atd5i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdx7z8o8-8jzcdcidcgf_pz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f2a086bdb37fe5686a9000903d1f194659560750.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/179bea2f03e780e032b1a7c9a724fedb4e8e34cc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b07a377386f33effbb240b7bc90c806a03368ba.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ffb812790cad23e74874d037f0966ae171eed7b0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/08d4fc7db2265ed6e6cfa9bf082f628c268698ad.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a3482a927298eae02bfa388d0e7bb8bf9e6e638f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/674f2b1f28cddaea328cf0b8ae488fb1606e798f.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/220536e0e808674e16345ae8224b16f8ebdb4b63.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>部署専用のルームを設定する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>