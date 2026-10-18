--- v0 (2026-09-28)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnkvbghgf58ja08fmykdwm">
+      <w:hyperlink w:history="1" r:id="rId0mljjp-5chq9vv8skqwyd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/get-last-quarters-room-usage/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">四半期末のルームレポートは 1 回のエクスポートで作れます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソース使用分析</w:t>
       </w:r>
@@ -821,51 +821,51 @@
         <w:t xml:space="preserve"> を選びます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">営業時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は各ルームの予約時間を、
 そのルームが開いていた時間で割ります。人に示すのはこちらです。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">24時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は夜間も
 含む四半期のすべての時間で割るので、どのルームも空いて見えます。
 計算の中身は </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjfah7x-_lc9lb-lumej9v">
+      <w:hyperlink w:history="1" r:id="rId2r9nmiaxie6r2-zkx6axn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソース使用率が数える時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="933450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="quarter-report-rooms-tab-ja" descr="ルームタブ。営業時間／24時間の切り替えと期間の横にあります。" title="ルームタブ。営業時間／24時間の切り替えと期間の横にあります。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1188,51 +1188,51 @@
         <w:t xml:space="preserve">、横に </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソース</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> か </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソースタイプ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を置きます。
 期間は最長 1 年まで選べるので、1 四半期でも、4 四半期を並べても収まります。
 表の組み方とダウンロードは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_va8nvuysuehipvhumyyl">
+      <w:hyperlink w:history="1" r:id="rIdlz9zntn2sukx2xeilvswa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室がどれだけ使われているか見る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/user-resource-usage-report (ユーザーリソース利用)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1302,51 +1302,51 @@
       <w:r>
         <w:t xml:space="preserve"> もあります。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">グループ化</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソース</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> にすると、
 3 つのルームを使った会議は 3 行になり、ルームごとの照合に向いた形になります。
 列と形式は </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkcd0gyr-ptd6escffz-x8">
+      <w:hyperlink w:history="1" r:id="rIdqqwoh-kogymf9ddriipx3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">見ている予約をエクスポートする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3514725" cy="3514725"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="quarter-report-export-dialog-ja" descr="粒度を四半期にした予約のエクスポート。その下に今四半期・前四半期・来四半期。" title="粒度を四半期にした予約のエクスポート。その下に今四半期・前四半期・来四半期。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1699,51 +1699,51 @@
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">四半期ごとの 4 回の送信と、それぞれが対象にする暦の四半期。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">メールはその四半期の予約を数えます。最も使われたルーム、予約の多い主催者、
 チェックインされなかった件数です。1 ページの PDF と全予約の表計算ファイルが
 添付されます。ルームごとの使用率は計算しません。それは手順 3 のエクスポートです。
 受信者、範囲、届く内容は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9ekjvm8bsqvc3y05gbfm3">
+      <w:hyperlink w:history="1" r:id="rIdnfskorde9yrsyniw8hrfg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">過去の予約のサマリーを管理者へメールで届ける</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">動作を確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1791,51 +1791,51 @@
         <w:t xml:space="preserve">ここで分からないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルームに誰かがいたか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 数字はすべて予約された時間です。四半期中ずっと予約されて
 一度も入室されなかったルームも、常に使われていたルームと同じに見えます。
 人数を数えるルームなら、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdga5ati_4in8wjdze5mrqn">
+      <w:hyperlink w:history="1" r:id="rIdiq_c7ifwsm7rfvsg6mooy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームが実際に埋まっていたかを確認する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 に実測の数字があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1886,51 +1886,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 曜日ごとに利用を合計するレポートはここにはありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1 つのルームの四半期中の時間帯。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ランキングは 1 ルーム 1 行です。1 つのルームの
 時間ごとの傾向は、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdco_ouss_ozp5tu4sfqq_6">
+      <w:hyperlink w:history="1" r:id="rIdcw7n-utjk0l7pmhkr07iu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約分析</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> をそのルームに絞って見ます。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2355,51 +2355,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnkvbghgf58ja08fmykdwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdjfah7x-_lc9lb-lumej9v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rId_va8nvuysuehipvhumyyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdkcd0gyr-ptd6escffz-x8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rId9ekjvm8bsqvc3y05gbfm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdga5ati_4in8wjdze5mrqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdco_ouss_ozp5tu4sfqq_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1db931ca51c385eabd73fdbbeae0d50e363095c6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3288a4125125955780cd85f586c32cadf32aeea0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea26fb36854aa3340ac5a759b62b50c718393017.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/74734a9a72959ba7d19e33acbbf74a37b58cde2a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/47337d1d121d547425ea3dd9dc99ebb673ac7840.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d8cd63706f36d7c6039583681589e7ff9595f04.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/17c554c84f001524703d10d30feee4f4dde9db97.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0mljjp-5chq9vv8skqwyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rId2r9nmiaxie6r2-zkx6axn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rIdlz9zntn2sukx2xeilvswa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdqqwoh-kogymf9ddriipx3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdnfskorde9yrsyniw8hrfg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdiq_c7ifwsm7rfvsg6mooy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdcw7n-utjk0l7pmhkr07iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6261e2f9414d642218902d5f0891623fd45fde9d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5db5088111d32ffe0e54eb7eb12a541f65d51ce0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7bd9d914ed175cbbf33b8febe4a23d87d74e1eb1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b25d5615d77500a7f82681d06bf57271b1ceb4c0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/67fed983b0dbf400e29395397714496c35ac28f2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7c100886146cd219d130dd5605a2cf100e2dfcd.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/df88e8e3e705359bac07b323d3f60abcc73dbec9.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>前四半期の全ルームの利用状況を取得する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>