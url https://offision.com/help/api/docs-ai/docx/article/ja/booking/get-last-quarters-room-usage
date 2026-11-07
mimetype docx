--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0mljjp-5chq9vv8skqwyd">
+      <w:hyperlink w:history="1" r:id="rIdvxpszjzxscaul_m4nuyd5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/get-last-quarters-room-usage/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">四半期末のルームレポートは 1 回のエクスポートで作れます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソース使用分析</w:t>
       </w:r>
@@ -821,51 +821,51 @@
         <w:t xml:space="preserve"> を選びます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">営業時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は各ルームの予約時間を、
 そのルームが開いていた時間で割ります。人に示すのはこちらです。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">24時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は夜間も
 含む四半期のすべての時間で割るので、どのルームも空いて見えます。
 計算の中身は </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2r9nmiaxie6r2-zkx6axn">
+      <w:hyperlink w:history="1" r:id="rIdlti6oiyqdkwmdoku-groz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソース使用率が数える時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="933450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="quarter-report-rooms-tab-ja" descr="ルームタブ。営業時間／24時間の切り替えと期間の横にあります。" title="ルームタブ。営業時間／24時間の切り替えと期間の横にあります。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1188,51 +1188,51 @@
         <w:t xml:space="preserve">、横に </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソース</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> か </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソースタイプ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を置きます。
 期間は最長 1 年まで選べるので、1 四半期でも、4 四半期を並べても収まります。
 表の組み方とダウンロードは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlz9zntn2sukx2xeilvswa">
+      <w:hyperlink w:history="1" r:id="rIdu4ermjmp-mouut89y54en">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室がどれだけ使われているか見る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/user-resource-usage-report (ユーザーリソース利用)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1302,51 +1302,51 @@
       <w:r>
         <w:t xml:space="preserve"> もあります。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">グループ化</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソース</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> にすると、
 3 つのルームを使った会議は 3 行になり、ルームごとの照合に向いた形になります。
 列と形式は </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqqwoh-kogymf9ddriipx3">
+      <w:hyperlink w:history="1" r:id="rId13w1s7ohzorhtdorubtjk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">見ている予約をエクスポートする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3514725" cy="3514725"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="quarter-report-export-dialog-ja" descr="粒度を四半期にした予約のエクスポート。その下に今四半期・前四半期・来四半期。" title="粒度を四半期にした予約のエクスポート。その下に今四半期・前四半期・来四半期。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1699,51 +1699,51 @@
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">四半期ごとの 4 回の送信と、それぞれが対象にする暦の四半期。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">メールはその四半期の予約を数えます。最も使われたルーム、予約の多い主催者、
 チェックインされなかった件数です。1 ページの PDF と全予約の表計算ファイルが
 添付されます。ルームごとの使用率は計算しません。それは手順 3 のエクスポートです。
 受信者、範囲、届く内容は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnfskorde9yrsyniw8hrfg">
+      <w:hyperlink w:history="1" r:id="rId4k6wh9hxg5a6qvmirxbmv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">過去の予約のサマリーを管理者へメールで届ける</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">動作を確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1791,51 +1791,51 @@
         <w:t xml:space="preserve">ここで分からないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルームに誰かがいたか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 数字はすべて予約された時間です。四半期中ずっと予約されて
 一度も入室されなかったルームも、常に使われていたルームと同じに見えます。
 人数を数えるルームなら、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiq_c7ifwsm7rfvsg6mooy">
+      <w:hyperlink w:history="1" r:id="rIdtxpqys-zkovlw91vi3mbb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームが実際に埋まっていたかを確認する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 に実測の数字があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1886,51 +1886,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 曜日ごとに利用を合計するレポートはここにはありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1 つのルームの四半期中の時間帯。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ランキングは 1 ルーム 1 行です。1 つのルームの
 時間ごとの傾向は、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcw7n-utjk0l7pmhkr07iu">
+      <w:hyperlink w:history="1" r:id="rIdjmtrclwlxx7lmv06_0ijg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約分析</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> をそのルームに絞って見ます。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2355,51 +2355,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0mljjp-5chq9vv8skqwyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rId2r9nmiaxie6r2-zkx6axn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rIdlz9zntn2sukx2xeilvswa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdqqwoh-kogymf9ddriipx3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdnfskorde9yrsyniw8hrfg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdiq_c7ifwsm7rfvsg6mooy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdcw7n-utjk0l7pmhkr07iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6261e2f9414d642218902d5f0891623fd45fde9d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5db5088111d32ffe0e54eb7eb12a541f65d51ce0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7bd9d914ed175cbbf33b8febe4a23d87d74e1eb1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b25d5615d77500a7f82681d06bf57271b1ceb4c0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/67fed983b0dbf400e29395397714496c35ac28f2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7c100886146cd219d130dd5605a2cf100e2dfcd.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/df88e8e3e705359bac07b323d3f60abcc73dbec9.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvxpszjzxscaul_m4nuyd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdlti6oiyqdkwmdoku-groz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rIdu4ermjmp-mouut89y54en" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId13w1s7ohzorhtdorubtjk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rId4k6wh9hxg5a6qvmirxbmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdtxpqys-zkovlw91vi3mbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdjmtrclwlxx7lmv06_0ijg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6261e2f9414d642218902d5f0891623fd45fde9d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5db5088111d32ffe0e54eb7eb12a541f65d51ce0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7bd9d914ed175cbbf33b8febe4a23d87d74e1eb1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b25d5615d77500a7f82681d06bf57271b1ceb4c0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/67fed983b0dbf400e29395397714496c35ac28f2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7c100886146cd219d130dd5605a2cf100e2dfcd.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/df88e8e3e705359bac07b323d3f60abcc73dbec9.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>前四半期の全ルームの利用状況を取得する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>