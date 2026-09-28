--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">画面に入るルームを増やし、他の人の件名を隠す</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">列幅は 1 ページに入るリソース数を、行の高さは 1 日のどれだけが見えるかを決め、 この 2 つでカードの何行が残るかが決まります。そのうえで 2 つのスイッチが、 同僚に何を読ませるかを決めます。</w:t>
+        <w:t xml:space="preserve">列幅は 1 ページに入るリソース数を、行の高さは 1 日のどれだけが見えるかを決め、この 2 つでカードの何行が残るかが決まります。そのうえで 2 つのスイッチが、同僚に何を読ませるかを決めます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlbw6opkb5vkuko38mv7h8">
+      <w:hyperlink w:history="1" r:id="rIdvcunwgmaabwxghrqnemd-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/fit-your-rooms-on-one-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約カレンダーについて、他のどれより多く届く苦情が 2 つあります。フロアに 20 室あるのに
 4 室しか出ない、というものと、どのカードも最後の行が欠けている、というものです。
 どちらも同じ 2 つの設定の話であり、この 2 つは互いに引っ張り合います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1154,114 +1154,114 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">これらは表示上の選択であり、権限ではありません:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 どちらのスイッチも、誰が何をできるかは変えません。プライベート予約と社外秘の予約は、
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">他の人の予約の詳細をすべて表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が何であろうと、関わっていない人には伏せられたままです。
 件名を隠しても、予約そのもの・ルーム・押さえている時間帯は隠れません。
 そもそも見せたくないルームは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda-m7ecg4ky2w1nxcmlpyq">
+      <w:hyperlink w:history="1" r:id="rIdrlikke_0hvze-xenkljer">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チームスペース</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">であり、
 誰にも読ませたくない予約はプライベート予約です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdimt8krqfjlyqfhiydqkon">
+      <w:hyperlink w:history="1" r:id="rIdnau6dqa29k1p-iruye_0c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">プライベート予約で隠れるもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. リソース一覧の初期の並び順を決める</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">もう一つ、人がフィルターに触れる前に目にするものを決める設定があります。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">その他</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ページの
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">並べ替え</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">で、ユーザーポータルのカレンダーにおけるリソースの既定の並び順を設定します。
 どれを選ぶべきか、そしてルームが一覧のどこに並ぶかを決める残りの要素は、専用のページ —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf6v-areknshfaabe0_uav">
+      <w:hyperlink w:history="1" r:id="rIdcfumffe8zltr7pf6kx1_v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームの並び順を変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — にまとめています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 管理コンソールのカレンダーにも同じことをする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">管理カレンダーは専用ページに独自の</w:t>
@@ -1435,51 +1435,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これが決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰がどれだけ予約できるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 表示密度は表示設定です。ルールは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqtvrm1j7hlvtxldtxoyhg">
+      <w:hyperlink w:history="1" r:id="rIdi4rckhjeqixgc0sq97wbf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ルール</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1507,51 +1507,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 幅・高さ・色のどれを変えても変わりません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">どの項目が存在するか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 予約フォームに質問を追加するのは別の画面です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfphdkh_lusqofuogggsdo">
+      <w:hyperlink w:history="1" r:id="rIdkymvoyqsm3bxlolcndr6h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約フォームの項目</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。
 ここで決まるのは、そのうちどれをカードが印字するかだけです。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1977,51 +1977,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlbw6opkb5vkuko38mv7h8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIda-m7ecg4ky2w1nxcmlpyq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdimt8krqfjlyqfhiydqkon" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdf6v-areknshfaabe0_uav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-order-rooms-appear-in/" TargetMode="External"/><Relationship Id="rIdqtvrm1j7hlvtxldtxoyhg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdfphdkh_lusqofuogggsdo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6c3de9f44e4521fdbdec863298db0fcbcb1b0b63.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e5e7f25a6eb1fb02513c43074b16a6e892b7098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff9b21d430c38997527f8c56bcd6537218ea1fca.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/675609a1dc345c12de55655aa7d783a894c3892f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c8307ab494c627532ec8e91e4e2b067ed448ed32.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0fe492cfea393e9f31d41d585fb6d5247600d1c0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/234f44d5aa6bde94a4f99b422dbde44001fe5279.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/62bfc870a588e816f4e1f31236c913e0f6361dbd.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b8a72f871ad321a7a8d9e4e8a0e83c467cf487e.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e955cfa931a59e4f66c389298803187b4154233.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvcunwgmaabwxghrqnemd-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIdrlikke_0hvze-xenkljer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdnau6dqa29k1p-iruye_0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdcfumffe8zltr7pf6kx1_v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-order-rooms-appear-in/" TargetMode="External"/><Relationship Id="rIdi4rckhjeqixgc0sq97wbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdkymvoyqsm3bxlolcndr6h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6c3de9f44e4521fdbdec863298db0fcbcb1b0b63.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e5e7f25a6eb1fb02513c43074b16a6e892b7098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff9b21d430c38997527f8c56bcd6537218ea1fca.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/675609a1dc345c12de55655aa7d783a894c3892f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c8307ab494c627532ec8e91e4e2b067ed448ed32.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0fe492cfea393e9f31d41d585fb6d5247600d1c0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/234f44d5aa6bde94a4f99b422dbde44001fe5279.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/62bfc870a588e816f4e1f31236c913e0f6361dbd.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b8a72f871ad321a7a8d9e4e8a0e83c467cf487e.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e955cfa931a59e4f66c389298803187b4154233.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>画面に入るルームを増やし、他の人の件名を隠す</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>