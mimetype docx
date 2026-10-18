--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvcunwgmaabwxghrqnemd-">
+      <w:hyperlink w:history="1" r:id="rIdt27zd2qtsoxswexsvtuta">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/fit-your-rooms-on-one-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約カレンダーについて、他のどれより多く届く苦情が 2 つあります。フロアに 20 室あるのに
 4 室しか出ない、というものと、どのカードも最後の行が欠けている、というものです。
 どちらも同じ 2 つの設定の話であり、この 2 つは互いに引っ張り合います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1154,114 +1154,114 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">これらは表示上の選択であり、権限ではありません:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 どちらのスイッチも、誰が何をできるかは変えません。プライベート予約と社外秘の予約は、
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">他の人の予約の詳細をすべて表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が何であろうと、関わっていない人には伏せられたままです。
 件名を隠しても、予約そのもの・ルーム・押さえている時間帯は隠れません。
 そもそも見せたくないルームは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrlikke_0hvze-xenkljer">
+      <w:hyperlink w:history="1" r:id="rId2sr0kv8xzi7o0ujbr5avg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チームスペース</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">であり、
 誰にも読ませたくない予約はプライベート予約です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnau6dqa29k1p-iruye_0c">
+      <w:hyperlink w:history="1" r:id="rIdadg7bs6wv7wpcfvi94tal">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">プライベート予約で隠れるもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. リソース一覧の初期の並び順を決める</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">もう一つ、人がフィルターに触れる前に目にするものを決める設定があります。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">その他</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ページの
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">並べ替え</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">で、ユーザーポータルのカレンダーにおけるリソースの既定の並び順を設定します。
 どれを選ぶべきか、そしてルームが一覧のどこに並ぶかを決める残りの要素は、専用のページ —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcfumffe8zltr7pf6kx1_v">
+      <w:hyperlink w:history="1" r:id="rIdtgvym1vlcru3e31je90m7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームの並び順を変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — にまとめています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 管理コンソールのカレンダーにも同じことをする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">管理カレンダーは専用ページに独自の</w:t>
@@ -1435,51 +1435,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これが決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰がどれだけ予約できるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 表示密度は表示設定です。ルールは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi4rckhjeqixgc0sq97wbf">
+      <w:hyperlink w:history="1" r:id="rIdz3pt8zrjxgjlnrpwbkspb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ルール</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1507,51 +1507,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 幅・高さ・色のどれを変えても変わりません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">どの項目が存在するか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 予約フォームに質問を追加するのは別の画面です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkymvoyqsm3bxlolcndr6h">
+      <w:hyperlink w:history="1" r:id="rIdi5n6ydi4bh_xb5_ql9gls">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約フォームの項目</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。
 ここで決まるのは、そのうちどれをカードが印字するかだけです。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1977,51 +1977,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvcunwgmaabwxghrqnemd-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIdrlikke_0hvze-xenkljer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdnau6dqa29k1p-iruye_0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdcfumffe8zltr7pf6kx1_v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-order-rooms-appear-in/" TargetMode="External"/><Relationship Id="rIdi4rckhjeqixgc0sq97wbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdkymvoyqsm3bxlolcndr6h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6c3de9f44e4521fdbdec863298db0fcbcb1b0b63.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e5e7f25a6eb1fb02513c43074b16a6e892b7098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff9b21d430c38997527f8c56bcd6537218ea1fca.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/675609a1dc345c12de55655aa7d783a894c3892f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c8307ab494c627532ec8e91e4e2b067ed448ed32.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0fe492cfea393e9f31d41d585fb6d5247600d1c0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/234f44d5aa6bde94a4f99b422dbde44001fe5279.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/62bfc870a588e816f4e1f31236c913e0f6361dbd.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b8a72f871ad321a7a8d9e4e8a0e83c467cf487e.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e955cfa931a59e4f66c389298803187b4154233.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdt27zd2qtsoxswexsvtuta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId2sr0kv8xzi7o0ujbr5avg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdadg7bs6wv7wpcfvi94tal" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdtgvym1vlcru3e31je90m7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-order-rooms-appear-in/" TargetMode="External"/><Relationship Id="rIdz3pt8zrjxgjlnrpwbkspb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdi5n6ydi4bh_xb5_ql9gls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2177b984e0f286d03c8586a53b2a9e0abfb0ae71.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb79dd6458c0319958ed14fc402f69aedec9634a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/65e90db30fafa2aad25f6db78f70bf0efc74a5a5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aada42c7b1bd1f79b2599c2d70e1c3b282e3c5ea.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/387e6fc8339134b8637155dbae1cd50f64b8a581.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a7419aea4f0135b2a5ff2e18066409b8b52083de.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0a94348525035936fd101207ec7a82d995e2955d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7cb4a90e419da8ccff5b12a6a7d887e591db6888.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e02174cb12e444c3e2a604c691ac755ac0a42cd8.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f13035610aaab0aab43061dc4980c3e46a8df39.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>画面に入るルームを増やし、他の人の件名を隠す</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>