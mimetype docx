--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt27zd2qtsoxswexsvtuta">
+      <w:hyperlink w:history="1" r:id="rIdegza9vfiljy1bple-bsfx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/fit-your-rooms-on-one-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約カレンダーについて、他のどれより多く届く苦情が 2 つあります。フロアに 20 室あるのに
 4 室しか出ない、というものと、どのカードも最後の行が欠けている、というものです。
 どちらも同じ 2 つの設定の話であり、この 2 つは互いに引っ張り合います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1154,114 +1154,114 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">これらは表示上の選択であり、権限ではありません:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 どちらのスイッチも、誰が何をできるかは変えません。プライベート予約と社外秘の予約は、
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">他の人の予約の詳細をすべて表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が何であろうと、関わっていない人には伏せられたままです。
 件名を隠しても、予約そのもの・ルーム・押さえている時間帯は隠れません。
 そもそも見せたくないルームは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2sr0kv8xzi7o0ujbr5avg">
+      <w:hyperlink w:history="1" r:id="rId1xvq-wxclgevmmgofsbqp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チームスペース</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">であり、
 誰にも読ませたくない予約はプライベート予約です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdadg7bs6wv7wpcfvi94tal">
+      <w:hyperlink w:history="1" r:id="rIdhxbysxgmlpagvsm2homx0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">プライベート予約で隠れるもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. リソース一覧の初期の並び順を決める</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">もう一つ、人がフィルターに触れる前に目にするものを決める設定があります。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">その他</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ページの
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">並べ替え</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">で、ユーザーポータルのカレンダーにおけるリソースの既定の並び順を設定します。
 どれを選ぶべきか、そしてルームが一覧のどこに並ぶかを決める残りの要素は、専用のページ —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtgvym1vlcru3e31je90m7">
+      <w:hyperlink w:history="1" r:id="rId2dxwl0kgllsisy0juj_fo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームの並び順を変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — にまとめています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 管理コンソールのカレンダーにも同じことをする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">管理カレンダーは専用ページに独自の</w:t>
@@ -1435,51 +1435,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これが決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰がどれだけ予約できるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 表示密度は表示設定です。ルールは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz3pt8zrjxgjlnrpwbkspb">
+      <w:hyperlink w:history="1" r:id="rIdn6uaytb4r2xclwqmmgbwd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ルール</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1507,51 +1507,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 幅・高さ・色のどれを変えても変わりません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">どの項目が存在するか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 予約フォームに質問を追加するのは別の画面です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi5n6ydi4bh_xb5_ql9gls">
+      <w:hyperlink w:history="1" r:id="rIdw3hcypgnmitroyfzypyux">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約フォームの項目</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。
 ここで決まるのは、そのうちどれをカードが印字するかだけです。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1977,51 +1977,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdt27zd2qtsoxswexsvtuta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId2sr0kv8xzi7o0ujbr5avg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdadg7bs6wv7wpcfvi94tal" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdtgvym1vlcru3e31je90m7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-order-rooms-appear-in/" TargetMode="External"/><Relationship Id="rIdz3pt8zrjxgjlnrpwbkspb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdi5n6ydi4bh_xb5_ql9gls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2177b984e0f286d03c8586a53b2a9e0abfb0ae71.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb79dd6458c0319958ed14fc402f69aedec9634a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/65e90db30fafa2aad25f6db78f70bf0efc74a5a5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aada42c7b1bd1f79b2599c2d70e1c3b282e3c5ea.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/387e6fc8339134b8637155dbae1cd50f64b8a581.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a7419aea4f0135b2a5ff2e18066409b8b52083de.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0a94348525035936fd101207ec7a82d995e2955d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7cb4a90e419da8ccff5b12a6a7d887e591db6888.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e02174cb12e444c3e2a604c691ac755ac0a42cd8.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f13035610aaab0aab43061dc4980c3e46a8df39.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdegza9vfiljy1bple-bsfx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId1xvq-wxclgevmmgofsbqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdhxbysxgmlpagvsm2homx0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId2dxwl0kgllsisy0juj_fo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-order-rooms-appear-in/" TargetMode="External"/><Relationship Id="rIdn6uaytb4r2xclwqmmgbwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdw3hcypgnmitroyfzypyux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2177b984e0f286d03c8586a53b2a9e0abfb0ae71.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb79dd6458c0319958ed14fc402f69aedec9634a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/65e90db30fafa2aad25f6db78f70bf0efc74a5a5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aada42c7b1bd1f79b2599c2d70e1c3b282e3c5ea.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/387e6fc8339134b8637155dbae1cd50f64b8a581.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a7419aea4f0135b2a5ff2e18066409b8b52083de.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0a94348525035936fd101207ec7a82d995e2955d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7cb4a90e419da8ccff5b12a6a7d887e591db6888.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e02174cb12e444c3e2a604c691ac755ac0a42cd8.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f13035610aaab0aab43061dc4980c3e46a8df39.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>画面に入るルームを増やし、他の人の件名を隠す</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>