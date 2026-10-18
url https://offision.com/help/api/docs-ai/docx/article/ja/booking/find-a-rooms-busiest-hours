--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiula6hy1fkwhwlpywuqok">
+      <w:hyperlink w:history="1" r:id="rIdwcbkux73kvbjziox2inf6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/find-a-rooms-busiest-hours/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約分析</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、組織全体ではなく一つの会議室について問うときに開く利用状況
 ページです。そのルームがどの時間帯に埋まり、どの時間帯には誰も必要としないのか。</w:t>
@@ -174,51 +174,51 @@
         <w:t xml:space="preserve">毎日の
 ヒートマップ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の行は一日の各時間であり、その上のフィルターでページ全体を一つの
 ルームに絞り込めます。曜日別は、できません。ヒートマップの列は暦の日付であり、
 Offision には利用状況を曜日で合計する機能がどこにもありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 見たいルームに絞り込む</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">上部のフィルター帯が、このページを
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsozetim9x_j6g313lu-xk">
+      <w:hyperlink w:history="1" r:id="rId0gtievkh3e62bcy-5-otg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソース使用分析</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> と分ける部分です。
 あちらではフロアの選択がマップだけを絞り込み、その下のカードは組織全体のまま
 でした。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ここではフィルターがすべてを絞り込みます</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 七つのビューはいずれも、
 フィルターが残したリソースの集合で描き直されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -968,139 +968,139 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">営業時間を分母にした割合。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ここでの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">割合</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、期間中の全ての分、つまり
 24 時間を分母に測ります。営業時間を分母にした値 — リソースが実際に開いていた
 時間に対する予約時間 — は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde625zh54_wzyxsvvg-gy-">
+      <w:hyperlink w:history="1" r:id="rIdn20yj_iq_ahcshpvnupmt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソース使用分析</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあり、その中身は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwqcgmazocpwqsrzhc-_87">
+      <w:hyperlink w:history="1" r:id="rIdqen4zqxel4khpeo9j97fc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソース使用率が数える時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。同じルームについて二つのページが食い違うのは、これが理由です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">実際に人が来たかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ここの数字はすべて </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約された</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 時間です。一週間
 押さえられたまま誰も入らなかったルームも、混んでいると読めます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdep2zatkqopu6kfspubykm">
+      <w:hyperlink w:history="1" r:id="rIdodrhe8wxktgg1twcdmbe7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">何が未出席として数えられるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">二つの軸を同時に。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 部署 × リソース種別や、コスト項目 × 月で見たい場合は、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmdxpyh6clcjuelpkcqcij">
+      <w:hyperlink w:history="1" r:id="rIdxhfvz60zibbgw2tgmunja">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室がどれだけ使われているか見る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> で組み立てます。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1525,51 +1525,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdiula6hy1fkwhwlpywuqok" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdsozetim9x_j6g313lu-xk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIde625zh54_wzyxsvvg-gy-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdwqcgmazocpwqsrzhc-_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rIdep2zatkqopu6kfspubykm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdmdxpyh6clcjuelpkcqcij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/56495dad04be9668b7a7ec057cec36d9ceb980a9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/53744191239372fbc8479492306e6ceb783a2e9d.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwcbkux73kvbjziox2inf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rId0gtievkh3e62bcy-5-otg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdn20yj_iq_ahcshpvnupmt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdqen4zqxel4khpeo9j97fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rIdodrhe8wxktgg1twcdmbe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdxhfvz60zibbgw2tgmunja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/99ece597a8ccf1a3b97a3b0592853dae95e58b81.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4c4f1cffed77fd535564c0f6b052f7e947bb5404.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>特定のルームが最も混み合う時間帯を調べる</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>