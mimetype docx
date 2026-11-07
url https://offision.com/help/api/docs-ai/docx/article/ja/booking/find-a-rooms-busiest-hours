--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwcbkux73kvbjziox2inf6">
+      <w:hyperlink w:history="1" r:id="rIdda1ctilx61yzkig7bcwvi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/find-a-rooms-busiest-hours/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約分析</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、組織全体ではなく一つの会議室について問うときに開く利用状況
 ページです。そのルームがどの時間帯に埋まり、どの時間帯には誰も必要としないのか。</w:t>
@@ -174,51 +174,51 @@
         <w:t xml:space="preserve">毎日の
 ヒートマップ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の行は一日の各時間であり、その上のフィルターでページ全体を一つの
 ルームに絞り込めます。曜日別は、できません。ヒートマップの列は暦の日付であり、
 Offision には利用状況を曜日で合計する機能がどこにもありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 見たいルームに絞り込む</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">上部のフィルター帯が、このページを
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0gtievkh3e62bcy-5-otg">
+      <w:hyperlink w:history="1" r:id="rIdwfsftri4ln5kkw_vrcnoa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソース使用分析</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> と分ける部分です。
 あちらではフロアの選択がマップだけを絞り込み、その下のカードは組織全体のまま
 でした。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ここではフィルターがすべてを絞り込みます</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 七つのビューはいずれも、
 フィルターが残したリソースの集合で描き直されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -968,139 +968,139 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">営業時間を分母にした割合。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ここでの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">割合</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、期間中の全ての分、つまり
 24 時間を分母に測ります。営業時間を分母にした値 — リソースが実際に開いていた
 時間に対する予約時間 — は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn20yj_iq_ahcshpvnupmt">
+      <w:hyperlink w:history="1" r:id="rIdzzfg1jijvtyxxru8vmzak">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソース使用分析</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあり、その中身は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqen4zqxel4khpeo9j97fc">
+      <w:hyperlink w:history="1" r:id="rIdgixvgzgs-8fqadiwotetq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソース使用率が数える時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。同じルームについて二つのページが食い違うのは、これが理由です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">実際に人が来たかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ここの数字はすべて </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約された</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 時間です。一週間
 押さえられたまま誰も入らなかったルームも、混んでいると読めます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdodrhe8wxktgg1twcdmbe7">
+      <w:hyperlink w:history="1" r:id="rIdrzrvdmhng3y3yzli9njbv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">何が未出席として数えられるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">二つの軸を同時に。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 部署 × リソース種別や、コスト項目 × 月で見たい場合は、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxhfvz60zibbgw2tgmunja">
+      <w:hyperlink w:history="1" r:id="rIdyfm6vgquw1rtlngyxnr1x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室がどれだけ使われているか見る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> で組み立てます。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1525,51 +1525,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwcbkux73kvbjziox2inf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rId0gtievkh3e62bcy-5-otg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdn20yj_iq_ahcshpvnupmt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdqen4zqxel4khpeo9j97fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rIdodrhe8wxktgg1twcdmbe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdxhfvz60zibbgw2tgmunja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/99ece597a8ccf1a3b97a3b0592853dae95e58b81.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4c4f1cffed77fd535564c0f6b052f7e947bb5404.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdda1ctilx61yzkig7bcwvi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdwfsftri4ln5kkw_vrcnoa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdzzfg1jijvtyxxru8vmzak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdgixvgzgs-8fqadiwotetq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rIdrzrvdmhng3y3yzli9njbv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdyfm6vgquw1rtlngyxnr1x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/99ece597a8ccf1a3b97a3b0592853dae95e58b81.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4c4f1cffed77fd535564c0f6b052f7e947bb5404.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>特定のルームが最も混み合う時間帯を調べる</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>