--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoumzl1zdbb15p3qzp6w43">
+      <w:hyperlink w:history="1" r:id="rIds--9seiblzvitguy0iuud">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/find-a-booking-on-the-management-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">管理カレンダーは一度に 1 つの期間しか描きません。「火曜日は何があるか」には
 ちょうどよい形ですが、「メールで問い合わせが来たあの予約はどこか」には向きません。
 探すために日付を先に知っている必要があるからです。検索はその 2 つ目の問いに答えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -675,51 +675,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">状態</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="8259"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約の状態。</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdhevbks4pax6jjghchosp4">
+            <w:hyperlink w:history="1" r:id="rId1phndh9lmz2bk43vc5zuz">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">予約の状態が意味するもの</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -834,51 +834,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 結果を持ち出す、またはグリッドに戻す</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">件数の横の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">エクスポート</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、いまの結果をそのまま表計算ファイルにします —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnpw3j7uq1_tzcym1vczfc">
+      <w:hyperlink w:history="1" r:id="rIdc7qotyun7ar1qv8rbfdgi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">見ている予約をエクスポートする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">入力欄を空にすると、カレンダーは元の日付に戻ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">検索条件はアドレスバーにあります</w:t>
@@ -919,84 +919,84 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 検索にはカレンダーと同じ権限が働きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問の検索。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 訪問予約には訪問カレンダー側の検索があります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-5qizpazauoapcthpw3xq">
+      <w:hyperlink w:history="1" r:id="rId2bizhn7tuel45j49zgwal">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪問カレンダーで訪問を探す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約を動かすこと。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 結果は一覧であってグリッドではありません。別のルームへ
 ドラッグするのはカレンダー上での操作です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_u99t81eqhnuhpofejwyb">
+      <w:hyperlink w:history="1" r:id="rId0f1g8emhl9j0v9405m89p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">管理カレンダーで予約を移動する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1421,51 +1421,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoumzl1zdbb15p3qzp6w43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdhevbks4pax6jjghchosp4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdnpw3j7uq1_tzcym1vczfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rId-5qizpazauoapcthpw3xq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/find-a-visit-on-the-visiting-calendar/" TargetMode="External"/><Relationship Id="rId_u99t81eqhnuhpofejwyb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/567e9fdae9e648cd9ec689bd54e7b029032a9351.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87adfe9ef3fa80a57189e8da5cbc71cba45bc391.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIds--9seiblzvitguy0iuud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rId1phndh9lmz2bk43vc5zuz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdc7qotyun7ar1qv8rbfdgi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rId2bizhn7tuel45j49zgwal" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/find-a-visit-on-the-visiting-calendar/" TargetMode="External"/><Relationship Id="rId0f1g8emhl9j0v9405m89p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/512b1590f819e5ddcc07eac8cfa2f547ca266c3d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3944856d40cf0a58833ac90a7b172e99406d64d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>管理カレンダーで予約を探す</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>