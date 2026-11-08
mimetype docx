--- v1 (2026-10-18)
+++ v2 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds--9seiblzvitguy0iuud">
+      <w:hyperlink w:history="1" r:id="rIdxdjtv8kiplvfx2bqbladd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/find-a-booking-on-the-management-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">管理カレンダーは一度に 1 つの期間しか描きません。「火曜日は何があるか」には
 ちょうどよい形ですが、「メールで問い合わせが来たあの予約はどこか」には向きません。
 探すために日付を先に知っている必要があるからです。検索はその 2 つ目の問いに答えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -675,51 +675,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">状態</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="8259"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約の状態。</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId1phndh9lmz2bk43vc5zuz">
+            <w:hyperlink w:history="1" r:id="rIdnyh6io5yxbdz3tjoo3xpf">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">予約の状態が意味するもの</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -834,51 +834,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 結果を持ち出す、またはグリッドに戻す</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">件数の横の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">エクスポート</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、いまの結果をそのまま表計算ファイルにします —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc7qotyun7ar1qv8rbfdgi">
+      <w:hyperlink w:history="1" r:id="rIdn7yyv1ggeclyicjssf6tx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">見ている予約をエクスポートする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">入力欄を空にすると、カレンダーは元の日付に戻ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">検索条件はアドレスバーにあります</w:t>
@@ -919,84 +919,84 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 検索にはカレンダーと同じ権限が働きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問の検索。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 訪問予約には訪問カレンダー側の検索があります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2bizhn7tuel45j49zgwal">
+      <w:hyperlink w:history="1" r:id="rIdf_bemfz-agb4cgxltrukz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪問カレンダーで訪問を探す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約を動かすこと。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 結果は一覧であってグリッドではありません。別のルームへ
 ドラッグするのはカレンダー上での操作です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0f1g8emhl9j0v9405m89p">
+      <w:hyperlink w:history="1" r:id="rIdj1estd9tehhnj-t3m-r-h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">管理カレンダーで予約を移動する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1421,51 +1421,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIds--9seiblzvitguy0iuud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rId1phndh9lmz2bk43vc5zuz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdc7qotyun7ar1qv8rbfdgi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rId2bizhn7tuel45j49zgwal" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/find-a-visit-on-the-visiting-calendar/" TargetMode="External"/><Relationship Id="rId0f1g8emhl9j0v9405m89p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/512b1590f819e5ddcc07eac8cfa2f547ca266c3d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3944856d40cf0a58833ac90a7b172e99406d64d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxdjtv8kiplvfx2bqbladd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdnyh6io5yxbdz3tjoo3xpf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdn7yyv1ggeclyicjssf6tx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdf_bemfz-agb4cgxltrukz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/find-a-visit-on-the-visiting-calendar/" TargetMode="External"/><Relationship Id="rIdj1estd9tehhnj-t3m-r-h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/512b1590f819e5ddcc07eac8cfa2f547ca266c3d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3944856d40cf0a58833ac90a7b172e99406d64d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>管理カレンダーで予約を探す</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>