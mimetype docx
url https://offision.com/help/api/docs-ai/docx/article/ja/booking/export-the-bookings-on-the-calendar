--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">管理カレンダーの予約を表計算ファイルにします。名前の付いた期間から範囲を選び、主催者・ホスト・チェックイン時刻・自社のフォーム項目など列を決め、出来上がりを見てから XLSX・XLS・CSV のいずれかでダウンロードします。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-22</w:t>
+        <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdswef2-9u2eoe-q1zw0sdl">
+      <w:hyperlink w:history="1" r:id="rIdsqwv2hlxzilvetbuxe0xn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/export-the-bookings-on-the-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">分析ページは予約についての問いに答えます。この画面が渡すのは予約そのものです。
 1 行に 1 件、列は自分で選べます。会計システムへ、設備会議へ、あるいは
 ただ一覧が欲しいという相手へ。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -205,51 +205,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">予約レポートをエクスポート：左の選択が、右のシートを作ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">入り口はもう 1 つあります。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd4dprhwnuiqmn-w3gkf6z">
+      <w:hyperlink w:history="1" r:id="rIdw4lig9uymn-8i-uuck0p5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">カレンダーを検索</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 すると件数の横に </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">エクスポート</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が現れ、期間・キーワード・リソース・状態を
 適用した状態で同じダイアログが開きます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -379,251 +379,296 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">週</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">月</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">四半期</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">カスタム</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> — を選ぶと、その粒度に合う
-名前付きの範囲だけに絞られます。</w:t>
+        <w:t xml:space="preserve"> — を選ぶと、
+その粒度に合う名前付きの範囲だけに絞られます。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2415"/>
-        <w:gridCol w:w="6945"/>
+        <w:gridCol w:w="1920"/>
+        <w:gridCol w:w="7440"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2415"/>
+            <w:tcW w:type="dxa" w:w="1920"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">粒度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6945"/>
+            <w:tcW w:type="dxa" w:w="7440"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">範囲</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2415"/>
+            <w:tcW w:type="dxa" w:w="1920"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6945"/>
+            <w:tcW w:type="dxa" w:w="7440"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">今日、昨日、過去7日間、過去30日間</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2415"/>
+            <w:tcW w:type="dxa" w:w="1920"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6945"/>
+            <w:tcW w:type="dxa" w:w="7440"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">今週、先週、次の週</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2415"/>
+            <w:tcW w:type="dxa" w:w="1920"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6945"/>
+            <w:tcW w:type="dxa" w:w="7440"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">今月、先月、来月</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2415"/>
+            <w:tcW w:type="dxa" w:w="1920"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">四半期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7440"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">今四半期、前四半期、来四半期 — 暦の四半期（1〜3 月など）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1920"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">カスタム</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6945"/>
+            <w:tcW w:type="dxa" w:w="7440"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">カスタム範囲</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">、自分で選ぶ 2 つの日付</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -1102,160 +1147,160 @@
       <w:r>
         <w:t xml:space="preserve">この機能でできないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">連携。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> これは人がダウンロードするファイルであって、連携ではありません。
 レポーティングツールを同期させ続けたい場合は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-l5hnnjfjy7jl5xhtduac">
+      <w:hyperlink w:history="1" r:id="rIdlcdc7jrbgrvjtvslm4uqg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約と利用データを BI ツールへ取り込む</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">完全な往復。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ここの列はレポートのものでインポート用テンプレートではないので、
 出力したシートをそのまま読み込ませることはできません。例外は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">シリーズID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> で、
 これはインポートシートと同じ見出しをあえて使っているため、繰り返しの予約を出力し、
 編集して、もう一度取り込めます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5o2kqr55sr4ruvsc6dpui">
+      <w:hyperlink w:history="1" r:id="rIdy8ju_jwkfhslxfdrqwwan">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">表計算ファイルから予約をインポートする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">率やランキング。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 利用率、無断キャンセルのランキング、ヒートマップはレポート
 ページの仕事です — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz1_uvifsdvkn1mnc9q76o">
+      <w:hyperlink w:history="1" r:id="rIdid4faskv6wqioddn3il1f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">どのレポートがどの問いに答えるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 訪客の予約は自分のカレンダーからエクスポートします —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwhckjuqgn-1-sp-n1emkf">
+      <w:hyperlink w:history="1" r:id="rIdogley2udqxjnsrsk63nbs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">見ている訪問をエクスポートする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1680,51 +1725,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdswef2-9u2eoe-q1zw0sdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdd4dprhwnuiqmn-w3gkf6z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rId-l5hnnjfjy7jl5xhtduac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId5o2kqr55sr4ruvsc6dpui" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdz1_uvifsdvkn1mnc9q76o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdwhckjuqgn-1-sp-n1emkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d65e7eaf00439ce0e570cfe50a542632a3df3d1b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d17e858a2cc8436d93048a5b6642086b2743f9d.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsqwv2hlxzilvetbuxe0xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdw4lig9uymn-8i-uuck0p5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdlcdc7jrbgrvjtvslm4uqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rIdy8ju_jwkfhslxfdrqwwan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdid4faskv6wqioddn3il1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdogley2udqxjnsrsk63nbs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/80f80fcd3409f1e6de61207c33bc92ae37c443ae.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/313378a0d88c6cab0e7a22c982f900251f1b2e56.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>見ている予約をエクスポートする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>