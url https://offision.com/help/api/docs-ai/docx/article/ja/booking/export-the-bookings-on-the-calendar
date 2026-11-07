--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsqwv2hlxzilvetbuxe0xn">
+      <w:hyperlink w:history="1" r:id="rIdvr4miu9iz9c0oldfkb9cb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/export-the-bookings-on-the-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">分析ページは予約についての問いに答えます。この画面が渡すのは予約そのものです。
 1 行に 1 件、列は自分で選べます。会計システムへ、設備会議へ、あるいは
 ただ一覧が欲しいという相手へ。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -205,51 +205,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">予約レポートをエクスポート：左の選択が、右のシートを作ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">入り口はもう 1 つあります。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw4lig9uymn-8i-uuck0p5">
+      <w:hyperlink w:history="1" r:id="rIdn1eztk_cwu8vfntatx28x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">カレンダーを検索</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 すると件数の横に </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">エクスポート</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が現れ、期間・キーワード・リソース・状態を
 適用した状態で同じダイアログが開きます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1147,160 +1147,160 @@
       <w:r>
         <w:t xml:space="preserve">この機能でできないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">連携。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> これは人がダウンロードするファイルであって、連携ではありません。
 レポーティングツールを同期させ続けたい場合は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlcdc7jrbgrvjtvslm4uqg">
+      <w:hyperlink w:history="1" r:id="rIdws25i_sg5crlghwowhjb0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約と利用データを BI ツールへ取り込む</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">完全な往復。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ここの列はレポートのものでインポート用テンプレートではないので、
 出力したシートをそのまま読み込ませることはできません。例外は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">シリーズID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> で、
 これはインポートシートと同じ見出しをあえて使っているため、繰り返しの予約を出力し、
 編集して、もう一度取り込めます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy8ju_jwkfhslxfdrqwwan">
+      <w:hyperlink w:history="1" r:id="rId2z_rq7k_qzpbmq0dl_xo9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">表計算ファイルから予約をインポートする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">率やランキング。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 利用率、無断キャンセルのランキング、ヒートマップはレポート
 ページの仕事です — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdid4faskv6wqioddn3il1f">
+      <w:hyperlink w:history="1" r:id="rIdranbx-mmvpc9vdl0d8png">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">どのレポートがどの問いに答えるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 訪客の予約は自分のカレンダーからエクスポートします —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdogley2udqxjnsrsk63nbs">
+      <w:hyperlink w:history="1" r:id="rIdvdet6npcw-jclys2xgdm7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">見ている訪問をエクスポートする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1725,51 +1725,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsqwv2hlxzilvetbuxe0xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdw4lig9uymn-8i-uuck0p5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdlcdc7jrbgrvjtvslm4uqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rIdy8ju_jwkfhslxfdrqwwan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdid4faskv6wqioddn3il1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdogley2udqxjnsrsk63nbs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/80f80fcd3409f1e6de61207c33bc92ae37c443ae.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/313378a0d88c6cab0e7a22c982f900251f1b2e56.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvr4miu9iz9c0oldfkb9cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdn1eztk_cwu8vfntatx28x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdws25i_sg5crlghwowhjb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId2z_rq7k_qzpbmq0dl_xo9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdranbx-mmvpc9vdl0d8png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdvdet6npcw-jclys2xgdm7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/80f80fcd3409f1e6de61207c33bc92ae37c443ae.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/313378a0d88c6cab0e7a22c982f900251f1b2e56.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>見ている予約をエクスポートする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>