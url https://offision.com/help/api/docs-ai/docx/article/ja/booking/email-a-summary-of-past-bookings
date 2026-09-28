--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,105 +26,105 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">過去の予約のサマリーを管理者へメールで届ける</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">過去 1 週間・2 週間・1 か月の予約を数え —— 誰が最も多く予約したか、どのルームが最も使われたか、 何件が使われずに終わったか —— 1 ページの PDF と全予約の一覧を表計算ファイルとして添付する 定期メールを設定します。所要はおよそ 10 分。すぐに 1 通送って、届くかどうかを確認できます。</w:t>
+        <w:t xml:space="preserve">過去 1 週間・2 週間・1 か月・暦の四半期の予約を数え —— 誰が最も多く予約したか、どのルームが最も使われたか、何件が使われずに終わったか —— 1 ページの PDF と全予約の一覧を表計算ファイルとして添付する定期メールを設定します。所要はおよそ 10 分。すぐに 1 通送って、届くかどうかを確認できます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-04</w:t>
+        <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoo57gn5fwn3amudt5cnkq">
+      <w:hyperlink w:history="1" r:id="rIdgn9v2lytsggcwxqy3k3qu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/email-a-summary-of-past-bookings/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約モジュールは 1 つのページから 2 種類のレポートを発行します。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約記録サマリー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-は過去を振り返るもので、直近 1 週間・2 週間・1 か月の予約、誰が最も多く予約したか、
+は過去を振り返るもので、直近 1 週間・2 週間・1 か月・四半期の予約、誰が最も多く予約したか、
 どのルームが最も使われたか、そして何件がチェックインされずに終わったかをまとめます。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約予測</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、すでにカレンダーに載っているこれからの予約を先読みします。
 どちらも設定したスケジュールで届き、1 ページの PDF と表計算ファイルが添付されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
@@ -206,52 +206,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/email-report (メールレポート)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">購読とは、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">このレポートを、この頻度で、この人たちに、これらのルームとデスクについて</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-という常設の指示です。施設責任者向けの週次サマリーと、受付向けの毎日の予測は、
-1 つに妥協させるのではなく 2 つの購読にします。</w:t>
+という常設の指示です。相手が 2 通りなら購読も 2 つにします。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1981200"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="email-report-subscription-list-ja" descr="ページ上のすべての購読。レポートタイプ、送信の頻度、送信先。" title="ページ上のすべての購読。レポートタイプ、送信の頻度、送信先。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -395,52 +394,51 @@
         <w:t xml:space="preserve">受信者</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">範囲</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— その上に
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">有効</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と表示されたピルがあります。このピルを選ぶとレポートを一時停止でき、設定も
-受信者もそのまま残したまま、再び有効にするまで送信されません。1 か月だけ止めたいときに、
-送信先を失わずに済む方法です。</w:t>
+受信者もそのまま残したまま、再び有効にするまで送信されません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="email-report-type-and-preview-ja" descr="レポートのページ。2 つのカードと、その下にこの購読が送るメールそのもの。" title="レポートのページ。2 つのカードと、その下にこの購読が送るメールそのもの。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -511,338 +509,425 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約記録サマリー</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1123"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5054"/>
+        <w:gridCol w:w="1296"/>
+        <w:gridCol w:w="4176"/>
+        <w:gridCol w:w="3888"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1123"/>
+            <w:tcW w:type="dxa" w:w="1296"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">頻度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3182"/>
+            <w:tcW w:type="dxa" w:w="4176"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">届くタイミング</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5054"/>
+            <w:tcW w:type="dxa" w:w="3888"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">対象範囲</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1123"/>
+            <w:tcW w:type="dxa" w:w="1296"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">毎週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3182"/>
+            <w:tcW w:type="dxa" w:w="4176"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">選んだ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">曜日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5054"/>
+            <w:tcW w:type="dxa" w:w="3888"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">過去 7 日間</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1123"/>
+            <w:tcW w:type="dxa" w:w="1296"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">隔週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3182"/>
+            <w:tcW w:type="dxa" w:w="4176"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">選んだ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">曜日</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">、2 週間ごと</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5054"/>
+            <w:tcW w:type="dxa" w:w="3888"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">過去 14 日間</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1123"/>
+            <w:tcW w:type="dxa" w:w="1296"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">毎月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3182"/>
+            <w:tcW w:type="dxa" w:w="4176"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">選んだ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">月の日</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">（1〜28）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5054"/>
+            <w:tcW w:type="dxa" w:w="3888"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">過去 1 か月 —— 送信日の 1 か月前から前日まで</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1296"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">四半期ごと</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4176"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1 月・4 月・7 月・10 月の、選んだ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">月の日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3888"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">直前の暦の四半期まるごと。</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">今すぐ送信</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> でも同じ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">サマリーに毎日はありません。1 日に送信される月次サマリーは、前の暦月をちょうど対象にします。</w:t>
+        <w:t xml:space="preserve">サマリーに毎日はなく、四半期ごとはサマリーにしかありません。1 日に送信される月次サマリーは、前の暦月をちょうど対象にします。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予測は頻度の読み方が違います —— </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">毎日</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> もあり、対象範囲が広がるのは </w:t>
+        <w:t xml:space="preserve"> があり、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">四半期ごと</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> はなく、対象範囲が広がるのは
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">毎週</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> と
+        <w:t xml:space="preserve"> と </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">隔週</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> だけです。ルームごとの使用率は</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdt3tqgyb-9skbs2loz-m1c">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">エクスポートで得られます</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。
 </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIddsvwx93qdenjy96xtywtv">
+      <w:hyperlink w:history="1" r:id="rIdtusphmxqfm1akaofergmq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予測の記事に表があります</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">隔週は作成した日を起点にします:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 最初の送信は、購読を作成した日以降で最初に来る選んだ曜日で、以後は 14 日ごとです。
@@ -886,80 +971,96 @@
         </w:rPr>
         <w:t xml:space="preserve">今すぐ送信</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が周期をずらすことはありません。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">毎週</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">隔週</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> は、</w:t>
+        <w:t xml:space="preserve"> は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">曜日</w:t>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve"> がないと、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">四半期ごと</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> は </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">月の日</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> がないと保存できません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">残りのタイミングは </w:t>
-[...1 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">スケジュール</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> にあり、そこに並ぶ 4 回の送信がその確認になります ——
-各行が、いつ送られ、どの期間を対象にするかを示します。</w:t>
+        <w:t xml:space="preserve"> には次の 4 回の送信と、それぞれが対象にする期間が並びます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2790825"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="email-report-sample-sends-ja" descr="スケジュール。次の 4 回の送信と、それぞれが対象にする期間。" title="スケジュール。次の 4 回の送信と、それぞれが対象にする期間。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -1203,52 +1304,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">N 名の受信者に送信されます</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 設定を変えるたびに作り直されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そこに </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">現在この報告書を受け取る人がいません。管理権限を持つ受信者を選択してください。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-と出るのは、このページ末尾の一覧にある最初の原因です。最初の送信のあとではなく、その前に
-気づけます。</w:t>
+と出るのは、このページ末尾の最初の原因で、最初の送信の前に気づけます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">スケジュールを設定すると、このレポートが送信するメールを確認できます。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、
 スケジュールがまだ揃っていないという意味です —— たとえば曜日のない週次レポートです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのあと </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1261,78 +1361,78 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. すぐに 1 通送って確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">購読を選び、右のパネルで </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">今すぐ送信</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を選びます。レポートは即座に、
 しかも実際の受信者へ送信されます。これはプレビューではなく本番の送信です。
-確認できるのは送信が要求されたことだけで、届いたことではないので、受信者の受信トレイを見てください。</w:t>
+確認できるのは要求であって配信ではないので、受信者の受信トレイを見てください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">届くもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">メールは対象期間から始まり、続いて </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">件の予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> という見出しの件数と、比較対象の期間 ——
-その前の 7 日・14 日・約 30 日 —— に対する増減が並びます。その下に：</w:t>
+その前の 7 日・14 日・約 30 日・約 90 日 —— に対する増減が並びます。その下に：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">日別の予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1438,51 +1538,51 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">添付ファイル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 一緒に届く 2 つのファイル</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予測は同じレイアウトを逆向きに見たもので、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7ir0uaetm8j6wwoyg2qhc">
+      <w:hyperlink w:history="1" r:id="rIdureicvczop4ln1i3gdwrc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">それ自身の記事で説明しています</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約を見る</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、同じ期間が選択された状態で管理コンソールの予約カレンダーを開きます。</w:t>
       </w:r>
@@ -2326,51 +2426,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoo57gn5fwn3amudt5cnkq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIddsvwx93qdenjy96xtywtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7ir0uaetm8j6wwoyg2qhc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d9cc3b241e0058b948dcc186871aa2fd712ba01.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/59c6534cba7592bfe9cf0144265826df507d9b07.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f90c69a9ceba2c4ef95cf62162eb376a5d78760e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dbbdb31056ba535ea0d960716271ed86d37bb35a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgn9v2lytsggcwxqy3k3qu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdt3tqgyb-9skbs2loz-m1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdtusphmxqfm1akaofergmq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rIdureicvczop4ln1i3gdwrc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d9cc3b241e0058b948dcc186871aa2fd712ba01.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/59c6534cba7592bfe9cf0144265826df507d9b07.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f90c69a9ceba2c4ef95cf62162eb376a5d78760e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dbbdb31056ba535ea0d960716271ed86d37bb35a.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>過去の予約のサマリーを管理者へメールで届ける</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>