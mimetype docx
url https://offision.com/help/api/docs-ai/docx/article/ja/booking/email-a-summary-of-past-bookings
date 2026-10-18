--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgn9v2lytsggcwxqy3k3qu">
+      <w:hyperlink w:history="1" r:id="rIdod_xga57o5xgs5zcjeoxm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/email-a-summary-of-past-bookings/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約モジュールは 1 つのページから 2 種類のレポートを発行します。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約記録サマリー</w:t>
       </w:r>
@@ -871,63 +871,63 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はなく、対象範囲が広がるのは
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">毎週</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">隔週</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> だけです。ルームごとの使用率は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt3tqgyb-9skbs2loz-m1c">
+      <w:hyperlink w:history="1" r:id="rId1hespmmhxxigl1y6uu3lp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">エクスポートで得られます</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtusphmxqfm1akaofergmq">
+      <w:hyperlink w:history="1" r:id="rIddskd19b9w73vdnufegw5x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予測の記事に表があります</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">隔週は作成した日を起点にします:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 最初の送信は、購読を作成した日以降で最初に来る選んだ曜日で、以後は 14 日ごとです。
@@ -1538,51 +1538,51 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">添付ファイル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 一緒に届く 2 つのファイル</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予測は同じレイアウトを逆向きに見たもので、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdureicvczop4ln1i3gdwrc">
+      <w:hyperlink w:history="1" r:id="rIdenb1vyw2cbku9aibnqllt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">それ自身の記事で説明しています</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約を見る</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、同じ期間が選択された状態で管理コンソールの予約カレンダーを開きます。</w:t>
       </w:r>
@@ -2426,51 +2426,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgn9v2lytsggcwxqy3k3qu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdt3tqgyb-9skbs2loz-m1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdtusphmxqfm1akaofergmq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rIdureicvczop4ln1i3gdwrc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d9cc3b241e0058b948dcc186871aa2fd712ba01.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/59c6534cba7592bfe9cf0144265826df507d9b07.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f90c69a9ceba2c4ef95cf62162eb376a5d78760e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dbbdb31056ba535ea0d960716271ed86d37bb35a.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdod_xga57o5xgs5zcjeoxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rId1hespmmhxxigl1y6uu3lp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIddskd19b9w73vdnufegw5x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rIdenb1vyw2cbku9aibnqllt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbd44818216ceb3c27acb4c3ac214c655332c62b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/29d2ad89971a0028ba3f2f26eceb192a54ef2f9a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/faca64ec34824fbab3a9f08f295f709296180647.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/614582a4cc5ede3a3e354a7e40128352e0704cb9.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>過去の予約のサマリーを管理者へメールで届ける</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>