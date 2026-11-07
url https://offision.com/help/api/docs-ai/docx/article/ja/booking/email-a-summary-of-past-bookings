--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdod_xga57o5xgs5zcjeoxm">
+      <w:hyperlink w:history="1" r:id="rIdsdjut59f3eihbctuzywkg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/email-a-summary-of-past-bookings/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約モジュールは 1 つのページから 2 種類のレポートを発行します。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約記録サマリー</w:t>
       </w:r>
@@ -871,63 +871,63 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はなく、対象範囲が広がるのは
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">毎週</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">隔週</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> だけです。ルームごとの使用率は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1hespmmhxxigl1y6uu3lp">
+      <w:hyperlink w:history="1" r:id="rIdvyp-g9kxguizlm91g9tqi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">エクスポートで得られます</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddskd19b9w73vdnufegw5x">
+      <w:hyperlink w:history="1" r:id="rIdrbea_vyywjm35sndtgl9h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予測の記事に表があります</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">隔週は作成した日を起点にします:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 最初の送信は、購読を作成した日以降で最初に来る選んだ曜日で、以後は 14 日ごとです。
@@ -1538,51 +1538,51 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">添付ファイル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 一緒に届く 2 つのファイル</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予測は同じレイアウトを逆向きに見たもので、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdenb1vyw2cbku9aibnqllt">
+      <w:hyperlink w:history="1" r:id="rIdcwvoctk--bc8tnnrkujpo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">それ自身の記事で説明しています</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約を見る</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、同じ期間が選択された状態で管理コンソールの予約カレンダーを開きます。</w:t>
       </w:r>
@@ -2426,51 +2426,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdod_xga57o5xgs5zcjeoxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rId1hespmmhxxigl1y6uu3lp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIddskd19b9w73vdnufegw5x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rIdenb1vyw2cbku9aibnqllt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbd44818216ceb3c27acb4c3ac214c655332c62b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/29d2ad89971a0028ba3f2f26eceb192a54ef2f9a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/faca64ec34824fbab3a9f08f295f709296180647.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/614582a4cc5ede3a3e354a7e40128352e0704cb9.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsdjut59f3eihbctuzywkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdvyp-g9kxguizlm91g9tqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdrbea_vyywjm35sndtgl9h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rIdcwvoctk--bc8tnnrkujpo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbd44818216ceb3c27acb4c3ac214c655332c62b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/29d2ad89971a0028ba3f2f26eceb192a54ef2f9a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/faca64ec34824fbab3a9f08f295f709296180647.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/614582a4cc5ede3a3e354a7e40128352e0704cb9.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>過去の予約のサマリーを管理者へメールで届ける</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>