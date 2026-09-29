--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">今後の予約の予測を管理者へメールで届ける</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">今後の予約件数を数え、1 ページの PDF と一覧の表計算ファイルを添付する定期メールを設定します。 所要はおよそ 10 分。すぐに 1 通送って、届くかどうかを確認できます。</w:t>
+        <w:t xml:space="preserve">今後の予約件数を数え、1 ページの PDF と一覧の表計算ファイルを添付する定期メールを設定します。所要はおよそ 10 分。すぐに 1 通送って、届くかどうかを確認できます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnqqnx0irp6g_9n1ozpumd">
+      <w:hyperlink w:history="1" r:id="rId5k53xxmr0hgwd56qwz7qh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/email-a-forecast-of-upcoming-bookings/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="forecast-window-ja" descr="どの予測も明日から始まります。頻度が決めるのはメールが届く間隔で、対象範囲が変わるのは毎週だけです。" title="どの予測も明日から始まります。頻度が決めるのはメールが届く間隔で、対象範囲が変わるのは毎週だけです。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -389,51 +389,51 @@
       <w:r>
         <w:t xml:space="preserve">（</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">これからの数日間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">）です。新しい購読はサマリーから始まるので、
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予測</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のカードを選んでください。過去の集計がほしいなら、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqnx5cmg0hbm1yzc2zmrdz">
+      <w:hyperlink w:history="1" r:id="rIdxf2orunuuknwxzukzh7ny">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サマリーには別の記事があります</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">残りは左のレールにあります —— </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">スケジュール</w:t>
       </w:r>
@@ -2164,51 +2164,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnqqnx0irp6g_9n1ozpumd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rIdqnx5cmg0hbm1yzc2zmrdz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/adb43a9011103e32cf69da253b301b7d9dcf60dd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d9cc3b241e0058b948dcc186871aa2fd712ba01.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/510dc7d3de8b48a7d4c63114d867724f422ba92e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8ed545e5e9ef73bc57e4059b8ee4d40cccf6bf76.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f1d4b85e1de4a9a1cf9c442586ebfaa90f0a45dc.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5k53xxmr0hgwd56qwz7qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rIdxf2orunuuknwxzukzh7ny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/adb43a9011103e32cf69da253b301b7d9dcf60dd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d9cc3b241e0058b948dcc186871aa2fd712ba01.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/510dc7d3de8b48a7d4c63114d867724f422ba92e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8ed545e5e9ef73bc57e4059b8ee4d40cccf6bf76.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f1d4b85e1de4a9a1cf9c442586ebfaa90f0a45dc.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>今後の予約の予測を管理者へメールで届ける</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>