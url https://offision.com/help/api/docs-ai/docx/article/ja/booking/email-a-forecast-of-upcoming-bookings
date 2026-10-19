--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5k53xxmr0hgwd56qwz7qh">
+      <w:hyperlink w:history="1" r:id="rId45rs2t12bzzjhzpkrfwk3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/email-a-forecast-of-upcoming-bookings/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="forecast-window-ja" descr="どの予測も明日から始まります。頻度が決めるのはメールが届く間隔で、対象範囲が変わるのは毎週だけです。" title="どの予測も明日から始まります。頻度が決めるのはメールが届く間隔で、対象範囲が変わるのは毎週だけです。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -389,51 +389,51 @@
       <w:r>
         <w:t xml:space="preserve">（</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">これからの数日間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">）です。新しい購読はサマリーから始まるので、
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予測</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のカードを選んでください。過去の集計がほしいなら、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxf2orunuuknwxzukzh7ny">
+      <w:hyperlink w:history="1" r:id="rIdiyhy6psdzbzbavhnzaktr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サマリーには別の記事があります</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">残りは左のレールにあります —— </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">スケジュール</w:t>
       </w:r>
@@ -2164,51 +2164,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5k53xxmr0hgwd56qwz7qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rIdxf2orunuuknwxzukzh7ny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/adb43a9011103e32cf69da253b301b7d9dcf60dd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d9cc3b241e0058b948dcc186871aa2fd712ba01.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/510dc7d3de8b48a7d4c63114d867724f422ba92e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8ed545e5e9ef73bc57e4059b8ee4d40cccf6bf76.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f1d4b85e1de4a9a1cf9c442586ebfaa90f0a45dc.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId45rs2t12bzzjhzpkrfwk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rIdiyhy6psdzbzbavhnzaktr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b6eaa62f29298bcf5218b9dbac8cd27ccd657338.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbd44818216ceb3c27acb4c3ac214c655332c62b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b2ecf6bdca0a9c71e32d439cb33e1ee058e2a07.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b05661e24fed5b6be1090666a7506d0556786a6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5cc9473f2cfe351df58aef97e7222637cdbdf6f0.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>今後の予約の予測を管理者へメールで届ける</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>