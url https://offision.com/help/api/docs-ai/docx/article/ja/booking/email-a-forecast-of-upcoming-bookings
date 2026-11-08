--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId45rs2t12bzzjhzpkrfwk3">
+      <w:hyperlink w:history="1" r:id="rId-h9ovfmtw_r-ltd-u3i3c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/email-a-forecast-of-upcoming-bookings/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="forecast-window-ja" descr="どの予測も明日から始まります。頻度が決めるのはメールが届く間隔で、対象範囲が変わるのは毎週だけです。" title="どの予測も明日から始まります。頻度が決めるのはメールが届く間隔で、対象範囲が変わるのは毎週だけです。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -389,51 +389,51 @@
       <w:r>
         <w:t xml:space="preserve">（</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">これからの数日間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">）です。新しい購読はサマリーから始まるので、
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予測</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のカードを選んでください。過去の集計がほしいなら、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiyhy6psdzbzbavhnzaktr">
+      <w:hyperlink w:history="1" r:id="rIdamwdjnucffdxnflsigv_s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サマリーには別の記事があります</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">残りは左のレールにあります —— </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">スケジュール</w:t>
       </w:r>
@@ -2164,51 +2164,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId45rs2t12bzzjhzpkrfwk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rIdiyhy6psdzbzbavhnzaktr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b6eaa62f29298bcf5218b9dbac8cd27ccd657338.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbd44818216ceb3c27acb4c3ac214c655332c62b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b2ecf6bdca0a9c71e32d439cb33e1ee058e2a07.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b05661e24fed5b6be1090666a7506d0556786a6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5cc9473f2cfe351df58aef97e7222637cdbdf6f0.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-h9ovfmtw_r-ltd-u3i3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rIdamwdjnucffdxnflsigv_s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b6eaa62f29298bcf5218b9dbac8cd27ccd657338.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbd44818216ceb3c27acb4c3ac214c655332c62b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b2ecf6bdca0a9c71e32d439cb33e1ee058e2a07.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b05661e24fed5b6be1090666a7506d0556786a6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5cc9473f2cfe351df58aef97e7222637cdbdf6f0.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>今後の予約の予測を管理者へメールで届ける</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>