--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2つの部屋を1つの予約可能なルームに結合する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">間仕切りを開けて1つになる隣り合った部屋を、まとめて予約できる1つのルームとして 登録します。コンバインルームを予約すると構成する各部屋も押さえられ、いずれかの 部屋が予約されるとコンバインルームは使用できなくなります。</w:t>
+        <w:t xml:space="preserve">間仕切りを開けて1つになる隣り合った部屋を、まとめて予約できる1つのルームとして登録します。コンバインルームを予約すると構成する各部屋も押さえられ、いずれかの部屋が予約されるとコンバインルームは使用できなくなります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1qioi0ivjr1spmlybm9d1">
+      <w:hyperlink w:history="1" r:id="rIdpng_rdtfjeopi6krgv0f2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/combine-rooms-into-one/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3つに分割できるボールルーム。折りたたみの間仕切りで隔てられた2つの会議室。
 四半期に一度の全社集会のときだけ開放されるトレーニングルーム。いずれも課題は
 同じです。ときには</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -212,51 +212,51 @@
         <w:t xml:space="preserve">構成する部屋どうしは互いを塞ぎません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 会議室 A と会議室 B は、別々のチームが同時に予約できます。起きるのは、どちらかが
 使われている間は全体を使えない、ということだけ——折りたたみの壁そのものの
 振る舞いです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 予約管理の権限と、構成するルームがすでに登録されていることが必要です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1ipgeotnkzatenooojeza">
+      <w:hyperlink w:history="1" r:id="rIdq5xvjcodnifnoz0gdiwum">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. コンバインルームを開く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1490,51 +1490,51 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">3階のルーム</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> や </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">プロジェクター
 のあるルーム</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> をまとめて見つけてほしいだけなら、それはカテゴリーと設備の仕事です
 ——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdswabqtre_hl1cn7_d-mli">
+      <w:hyperlink w:history="1" r:id="rIdrjnofgl3afm5ijmkliees">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">絞り込みに使うカテゴリーと設備を設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。コンバインルームは、本当に1つとして予約できる空間のための
 ものです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">オン/オフの切り替えはありません。</w:t>
       </w:r>
       <w:r>
@@ -1977,51 +1977,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1qioi0ivjr1spmlybm9d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rId1ipgeotnkzatenooojeza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdswabqtre_hl1cn7_d-mli" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4169b97ff0bd6dd3edebbd9addd41595d89800ca.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dfb2120c522f33030497b20b73531fb78e8b9d59.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30f77f035ac14fbd2b3ab0ba0cfde6136504d22d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75cb8ae1fa76f8675bb6c91dfca18107f9cb82d8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/20d97c627d34b23c3752e3113dfff83d8c207ffd.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c86b11c7c4d2c6634bbddd97768f9708d501c16f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/47cf0a0c7cbb2f71cb241a27350c2a446477f71a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff6bb3c4d0155e0c2272508cbdd5481cf83d2043.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2edaedba514d4de8a1328704a8aea99d9f092488.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpng_rdtfjeopi6krgv0f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdq5xvjcodnifnoz0gdiwum" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdrjnofgl3afm5ijmkliees" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4169b97ff0bd6dd3edebbd9addd41595d89800ca.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dfb2120c522f33030497b20b73531fb78e8b9d59.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30f77f035ac14fbd2b3ab0ba0cfde6136504d22d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75cb8ae1fa76f8675bb6c91dfca18107f9cb82d8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/20d97c627d34b23c3752e3113dfff83d8c207ffd.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c86b11c7c4d2c6634bbddd97768f9708d501c16f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/47cf0a0c7cbb2f71cb241a27350c2a446477f71a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff6bb3c4d0155e0c2272508cbdd5481cf83d2043.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2edaedba514d4de8a1328704a8aea99d9f092488.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>2つの部屋を1つの予約可能なルームに結合する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>