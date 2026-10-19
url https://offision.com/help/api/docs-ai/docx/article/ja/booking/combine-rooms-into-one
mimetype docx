--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -26,87 +26,95 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2つの部屋を1つの予約可能なルームに結合する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">間仕切りを開けて1つになる隣り合った部屋を、まとめて予約できる1つのルームとして登録します。コンバインルームを予約すると構成する各部屋も押さえられ、いずれかの部屋が予約されるとコンバインルームは使用できなくなります。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] 間仕切りを開けて1つになる隣り合った部屋を、まとめて予約できる1つのルームとして登録します。コンバインルームを予約すると構成する各部屋も押さえられ、いずれかの部屋が予約されるとコンバインルームは使用できなくなります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-18</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpng_rdtfjeopi6krgv0f2">
+      <w:hyperlink w:history="1" r:id="rIdk0wanuygfotbjfpqzx6kx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/combine-rooms-into-one/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3つに分割できるボールルーム。折りたたみの間仕切りで隔てられた2つの会議室。
 四半期に一度の全社集会のときだけ開放されるトレーニングルーム。いずれも課題は
 同じです。ときには</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">広い空間全体</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を、普段は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -212,51 +220,51 @@
         <w:t xml:space="preserve">構成する部屋どうしは互いを塞ぎません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 会議室 A と会議室 B は、別々のチームが同時に予約できます。起きるのは、どちらかが
 使われている間は全体を使えない、ということだけ——折りたたみの壁そのものの
 振る舞いです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 予約管理の権限と、構成するルームがすでに登録されていることが必要です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq5xvjcodnifnoz0gdiwum">
+      <w:hyperlink w:history="1" r:id="rIdlyaf97pwg3vmubwmrxv5o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. コンバインルームを開く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -658,53 +666,62 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">定員は自動で合計されません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 壁を畳んで椅子を並べ直せば、10人の部屋2つが
 20人の部屋になることはめったにありません。利用者が絞り込みに使う数字なので、
 その空間が実際に収容できる人数を入れてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">正しいフロアに表示されるよう </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">所在地</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> を設定します。フロアプラン上のピンは
-[...1 lines deleted...]
-ルームはすでにそこに描かれています。</w:t>
+        <w:t xml:space="preserve"> を設定します。Classic は結合ルームの単一の点ではなく、構成するルームを使います。Map 2.0 は</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdwva0-ju1fx1mwoyl5gpkw">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">結合ルームの割り当て</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">で結合リソースを結合グループに関連付けます。個別のルームは個別のリソース、結合グループは結合リソースを使います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">カテゴリー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">備品</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、予約ポリシー、営業時間もここで設定します。どれも構成
@@ -1490,51 +1507,51 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">3階のルーム</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> や </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">プロジェクター
 のあるルーム</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> をまとめて見つけてほしいだけなら、それはカテゴリーと設備の仕事です
 ——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrjnofgl3afm5ijmkliees">
+      <w:hyperlink w:history="1" r:id="rIdbg12aliaubokp-fuhakos">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">絞り込みに使うカテゴリーと設備を設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。コンバインルームは、本当に1つとして予約できる空間のための
 ものです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">オン/オフの切り替えはありません。</w:t>
       </w:r>
       <w:r>
@@ -1977,51 +1994,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpng_rdtfjeopi6krgv0f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdq5xvjcodnifnoz0gdiwum" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdrjnofgl3afm5ijmkliees" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4169b97ff0bd6dd3edebbd9addd41595d89800ca.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dfb2120c522f33030497b20b73531fb78e8b9d59.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30f77f035ac14fbd2b3ab0ba0cfde6136504d22d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75cb8ae1fa76f8675bb6c91dfca18107f9cb82d8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/20d97c627d34b23c3752e3113dfff83d8c207ffd.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c86b11c7c4d2c6634bbddd97768f9708d501c16f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/47cf0a0c7cbb2f71cb241a27350c2a446477f71a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff6bb3c4d0155e0c2272508cbdd5481cf83d2043.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2edaedba514d4de8a1328704a8aea99d9f092488.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk0wanuygfotbjfpqzx6kx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdlyaf97pwg3vmubwmrxv5o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdwva0-ju1fx1mwoyl5gpkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rIdbg12aliaubokp-fuhakos" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/71c9a025c2b5ff16e8b016ca1072382fbb31fcbc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8bb3c4c7972b9275eaa410c06c00a1e67146e79b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8969a2d1d70ce4abcee6cd83a72f335cc6adff78.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f7b85b65b0ceb81e56944d60431de144c05fb5a8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d6d282cc17a06f5c176715991e9f21c761701c17.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c545dcd44fd1092e710fc904d04e79016137bb60.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ba6ad64e3367fce937f2517800b14a3a24a2b1a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e372ee428256e096ca3b9e9ae5bf9565d0128330.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/74d5d2fe176b1f462466c8e5f9e6ada3e6d3d94e.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>2つの部屋を1つの予約可能なルームに結合する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>