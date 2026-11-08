--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk0wanuygfotbjfpqzx6kx">
+      <w:hyperlink w:history="1" r:id="rIdhoj-mf8nyregctm2burcq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/combine-rooms-into-one/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: shared</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3つに分割できるボールルーム。折りたたみの間仕切りで隔てられた2つの会議室。
@@ -220,51 +220,51 @@
         <w:t xml:space="preserve">構成する部屋どうしは互いを塞ぎません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 会議室 A と会議室 B は、別々のチームが同時に予約できます。起きるのは、どちらかが
 使われている間は全体を使えない、ということだけ——折りたたみの壁そのものの
 振る舞いです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 予約管理の権限と、構成するルームがすでに登録されていることが必要です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlyaf97pwg3vmubwmrxv5o">
+      <w:hyperlink w:history="1" r:id="rIdmjaklpcb_qgk8burawmw6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. コンバインルームを開く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -668,51 +668,51 @@
         <w:t xml:space="preserve">定員は自動で合計されません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 壁を畳んで椅子を並べ直せば、10人の部屋2つが
 20人の部屋になることはめったにありません。利用者が絞り込みに使う数字なので、
 その空間が実際に収容できる人数を入れてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">正しいフロアに表示されるよう </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">所在地</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を設定します。Classic は結合ルームの単一の点ではなく、構成するルームを使います。Map 2.0 は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwva0-ju1fx1mwoyl5gpkw">
+      <w:hyperlink w:history="1" r:id="rIdakmbfxrqimwatu7wthisa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">結合ルームの割り当て</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で結合リソースを結合グループに関連付けます。個別のルームは個別のリソース、結合グループは結合リソースを使います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">カテゴリー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
@@ -1507,51 +1507,51 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">3階のルーム</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> や </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">プロジェクター
 のあるルーム</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> をまとめて見つけてほしいだけなら、それはカテゴリーと設備の仕事です
 ——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbg12aliaubokp-fuhakos">
+      <w:hyperlink w:history="1" r:id="rIdpbag7tb2qusvgom_dgd1i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">絞り込みに使うカテゴリーと設備を設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。コンバインルームは、本当に1つとして予約できる空間のための
 ものです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">オン/オフの切り替えはありません。</w:t>
       </w:r>
       <w:r>
@@ -1994,51 +1994,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk0wanuygfotbjfpqzx6kx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdlyaf97pwg3vmubwmrxv5o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdwva0-ju1fx1mwoyl5gpkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rIdbg12aliaubokp-fuhakos" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/71c9a025c2b5ff16e8b016ca1072382fbb31fcbc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8bb3c4c7972b9275eaa410c06c00a1e67146e79b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8969a2d1d70ce4abcee6cd83a72f335cc6adff78.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f7b85b65b0ceb81e56944d60431de144c05fb5a8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d6d282cc17a06f5c176715991e9f21c761701c17.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c545dcd44fd1092e710fc904d04e79016137bb60.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ba6ad64e3367fce937f2517800b14a3a24a2b1a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e372ee428256e096ca3b9e9ae5bf9565d0128330.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/74d5d2fe176b1f462466c8e5f9e6ada3e6d3d94e.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhoj-mf8nyregctm2burcq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdmjaklpcb_qgk8burawmw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdakmbfxrqimwatu7wthisa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rIdpbag7tb2qusvgom_dgd1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/71c9a025c2b5ff16e8b016ca1072382fbb31fcbc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8bb3c4c7972b9275eaa410c06c00a1e67146e79b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8969a2d1d70ce4abcee6cd83a72f335cc6adff78.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f7b85b65b0ceb81e56944d60431de144c05fb5a8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d6d282cc17a06f5c176715991e9f21c761701c17.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c545dcd44fd1092e710fc904d04e79016137bb60.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ba6ad64e3367fce937f2517800b14a3a24a2b1a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e372ee428256e096ca3b9e9ae5bf9565d0128330.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/74d5d2fe176b1f462466c8e5f9e6ada3e6d3d94e.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>2つの部屋を1つの予約可能なルームに結合する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>