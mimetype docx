--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約目的でカレンダーを色分けする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">予約目的ごとに色と表示項目を持たせ、顧客との打ち合わせが朝会でないことをひと目で分かるようにします。 利用者が予約するグリッドでも、管理コンソールのカレンダーでも。所要 15 分ほど。</w:t>
+        <w:t xml:space="preserve">予約目的ごとに色と表示項目を持たせ、顧客との打ち合わせが朝会でないことをひと目で分かるようにします。利用者が予約するグリッドでも、管理コンソールのカレンダーでも。所要 15 分ほど。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk8llmrxlxji_itwr1brj8">
+      <w:hyperlink w:history="1" r:id="rIdnsmgypdkpmdjvtsw7hnrq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/colour-code-the-calendar-by-purpose/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">共有フロアのカレンダーをざっと見る人が知りたいことは一つです。どれが割り込んでよい会議で、
 どれが顧客の来社なのか。すべてのブロックが同じ色のカレンダーでは、開いてみるしかありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -150,51 +150,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">設定前。どれがどんな会議なのかを示すものが何もありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約目的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ごとに色を持たせれば、これは一度の作業で解決します。しかもこれは、
 そもそも同僚に届く唯一の色設定です — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqnapwbwrj7k2cyva1eisg">
+      <w:hyperlink w:history="1" r:id="rIdvbstzma8zkf25bpkymqv2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">カレンダー上で予約がどう見えるかを決めるもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -281,51 +281,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">予約目的の一覧。ここのどの行にも専用のカードを持たせられます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一覧が空の場合は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtceoatxmmd90br9yls04m">
+      <w:hyperlink w:history="1" r:id="rIdgbwr3gfttb2axeore_l9c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約目的が変えるもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">から始めてください —
 予約目的がないと、これから使うセクションには提示するものがなく、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">追加</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ボタンはグレーのままです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -795,51 +795,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">フォームを差し替える予約目的は、そのフォームの項目しか出しません:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 予約目的が予約フォームごと差し替える場合、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">表示項目</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の横のヒントは「フォーム名」からと表示され、
 提示されるのはそのフォームのカスタム項目だけです。その予約目的の予約はそのフォームで入力されたので、
 他の項目はどうやっても空行にしかなりません。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvedlp5ibq_blzquglbhb6">
+      <w:hyperlink w:history="1" r:id="rIdaklba5u_z5alxlqplhzva">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">どのフォームが使われるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1333500"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="purpose-colour-from-form-hint-ja" descr="予約フォームを差し替える予約目的はそう表示し、そのフォームの項目だけを提示します。" title="予約フォームを差し替える予約目的はそう表示し、そのフォームの項目だけを提示します。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1265,51 +1265,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 意図的に設定できません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">項目の一覧そのもの。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 両画面のすべての項目は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvn6pzwojodsouxqpvt7ld">
+      <w:hyperlink w:history="1" r:id="rIdrmkkkwzywzrnr-w2x1btb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">UI カスタマイズ設定リファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に載っています。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1734,51 +1734,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk8llmrxlxji_itwr1brj8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rIdqnapwbwrj7k2cyva1eisg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tell-bookings-apart-at-a-glance/" TargetMode="External"/><Relationship Id="rIdtceoatxmmd90br9yls04m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rIdvedlp5ibq_blzquglbhb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdvn6pzwojodsouxqpvt7ld" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/199af8e998c6fd49199db653cf36cd4c13ef4135.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/54e73581d810c08211d6beb4d94ab5869660ded6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4527edbe4d2e818c13b47cf1ff42040fb8c46648.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/112bafc466e5ac7d16dac073cd78652651f31b79.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fed0d8cbb16c975bcf8ab74a2e7a2d738886632a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d9e6ed85cf433b0a874cd6001ce3ca6b3bfba1a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f24d1c76a671f5d2713f914672c939cd9c0e29ad.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2cecbe99a16170f9348286da39bd655d8b7cdd63.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9cbdb27dd91f2c7398a90130b20188d162dbd2b0.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnsmgypdkpmdjvtsw7hnrq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rIdvbstzma8zkf25bpkymqv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tell-bookings-apart-at-a-glance/" TargetMode="External"/><Relationship Id="rIdgbwr3gfttb2axeore_l9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rIdaklba5u_z5alxlqplhzva" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdrmkkkwzywzrnr-w2x1btb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/199af8e998c6fd49199db653cf36cd4c13ef4135.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/54e73581d810c08211d6beb4d94ab5869660ded6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4527edbe4d2e818c13b47cf1ff42040fb8c46648.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/112bafc466e5ac7d16dac073cd78652651f31b79.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fed0d8cbb16c975bcf8ab74a2e7a2d738886632a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d9e6ed85cf433b0a874cd6001ce3ca6b3bfba1a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f24d1c76a671f5d2713f914672c939cd9c0e29ad.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2cecbe99a16170f9348286da39bd655d8b7cdd63.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9cbdb27dd91f2c7398a90130b20188d162dbd2b0.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約目的でカレンダーを色分けする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>