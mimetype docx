--- v1 (2026-09-28)
+++ v2 (2026-10-20)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnsmgypdkpmdjvtsw7hnrq">
+      <w:hyperlink w:history="1" r:id="rId2kufiq_hcczsv3hxopfqo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/colour-code-the-calendar-by-purpose/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">共有フロアのカレンダーをざっと見る人が知りたいことは一つです。どれが割り込んでよい会議で、
 どれが顧客の来社なのか。すべてのブロックが同じ色のカレンダーでは、開いてみるしかありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -150,51 +150,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">設定前。どれがどんな会議なのかを示すものが何もありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約目的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ごとに色を持たせれば、これは一度の作業で解決します。しかもこれは、
 そもそも同僚に届く唯一の色設定です — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvbstzma8zkf25bpkymqv2">
+      <w:hyperlink w:history="1" r:id="rIdjuu3qmebp0w9nj23gktig">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">カレンダー上で予約がどう見えるかを決めるもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -281,51 +281,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">予約目的の一覧。ここのどの行にも専用のカードを持たせられます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一覧が空の場合は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgbwr3gfttb2axeore_l9c">
+      <w:hyperlink w:history="1" r:id="rIduc-ahf7n9_sywnxp3th32">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約目的が変えるもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">から始めてください —
 予約目的がないと、これから使うセクションには提示するものがなく、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">追加</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ボタンはグレーのままです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -795,51 +795,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">フォームを差し替える予約目的は、そのフォームの項目しか出しません:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 予約目的が予約フォームごと差し替える場合、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">表示項目</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の横のヒントは「フォーム名」からと表示され、
 提示されるのはそのフォームのカスタム項目だけです。その予約目的の予約はそのフォームで入力されたので、
 他の項目はどうやっても空行にしかなりません。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaklba5u_z5alxlqplhzva">
+      <w:hyperlink w:history="1" r:id="rIdbnot8-srwdwuyftalct1w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">どのフォームが使われるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1333500"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="purpose-colour-from-form-hint-ja" descr="予約フォームを差し替える予約目的はそう表示し、そのフォームの項目だけを提示します。" title="予約フォームを差し替える予約目的はそう表示し、そのフォームの項目だけを提示します。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1265,51 +1265,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 意図的に設定できません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">項目の一覧そのもの。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 両画面のすべての項目は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrmkkkwzywzrnr-w2x1btb">
+      <w:hyperlink w:history="1" r:id="rIddv-a6ywvamdcxk9mmvebw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">UI カスタマイズ設定リファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に載っています。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1734,51 +1734,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnsmgypdkpmdjvtsw7hnrq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rIdvbstzma8zkf25bpkymqv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tell-bookings-apart-at-a-glance/" TargetMode="External"/><Relationship Id="rIdgbwr3gfttb2axeore_l9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rIdaklba5u_z5alxlqplhzva" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdrmkkkwzywzrnr-w2x1btb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/199af8e998c6fd49199db653cf36cd4c13ef4135.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/54e73581d810c08211d6beb4d94ab5869660ded6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4527edbe4d2e818c13b47cf1ff42040fb8c46648.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/112bafc466e5ac7d16dac073cd78652651f31b79.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fed0d8cbb16c975bcf8ab74a2e7a2d738886632a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d9e6ed85cf433b0a874cd6001ce3ca6b3bfba1a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f24d1c76a671f5d2713f914672c939cd9c0e29ad.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2cecbe99a16170f9348286da39bd655d8b7cdd63.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9cbdb27dd91f2c7398a90130b20188d162dbd2b0.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2kufiq_hcczsv3hxopfqo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rIdjuu3qmebp0w9nj23gktig" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tell-bookings-apart-at-a-glance/" TargetMode="External"/><Relationship Id="rIduc-ahf7n9_sywnxp3th32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rIdbnot8-srwdwuyftalct1w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIddv-a6ywvamdcxk9mmvebw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/daead775a4f3e73868d21292931b2fa523c4136d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c01bf98793c56a85b39ad084236455d616a1e99a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/05af14c7ebb779f4c116709e5224709060adbefd.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2feaf00f8a81e4736798a816d0166f198bf07af5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3cdaabec8efc5702a8d961de6201865077220262.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d45788ad15d1f704e8e380e284f33fba721cbe2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/66348c1339859a458e876163bbbb28d5f998ea06.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d199ff4706c41adc298a52e08bdb9f23a6924c9.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6d7e6f3b24175d8b20e9c3911c429eccbe26f606.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約目的でカレンダーを色分けする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>