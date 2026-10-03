--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">祝日に事業所を休みにする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">休日は予約時間のスケジュールに属し、週間タイムテーブルの内容にかかわらず その日を終日休みにします。国の公開カレンダーを同期する、.ics を取り込む、 手で日付を追加する — そのどれが毎週の同期で残るかも説明します。</w:t>
+        <w:t xml:space="preserve">休日は予約時間のスケジュールに属し、週間タイムテーブルの内容にかかわらずその日を終日休みにします。国の公開カレンダーを同期する、.ics を取り込む、手で日付を追加する — そのどれが毎週の同期で残るかも説明します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvea-4olt721khtpakncq2">
+      <w:hyperlink w:history="1" r:id="rId8byfg3jdbqbjl_nmvrl1a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/close-the-office-on-public-holidays/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4800600"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="holiday-closes-the-day-ja" descr="休日はその日を終日休みにします。その曜日の週間タイムテーブルに描かれた時間帯は適用されません。" title="休日はその日を終日休みにします。その曜日の週間タイムテーブルに描かれた時間帯は適用されません。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -143,51 +143,51 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">休日はその日を終日休みにします。その曜日の週間タイムテーブルに描かれた時間帯は適用されません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 予約時間のスケジュールを作成し、会議室に適用しておく必要があります。
 まだ作っていない場合は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5sl-b6qifh4hqjo--kf4i">
+      <w:hyperlink w:history="1" r:id="rIdgvlo609isv6bto8vvgmiw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約を営業時間内に制限する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 から始めてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 休日ページを開く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1070,51 +1070,51 @@
         </w:rPr>
         <w:t xml:space="preserve">営業時間外の予約を許可</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> をオフにするまで、休日は何も止めません —
 週間タイムテーブルを効かせるのとまったく同じ組み合わせです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2 つの設定は揃って初めて働きます:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 営業時間外の予約を許可したままだと、休日はドア横のパネルの表示を変えるだけです。
 会議室は予約できたままになります。設定方法は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdayruujhjc1mbz1vlmpiza">
+      <w:hyperlink w:history="1" r:id="rIdcuf-07miuw3j04kfiliqc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約を営業時間内に制限する手順 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 動作を確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1205,51 +1205,51 @@
 それぞれの画面に持ちます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">推奨時間帯</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。推奨は曜日ごとのヒントなので、休日にも表示されます。
 拒否されるのは実際の予約だけです。固定時間枠は休日に従い、休みの日には
 枠がまったく出ません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdro74z7sff3kvbdnk1hgp7">
+      <w:hyperlink w:history="1" r:id="rIdiz4y385f4v6znrn2h5zv3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約を固定の時間枠に制限する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1706,51 +1706,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvea-4olt721khtpakncq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/close-the-office-on-public-holidays/" TargetMode="External"/><Relationship Id="rId5sl-b6qifh4hqjo--kf4i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdayruujhjc1mbz1vlmpiza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdro74z7sff3kvbdnk1hgp7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba76aa63b2dbf02a2940cea6c171bc989928c679.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/93dae7266188279e320bd951d5aaec54ddfa08dc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/033e3ee15d45c8e00ea48be10ded8915916e6f5c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6bdae6f271b890e637f9b93857029b126902889b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3bdc8bf487eb6499597ab56b39ec6ac9167fe951.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/870a03e62d12e61d7dadff11003db70c74eec5e7.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8byfg3jdbqbjl_nmvrl1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/close-the-office-on-public-holidays/" TargetMode="External"/><Relationship Id="rIdgvlo609isv6bto8vvgmiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdcuf-07miuw3j04kfiliqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdiz4y385f4v6znrn2h5zv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba76aa63b2dbf02a2940cea6c171bc989928c679.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/93dae7266188279e320bd951d5aaec54ddfa08dc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/033e3ee15d45c8e00ea48be10ded8915916e6f5c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6bdae6f271b890e637f9b93857029b126902889b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3bdc8bf487eb6499597ab56b39ec6ac9167fe951.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/870a03e62d12e61d7dadff11003db70c74eec5e7.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>祝日に事業所を休みにする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>