--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8byfg3jdbqbjl_nmvrl1a">
+      <w:hyperlink w:history="1" r:id="rIdal8bvozzizpllabvhanjr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/close-the-office-on-public-holidays/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4800600"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="holiday-closes-the-day-ja" descr="休日はその日を終日休みにします。その曜日の週間タイムテーブルに描かれた時間帯は適用されません。" title="休日はその日を終日休みにします。その曜日の週間タイムテーブルに描かれた時間帯は適用されません。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -143,51 +143,51 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">休日はその日を終日休みにします。その曜日の週間タイムテーブルに描かれた時間帯は適用されません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 予約時間のスケジュールを作成し、会議室に適用しておく必要があります。
 まだ作っていない場合は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgvlo609isv6bto8vvgmiw">
+      <w:hyperlink w:history="1" r:id="rIdyque5ubglqgmcbp14hbfg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約を営業時間内に制限する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 から始めてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 休日ページを開く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1070,51 +1070,51 @@
         </w:rPr>
         <w:t xml:space="preserve">営業時間外の予約を許可</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> をオフにするまで、休日は何も止めません —
 週間タイムテーブルを効かせるのとまったく同じ組み合わせです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2 つの設定は揃って初めて働きます:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 営業時間外の予約を許可したままだと、休日はドア横のパネルの表示を変えるだけです。
 会議室は予約できたままになります。設定方法は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcuf-07miuw3j04kfiliqc">
+      <w:hyperlink w:history="1" r:id="rIdjkfyom_89psqhkpe7ms6g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約を営業時間内に制限する手順 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 動作を確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1205,51 +1205,51 @@
 それぞれの画面に持ちます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">推奨時間帯</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。推奨は曜日ごとのヒントなので、休日にも表示されます。
 拒否されるのは実際の予約だけです。固定時間枠は休日に従い、休みの日には
 枠がまったく出ません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiz4y385f4v6znrn2h5zv3">
+      <w:hyperlink w:history="1" r:id="rIdr6am1v_tw6qjq88iepgtr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約を固定の時間枠に制限する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1706,51 +1706,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8byfg3jdbqbjl_nmvrl1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/close-the-office-on-public-holidays/" TargetMode="External"/><Relationship Id="rIdgvlo609isv6bto8vvgmiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdcuf-07miuw3j04kfiliqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdiz4y385f4v6znrn2h5zv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba76aa63b2dbf02a2940cea6c171bc989928c679.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/93dae7266188279e320bd951d5aaec54ddfa08dc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/033e3ee15d45c8e00ea48be10ded8915916e6f5c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6bdae6f271b890e637f9b93857029b126902889b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3bdc8bf487eb6499597ab56b39ec6ac9167fe951.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/870a03e62d12e61d7dadff11003db70c74eec5e7.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdal8bvozzizpllabvhanjr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/close-the-office-on-public-holidays/" TargetMode="External"/><Relationship Id="rIdyque5ubglqgmcbp14hbfg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdjkfyom_89psqhkpe7ms6g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdr6am1v_tw6qjq88iepgtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b7914130d0aa45237b8c79150c3f39e347041be6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b78b80ae8060e2edd6f4425df3d68d674f18145e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/76470179bd3dcc9acbe70a35423eb100f9b7bc74.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9929658dfd12b91505cbaf6ef4220e4ada183e9d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9b29a990ae50c97f13b757a1f0759cb181af029a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a151113ace873a5c290e87caacf1563e545684d1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>祝日に事業所を休みにする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>