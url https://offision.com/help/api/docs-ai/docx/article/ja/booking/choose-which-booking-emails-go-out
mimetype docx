--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,126 +26,126 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">送る予約メールを選ぶ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 ページに並ぶ 6 つのスイッチが、予約が誰かにメールを送るのか、カレンダーの 招待を同行させるのか、ほかに誰へ知らせるのかを決めます。いずれも予約ポリシー 側の設定なので、1 つのルームではなくリソースのまとまりに効きます。</w:t>
+        <w:t xml:space="preserve">1 ページに並ぶ 6 つのスイッチが、予約が誰かにメールを送るのか、カレンダーの招待を同行させるのか、ほかに誰へ知らせるのかを決めます。いずれも予約ポリシー側の設定なので、1 つのルームではなくリソースのまとまりに効きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0nzjjjb64z_ojnoiux3qg">
+      <w:hyperlink w:history="1" r:id="rIdtyzbsun2dnxdyvontornm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/choose-which-booking-emails-go-out/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 これらのスイッチは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約ポリシー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> にあり、ポリシーはそれを参照するすべての
 リソースで共有されます。会議室のフロアとデスクのフロアでは、以下のほとんどに
 ついて答えが逆になります。1 つのポリシーで折り合いをつけるのではなく、始める前
 に分けておいてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どのメールが誰に届くのかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7hejn6v5pd4wclkdt1r1s">
+      <w:hyperlink w:history="1" r:id="rIdfemxg6jqb_9b5zt2zdig3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約したときに Offision が送るメール</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 で先に押さえておくと読みやすくなります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. ポリシーを開き、メールの区画を見つける</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -362,51 +362,51 @@
       <w:r>
         <w:t xml:space="preserve"> は既定で入っていて、誰かが判断した時点で
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約が承認されました</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> または </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約が拒否されました</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を送ります。意味を持つ
 のは </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId40bzxclj0ygznwvju8km3">
+      <w:hyperlink w:history="1" r:id="rIdxzymri-vn9qa-7vzngilk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">承認を必須にした</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> ポリシー
 だけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">外す理由はひとつだけです。ルームが連携メールボックスの場合、ルーム自身のカレン
 ダー返信がすでに結果を伝えているので、同じことを言うメールが 2 通届くのは 1 通
 より悪い、というときです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -427,51 +427,51 @@
         <w:t xml:space="preserve">デスクまたは備品の予約時にメールに .ics データを添付します</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、ポリシー全体
 で唯一ラベルにリソース種別が入っているスイッチです。ほかには効かないからです。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルームの予約は常にカレンダーの招待を運び、この設定では変わりません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デスクを軸に 1 週間を組み立てる人が多いなら入れておきます。毎朝ひとつ取るだけの
 使い方なら切ってください。1 か月分のデスク予約が予定として届くと、ほかがすべて
 埋もれます。デスクフロアの設定一式は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbdcaco96h_rnru06pj4cg">
+      <w:hyperlink w:history="1" r:id="rIdwqhoz0powoptkvk8inkrm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デスクフロアに必要なルール</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3543300"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-email-ics-switch-ja" descr="ルームには効かないので、.ics のスイッチはデスクと備品を名指ししています。" title="ルームには効かないので、.ics のスイッチはデスクと備品を名指ししています。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -650,51 +650,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 閉鎖をどこまで知らせるかを決める</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービス停止通知</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の下にある 3 つのスイッチが、リソースが
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpfuzibzrjvqxj_bvtdggh">
+      <w:hyperlink w:history="1" r:id="rIdcitqxulxpinsimfxsp5ux">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サービス停止</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> になったときに、すでに予約していた
 人へメールを出すかどうかを決めます。停止時間帯の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">作成</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -866,212 +866,224 @@
         <w:t xml:space="preserve">手順 5 で指定した相手にも自分の分が届きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約を取り消して、キャンセルのメールも届くことを確かめてください。ここが試し忘
 れられがちです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">カレンダーの招待が添付ファイルとして見えなくても、多くのサイトではそれが正常です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-vyo_ibnytkkkaodluuhy">
+      <w:hyperlink w:history="1" r:id="rIdwvrofn3yd2uzpkv_pt3v6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">招待は多くの場合ファイルではありません</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これで決まらないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">文面。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 件名と本文はサイト全体で一度だけ設定します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7pw4f4b81fdkqlhnswyj-">
+      <w:hyperlink w:history="1" r:id="rId2cp5zga2ilv_ejmprhkhw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision メールの文面を変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リマインダー。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 予約が始まる前や、無断キャンセルで解放されそうなときに届く
-メールは、ポリシーではなく予約設定ページ側で、サイト全体に対して切り替えます。</w:t>
+メールは、ポリシーではなく予約設定ページ側で、サイト全体に対して切り替えます —
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdo0rc29vso4vl9jbkt514b">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">リマインダー</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">承認依頼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 承認者に判断を求めるメールは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbbwr9ewp6omkj7wrd-pqk">
+      <w:hyperlink w:history="1" r:id="rId1kw13kkrvjvhrjtuzgrim">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">承認を必須にする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 側の話です。
 このページにあるのは結果のメールだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予測メール。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 管理者向けの定期サマリーは独立した購読です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgdcmvfmtldhrf5goyiiia">
+      <w:hyperlink w:history="1" r:id="rIdki8eg0nxwqljhsq2fmu_3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">今後の予約の予測を管理者へメールで届ける</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">メールが社外へ出るかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 差出人と、招待がファイルとして届くかどうかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-zlhrf8scvyurdwbaskjr">
+      <w:hyperlink w:history="1" r:id="rId-qcwdxxo_frdispeyprs9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社のアドレスからメールを送る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 で決まります。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1497,51 +1509,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0nzjjjb64z_ojnoiux3qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rId7hejn6v5pd4wclkdt1r1s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rId40bzxclj0ygznwvju8km3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdbdcaco96h_rnru06pj4cg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdpfuzibzrjvqxj_bvtdggh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rId-vyo_ibnytkkkaodluuhy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rId7pw4f4b81fdkqlhnswyj-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdbbwr9ewp6omkj7wrd-pqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdgdcmvfmtldhrf5goyiiia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId-zlhrf8scvyurdwbaskjr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a39bd49e8c7a27ce1858eb7a5e3a165e19a0610d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bf8a26b1af9551a4011ff8e0a27320bae5ce93b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/340de24b461be8c4f9da768319798dc9a8a6eb17.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7474bf3740a0ebcef40f631b15b1e348279c2321.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtyzbsun2dnxdyvontornm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rIdfemxg6jqb_9b5zt2zdig3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rIdxzymri-vn9qa-7vzngilk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdwqhoz0powoptkvk8inkrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdcitqxulxpinsimfxsp5ux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdwvrofn3yd2uzpkv_pt3v6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rId2cp5zga2ilv_ejmprhkhw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdo0rc29vso4vl9jbkt514b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rId1kw13kkrvjvhrjtuzgrim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdki8eg0nxwqljhsq2fmu_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId-qcwdxxo_frdispeyprs9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e88223223b9c3058426c82244c1d8ecfba9f4fe3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/376133d19cfb256b3ac736d4274db404e9108dcc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed821f999a9da2245d893ba89c03071706592dc3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cecc31a4cacd997e7493cb0a117c5e491179f087.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>送る予約メールを選ぶ</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>