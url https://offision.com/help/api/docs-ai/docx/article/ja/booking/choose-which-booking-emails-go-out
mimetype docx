--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,100 +52,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtyzbsun2dnxdyvontornm">
+      <w:hyperlink w:history="1" r:id="rIdylyzwu_aie3mkja3wf6vp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/choose-which-booking-emails-go-out/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 これらのスイッチは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約ポリシー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> にあり、ポリシーはそれを参照するすべての
 リソースで共有されます。会議室のフロアとデスクのフロアでは、以下のほとんどに
 ついて答えが逆になります。1 つのポリシーで折り合いをつけるのではなく、始める前
 に分けておいてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どのメールが誰に届くのかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfemxg6jqb_9b5zt2zdig3">
+      <w:hyperlink w:history="1" r:id="rIdxarlrgmek6aaks2r044ha">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約したときに Offision が送るメール</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 で先に押さえておくと読みやすくなります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. ポリシーを開き、メールの区画を見つける</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -362,51 +362,51 @@
       <w:r>
         <w:t xml:space="preserve"> は既定で入っていて、誰かが判断した時点で
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約が承認されました</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> または </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約が拒否されました</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を送ります。意味を持つ
 のは </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxzymri-vn9qa-7vzngilk">
+      <w:hyperlink w:history="1" r:id="rIdmkaqhyiqllj6vnvs93y5y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">承認を必須にした</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> ポリシー
 だけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">外す理由はひとつだけです。ルームが連携メールボックスの場合、ルーム自身のカレン
 ダー返信がすでに結果を伝えているので、同じことを言うメールが 2 通届くのは 1 通
 より悪い、というときです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -427,51 +427,51 @@
         <w:t xml:space="preserve">デスクまたは備品の予約時にメールに .ics データを添付します</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、ポリシー全体
 で唯一ラベルにリソース種別が入っているスイッチです。ほかには効かないからです。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルームの予約は常にカレンダーの招待を運び、この設定では変わりません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デスクを軸に 1 週間を組み立てる人が多いなら入れておきます。毎朝ひとつ取るだけの
 使い方なら切ってください。1 か月分のデスク予約が予定として届くと、ほかがすべて
 埋もれます。デスクフロアの設定一式は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwqhoz0powoptkvk8inkrm">
+      <w:hyperlink w:history="1" r:id="rId7lsed-wvzdkqyot7mpssg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デスクフロアに必要なルール</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3543300"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-email-ics-switch-ja" descr="ルームには効かないので、.ics のスイッチはデスクと備品を名指ししています。" title="ルームには効かないので、.ics のスイッチはデスクと備品を名指ししています。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -650,51 +650,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 閉鎖をどこまで知らせるかを決める</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービス停止通知</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の下にある 3 つのスイッチが、リソースが
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcitqxulxpinsimfxsp5ux">
+      <w:hyperlink w:history="1" r:id="rIdeovawz-8ydeurcbq2tfy4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サービス停止</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> になったときに、すでに予約していた
 人へメールを出すかどうかを決めます。停止時間帯の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">作成</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -866,224 +866,224 @@
         <w:t xml:space="preserve">手順 5 で指定した相手にも自分の分が届きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約を取り消して、キャンセルのメールも届くことを確かめてください。ここが試し忘
 れられがちです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">カレンダーの招待が添付ファイルとして見えなくても、多くのサイトではそれが正常です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwvrofn3yd2uzpkv_pt3v6">
+      <w:hyperlink w:history="1" r:id="rIdqvu5vh4yzzy2ldig0aciw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">招待は多くの場合ファイルではありません</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これで決まらないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">文面。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 件名と本文はサイト全体で一度だけ設定します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2cp5zga2ilv_ejmprhkhw">
+      <w:hyperlink w:history="1" r:id="rIdn1brpuqf1mb5p5z1aw57h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision メールの文面を変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リマインダー。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 予約が始まる前や、無断キャンセルで解放されそうなときに届く
 メールは、ポリシーではなく予約設定ページ側で、サイト全体に対して切り替えます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo0rc29vso4vl9jbkt514b">
+      <w:hyperlink w:history="1" r:id="rIdsuglv5hdu-fickulseczj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リマインダー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">承認依頼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 承認者に判断を求めるメールは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1kw13kkrvjvhrjtuzgrim">
+      <w:hyperlink w:history="1" r:id="rId4_425ownd9fttetordfwu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">承認を必須にする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 側の話です。
 このページにあるのは結果のメールだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予測メール。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 管理者向けの定期サマリーは独立した購読です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdki8eg0nxwqljhsq2fmu_3">
+      <w:hyperlink w:history="1" r:id="rIdbydhxhz3k46a75n-xql_a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">今後の予約の予測を管理者へメールで届ける</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">メールが社外へ出るかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 差出人と、招待がファイルとして届くかどうかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-qcwdxxo_frdispeyprs9">
+      <w:hyperlink w:history="1" r:id="rId0yuekyn9lix3adigxqafy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社のアドレスからメールを送る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 で決まります。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1509,51 +1509,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtyzbsun2dnxdyvontornm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rIdfemxg6jqb_9b5zt2zdig3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rIdxzymri-vn9qa-7vzngilk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdwqhoz0powoptkvk8inkrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdcitqxulxpinsimfxsp5ux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdwvrofn3yd2uzpkv_pt3v6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rId2cp5zga2ilv_ejmprhkhw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdo0rc29vso4vl9jbkt514b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rId1kw13kkrvjvhrjtuzgrim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdki8eg0nxwqljhsq2fmu_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId-qcwdxxo_frdispeyprs9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e88223223b9c3058426c82244c1d8ecfba9f4fe3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/376133d19cfb256b3ac736d4274db404e9108dcc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed821f999a9da2245d893ba89c03071706592dc3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cecc31a4cacd997e7493cb0a117c5e491179f087.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdylyzwu_aie3mkja3wf6vp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rIdxarlrgmek6aaks2r044ha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rIdmkaqhyiqllj6vnvs93y5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId7lsed-wvzdkqyot7mpssg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdeovawz-8ydeurcbq2tfy4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdqvu5vh4yzzy2ldig0aciw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rIdn1brpuqf1mb5p5z1aw57h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdsuglv5hdu-fickulseczj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rId4_425ownd9fttetordfwu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdbydhxhz3k46a75n-xql_a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId0yuekyn9lix3adigxqafy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/347e72af75f297f48a1d32ba6dbd663e73a8ffb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc523850157474459502153f0decc81bc7d61fdb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/da034d9318d21d8b45ef06652cb78b4e76716bd8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b98f37180d06d9d773ee66b63d3594522ce56473.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>送る予約メールを選ぶ</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>