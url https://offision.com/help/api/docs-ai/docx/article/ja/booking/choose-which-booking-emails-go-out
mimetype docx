--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,100 +52,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdylyzwu_aie3mkja3wf6vp">
+      <w:hyperlink w:history="1" r:id="rIdhostzwzqpq_mimguo5yap">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/choose-which-booking-emails-go-out/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 これらのスイッチは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約ポリシー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> にあり、ポリシーはそれを参照するすべての
 リソースで共有されます。会議室のフロアとデスクのフロアでは、以下のほとんどに
 ついて答えが逆になります。1 つのポリシーで折り合いをつけるのではなく、始める前
 に分けておいてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どのメールが誰に届くのかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxarlrgmek6aaks2r044ha">
+      <w:hyperlink w:history="1" r:id="rIdvu3dqbhgtrvptvq_-cj_8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約したときに Offision が送るメール</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 で先に押さえておくと読みやすくなります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. ポリシーを開き、メールの区画を見つける</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -362,51 +362,51 @@
       <w:r>
         <w:t xml:space="preserve"> は既定で入っていて、誰かが判断した時点で
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約が承認されました</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> または </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約が拒否されました</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を送ります。意味を持つ
 のは </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmkaqhyiqllj6vnvs93y5y">
+      <w:hyperlink w:history="1" r:id="rIdpjv3ntgbzwdbnylutnbgn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">承認を必須にした</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> ポリシー
 だけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">外す理由はひとつだけです。ルームが連携メールボックスの場合、ルーム自身のカレン
 ダー返信がすでに結果を伝えているので、同じことを言うメールが 2 通届くのは 1 通
 より悪い、というときです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -427,51 +427,51 @@
         <w:t xml:space="preserve">デスクまたは備品の予約時にメールに .ics データを添付します</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、ポリシー全体
 で唯一ラベルにリソース種別が入っているスイッチです。ほかには効かないからです。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルームの予約は常にカレンダーの招待を運び、この設定では変わりません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デスクを軸に 1 週間を組み立てる人が多いなら入れておきます。毎朝ひとつ取るだけの
 使い方なら切ってください。1 か月分のデスク予約が予定として届くと、ほかがすべて
 埋もれます。デスクフロアの設定一式は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7lsed-wvzdkqyot7mpssg">
+      <w:hyperlink w:history="1" r:id="rIdnvgn0x3defo0ebwf99rs6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デスクフロアに必要なルール</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3543300"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-email-ics-switch-ja" descr="ルームには効かないので、.ics のスイッチはデスクと備品を名指ししています。" title="ルームには効かないので、.ics のスイッチはデスクと備品を名指ししています。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -650,51 +650,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 閉鎖をどこまで知らせるかを決める</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービス停止通知</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の下にある 3 つのスイッチが、リソースが
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeovawz-8ydeurcbq2tfy4">
+      <w:hyperlink w:history="1" r:id="rId7pxdkwexjcqqjn5zpphuc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サービス停止</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> になったときに、すでに予約していた
 人へメールを出すかどうかを決めます。停止時間帯の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">作成</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -866,224 +866,224 @@
         <w:t xml:space="preserve">手順 5 で指定した相手にも自分の分が届きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約を取り消して、キャンセルのメールも届くことを確かめてください。ここが試し忘
 れられがちです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">カレンダーの招待が添付ファイルとして見えなくても、多くのサイトではそれが正常です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqvu5vh4yzzy2ldig0aciw">
+      <w:hyperlink w:history="1" r:id="rIdgocc5jhqxo1fiwmhueqx8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">招待は多くの場合ファイルではありません</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これで決まらないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">文面。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 件名と本文はサイト全体で一度だけ設定します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn1brpuqf1mb5p5z1aw57h">
+      <w:hyperlink w:history="1" r:id="rIdh3ny146br4-wjqipnti9u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision メールの文面を変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リマインダー。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 予約が始まる前や、無断キャンセルで解放されそうなときに届く
 メールは、ポリシーではなく予約設定ページ側で、サイト全体に対して切り替えます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsuglv5hdu-fickulseczj">
+      <w:hyperlink w:history="1" r:id="rIdthb-nheaz6qeuyxhaxt9f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リマインダー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">承認依頼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 承認者に判断を求めるメールは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4_425ownd9fttetordfwu">
+      <w:hyperlink w:history="1" r:id="rIdm78kjayrbswkgru83ekfp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">承認を必須にする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 側の話です。
 このページにあるのは結果のメールだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予測メール。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 管理者向けの定期サマリーは独立した購読です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbydhxhz3k46a75n-xql_a">
+      <w:hyperlink w:history="1" r:id="rIdte_ncs56rcyaab5orerdw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">今後の予約の予測を管理者へメールで届ける</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">メールが社外へ出るかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 差出人と、招待がファイルとして届くかどうかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0yuekyn9lix3adigxqafy">
+      <w:hyperlink w:history="1" r:id="rIdligcmh0mx48oueivr2wb8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社のアドレスからメールを送る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 で決まります。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1509,51 +1509,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdylyzwu_aie3mkja3wf6vp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rIdxarlrgmek6aaks2r044ha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rIdmkaqhyiqllj6vnvs93y5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId7lsed-wvzdkqyot7mpssg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdeovawz-8ydeurcbq2tfy4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdqvu5vh4yzzy2ldig0aciw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rIdn1brpuqf1mb5p5z1aw57h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdsuglv5hdu-fickulseczj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rId4_425ownd9fttetordfwu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdbydhxhz3k46a75n-xql_a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId0yuekyn9lix3adigxqafy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/347e72af75f297f48a1d32ba6dbd663e73a8ffb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc523850157474459502153f0decc81bc7d61fdb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/da034d9318d21d8b45ef06652cb78b4e76716bd8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b98f37180d06d9d773ee66b63d3594522ce56473.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhostzwzqpq_mimguo5yap" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rIdvu3dqbhgtrvptvq_-cj_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rIdpjv3ntgbzwdbnylutnbgn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdnvgn0x3defo0ebwf99rs6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rId7pxdkwexjcqqjn5zpphuc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdgocc5jhqxo1fiwmhueqx8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rIdh3ny146br4-wjqipnti9u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdthb-nheaz6qeuyxhaxt9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rIdm78kjayrbswkgru83ekfp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdte_ncs56rcyaab5orerdw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rIdligcmh0mx48oueivr2wb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/347e72af75f297f48a1d32ba6dbd663e73a8ffb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc523850157474459502153f0decc81bc7d61fdb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/da034d9318d21d8b45ef06652cb78b4e76716bd8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b98f37180d06d9d773ee66b63d3594522ce56473.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>送る予約メールを選ぶ</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>