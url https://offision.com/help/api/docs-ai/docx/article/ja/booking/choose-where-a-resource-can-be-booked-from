--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">リソースをどこから予約できるかを決める</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">どの画面から予約を作成できるかは 3 つのトグルが決めます。管理コンソール、ユーザー ポータル、予約パネルの 3 つと、よく求められる 3 つの組み合わせ — アプリからのみ 予約できる、ステッカーのスキャンでしか取れない、ポータルからは予約させない。</w:t>
+        <w:t xml:space="preserve">どの画面から予約を作成できるかは 3 つのトグルが決めます。管理コンソール、ユーザーポータル、予約パネルの 3 つと、よく求められる 3 つの組み合わせ — アプリからのみ予約できる、ステッカーのスキャンでしか取れない、ポータルからは予約させない。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvzsomvcmetqxniaqqbzsm">
+      <w:hyperlink w:history="1" r:id="rIdlyol9xyfzav-l9a4fq7us">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/choose-where-a-resource-can-be-booked-from/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約が作られる場所は 3 つしかありません。管理コンソール、ユーザーポータル、そして壁
 に取り付けられた予約パネルです。そのうちどれをリソースが受け付けるかを決めるのが
 ポリシーで、これは一見別々に見えて実は同じ質問への答えでもあります —
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -550,51 +550,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 管理コンソールまたはユーザーポータルをオフにすると、
 そのリソースはその画面に表示されなくなります — グレーアウトではなく、一覧から消えます。
 パネルをオフにした場合、リソースはパネルの画面に残ったままで、誰かが取ろうとした時点で
 拒否されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">「予約パネルでのユーザー認証をスキップ」は 4 つ目の手段ではありません:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 パネルのトグルの下にあって鍵のように見えますが、予約する前にパネルが誰の予約かを尋ねる
 かどうかを決めるだけです。手段を制限することはありません。このページのすべての項目は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxtfdl42nulk8dpv3gnojm">
+      <w:hyperlink w:history="1" r:id="rIdhtuvam0iy5vuwr_omhrvz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ルールリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. アプリからだけ予約できるようにする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -972,51 +972,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">GPS はこの用途には使えません:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">GPS チェックインを必須にする</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が適用されるのは、アプリからのチェックイン、
 チェックアウト、予約の延長です。予約を作成するときには参照されないので、遠隔からの
 スキャンでデスクが取られるのを止められません。それを止めるのは IP 制限です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdegoo_dxu1hku-hnwxvamy">
+      <w:hyperlink w:history="1" r:id="rId3bvjqkadvejla1e4u60g2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">QR コードでのチェックインと、その場にいることの証明</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">なお、ウォークインのみはリソースをすべての画面から隠すわけではありません。予約フォーム
 からは消えますが、リソースカレンダーには </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1316,149 +1316,149 @@
       <w:r>
         <w:t xml:space="preserve"> それはリソース側に設定するチームスペースです — 手段の
 トグルが決めるのは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">どこから</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> であって、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰が</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ではありません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh0ladfbyyjj8bde3njhmw">
+      <w:hyperlink w:history="1" r:id="rIdf5az_7ax9ujcskqngfd7f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">部署専用のルームを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約の形が規則に合っているか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 予約可能期間、長さ、終日、繰り返し、営業時間。
 これらはポリシーの他の部分です:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdicry_idnbvsbq9vtywnax">
+      <w:hyperlink w:history="1" r:id="rIdkdzgvk5hzzff5rnri_7q3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ルールリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックイン。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> すでにある予約に対してチェックインするだけのスキャンは予約では
 ないので、ここのトグルはどれも関係しません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdovkzybkxt6j-dacshwnzp">
+      <w:hyperlink w:history="1" r:id="rIdlz8r7k6xw9kqfl_3juedi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと未出席のしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ステッカーそのもの</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 印刷、貼り付け、写真に撮られたコードの再発行:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8u5tthv1xvdplufhp_j2m">
+      <w:hyperlink w:history="1" r:id="rIdmuzpddolwdhp81mj11f5a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ステッカーを印刷して貼る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1914,51 +1914,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvzsomvcmetqxniaqqbzsm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdxtfdl42nulk8dpv3gnojm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdegoo_dxu1hku-hnwxvamy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdh0ladfbyyjj8bde3njhmw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdicry_idnbvsbq9vtywnax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdovkzybkxt6j-dacshwnzp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId8u5tthv1xvdplufhp_j2m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a30ae8459a27a888a2a005698ed38c7fbf9ae301.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/abd5cb1158b49f408d669f21829ad05ea1a4047d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2961ac897fa52c10e9cf0fff5e1244b4050ae73d.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlyol9xyfzav-l9a4fq7us" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdhtuvam0iy5vuwr_omhrvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId3bvjqkadvejla1e4u60g2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdf5az_7ax9ujcskqngfd7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdkdzgvk5hzzff5rnri_7q3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdlz8r7k6xw9kqfl_3juedi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdmuzpddolwdhp81mj11f5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a64bd28fbe36d38c24ca3c9267fc3c1fc6d8af54.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7726d59bc1815950a9600dbc0d807b7738b5d453.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f48a22c93a1eab36e213a91baf1eb095a10a4df.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>リソースをどこから予約できるかを決める</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>