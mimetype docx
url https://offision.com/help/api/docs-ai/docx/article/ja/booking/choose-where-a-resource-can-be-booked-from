--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlyol9xyfzav-l9a4fq7us">
+      <w:hyperlink w:history="1" r:id="rId5gcbxzgvq0x8ytwuhex-n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/choose-where-a-resource-can-be-booked-from/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約が作られる場所は 3 つしかありません。管理コンソール、ユーザーポータル、そして壁
 に取り付けられた予約パネルです。そのうちどれをリソースが受け付けるかを決めるのが
 ポリシーで、これは一見別々に見えて実は同じ質問への答えでもあります —
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -550,51 +550,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 管理コンソールまたはユーザーポータルをオフにすると、
 そのリソースはその画面に表示されなくなります — グレーアウトではなく、一覧から消えます。
 パネルをオフにした場合、リソースはパネルの画面に残ったままで、誰かが取ろうとした時点で
 拒否されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">「予約パネルでのユーザー認証をスキップ」は 4 つ目の手段ではありません:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 パネルのトグルの下にあって鍵のように見えますが、予約する前にパネルが誰の予約かを尋ねる
 かどうかを決めるだけです。手段を制限することはありません。このページのすべての項目は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhtuvam0iy5vuwr_omhrvz">
+      <w:hyperlink w:history="1" r:id="rIdprzf2v1syd1gnvhlmdu4d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ルールリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. アプリからだけ予約できるようにする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -972,51 +972,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">GPS はこの用途には使えません:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">GPS チェックインを必須にする</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が適用されるのは、アプリからのチェックイン、
 チェックアウト、予約の延長です。予約を作成するときには参照されないので、遠隔からの
 スキャンでデスクが取られるのを止められません。それを止めるのは IP 制限です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3bvjqkadvejla1e4u60g2">
+      <w:hyperlink w:history="1" r:id="rIdtmb4pd3q_a1lh5xokivag">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">QR コードでのチェックインと、その場にいることの証明</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">なお、ウォークインのみはリソースをすべての画面から隠すわけではありません。予約フォーム
 からは消えますが、リソースカレンダーには </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1316,149 +1316,149 @@
       <w:r>
         <w:t xml:space="preserve"> それはリソース側に設定するチームスペースです — 手段の
 トグルが決めるのは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">どこから</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> であって、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰が</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ではありません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf5az_7ax9ujcskqngfd7f">
+      <w:hyperlink w:history="1" r:id="rIdkfdbp99wxx_l1jdzd8ig0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">部署専用のルームを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約の形が規則に合っているか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 予約可能期間、長さ、終日、繰り返し、営業時間。
 これらはポリシーの他の部分です:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkdzgvk5hzzff5rnri_7q3">
+      <w:hyperlink w:history="1" r:id="rIdnnzqcz-hj-c_0dcvpe8kv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ルールリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックイン。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> すでにある予約に対してチェックインするだけのスキャンは予約では
 ないので、ここのトグルはどれも関係しません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlz8r7k6xw9kqfl_3juedi">
+      <w:hyperlink w:history="1" r:id="rIdbeqbgu91nv1qowiyrbb1g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと未出席のしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ステッカーそのもの</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 印刷、貼り付け、写真に撮られたコードの再発行:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmuzpddolwdhp81mj11f5a">
+      <w:hyperlink w:history="1" r:id="rIdcfq83p621c_d4mpc8xxnq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ステッカーを印刷して貼る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1914,51 +1914,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlyol9xyfzav-l9a4fq7us" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdhtuvam0iy5vuwr_omhrvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId3bvjqkadvejla1e4u60g2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdf5az_7ax9ujcskqngfd7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdkdzgvk5hzzff5rnri_7q3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdlz8r7k6xw9kqfl_3juedi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdmuzpddolwdhp81mj11f5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a64bd28fbe36d38c24ca3c9267fc3c1fc6d8af54.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7726d59bc1815950a9600dbc0d807b7738b5d453.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f48a22c93a1eab36e213a91baf1eb095a10a4df.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5gcbxzgvq0x8ytwuhex-n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdprzf2v1syd1gnvhlmdu4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdtmb4pd3q_a1lh5xokivag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdkfdbp99wxx_l1jdzd8ig0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdnnzqcz-hj-c_0dcvpe8kv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdbeqbgu91nv1qowiyrbb1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdcfq83p621c_d4mpc8xxnq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4e609247f516ea4f1bd3d1ec14e67b94d30cfe85.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b7c1df770f39615ad0ec4e998d66e849a4626fc5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ed9cb1159d2e379e5c334f1c47865fb624d9c54.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>リソースをどこから予約できるかを決める</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>