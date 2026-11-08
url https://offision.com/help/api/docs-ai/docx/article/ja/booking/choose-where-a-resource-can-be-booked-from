--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5gcbxzgvq0x8ytwuhex-n">
+      <w:hyperlink w:history="1" r:id="rIdy3aybou8gp7bxuxblhgec">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/choose-where-a-resource-can-be-booked-from/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約が作られる場所は 3 つしかありません。管理コンソール、ユーザーポータル、そして壁
 に取り付けられた予約パネルです。そのうちどれをリソースが受け付けるかを決めるのが
 ポリシーで、これは一見別々に見えて実は同じ質問への答えでもあります —
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -550,51 +550,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 管理コンソールまたはユーザーポータルをオフにすると、
 そのリソースはその画面に表示されなくなります — グレーアウトではなく、一覧から消えます。
 パネルをオフにした場合、リソースはパネルの画面に残ったままで、誰かが取ろうとした時点で
 拒否されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">「予約パネルでのユーザー認証をスキップ」は 4 つ目の手段ではありません:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 パネルのトグルの下にあって鍵のように見えますが、予約する前にパネルが誰の予約かを尋ねる
 かどうかを決めるだけです。手段を制限することはありません。このページのすべての項目は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdprzf2v1syd1gnvhlmdu4d">
+      <w:hyperlink w:history="1" r:id="rIdp7earydyprr3cfvj94ohq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ルールリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. アプリからだけ予約できるようにする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -972,51 +972,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">GPS はこの用途には使えません:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">GPS チェックインを必須にする</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が適用されるのは、アプリからのチェックイン、
 チェックアウト、予約の延長です。予約を作成するときには参照されないので、遠隔からの
 スキャンでデスクが取られるのを止められません。それを止めるのは IP 制限です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtmb4pd3q_a1lh5xokivag">
+      <w:hyperlink w:history="1" r:id="rId8r2eqhjn0enfcaasp0_qb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">QR コードでのチェックインと、その場にいることの証明</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">なお、ウォークインのみはリソースをすべての画面から隠すわけではありません。予約フォーム
 からは消えますが、リソースカレンダーには </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1316,149 +1316,149 @@
       <w:r>
         <w:t xml:space="preserve"> それはリソース側に設定するチームスペースです — 手段の
 トグルが決めるのは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">どこから</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> であって、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰が</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ではありません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkfdbp99wxx_l1jdzd8ig0">
+      <w:hyperlink w:history="1" r:id="rIddzwmdk6iyms4kbzg0qumx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">部署専用のルームを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約の形が規則に合っているか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 予約可能期間、長さ、終日、繰り返し、営業時間。
 これらはポリシーの他の部分です:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnnzqcz-hj-c_0dcvpe8kv">
+      <w:hyperlink w:history="1" r:id="rIdodylmajhy-t-rdlcbatme">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ルールリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックイン。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> すでにある予約に対してチェックインするだけのスキャンは予約では
 ないので、ここのトグルはどれも関係しません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbeqbgu91nv1qowiyrbb1g">
+      <w:hyperlink w:history="1" r:id="rIdl2vwqsr7-twow7z8pqgav">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと未出席のしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ステッカーそのもの</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 印刷、貼り付け、写真に撮られたコードの再発行:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcfq83p621c_d4mpc8xxnq">
+      <w:hyperlink w:history="1" r:id="rId3r3gitxiiaiiwf74blote">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ステッカーを印刷して貼る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1914,51 +1914,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5gcbxzgvq0x8ytwuhex-n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdprzf2v1syd1gnvhlmdu4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdtmb4pd3q_a1lh5xokivag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdkfdbp99wxx_l1jdzd8ig0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdnnzqcz-hj-c_0dcvpe8kv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdbeqbgu91nv1qowiyrbb1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdcfq83p621c_d4mpc8xxnq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4e609247f516ea4f1bd3d1ec14e67b94d30cfe85.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b7c1df770f39615ad0ec4e998d66e849a4626fc5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ed9cb1159d2e379e5c334f1c47865fb624d9c54.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdy3aybou8gp7bxuxblhgec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdp7earydyprr3cfvj94ohq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId8r2eqhjn0enfcaasp0_qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIddzwmdk6iyms4kbzg0qumx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdodylmajhy-t-rdlcbatme" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdl2vwqsr7-twow7z8pqgav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId3r3gitxiiaiiwf74blote" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4e609247f516ea4f1bd3d1ec14e67b94d30cfe85.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b7c1df770f39615ad0ec4e998d66e849a4626fc5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ed9cb1159d2e379e5c334f1c47865fb624d9c54.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>リソースをどこから予約できるかを決める</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>