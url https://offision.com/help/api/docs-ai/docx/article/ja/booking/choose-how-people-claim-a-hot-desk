--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デスクの取り方をどれにするか決める</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">デスクを取る方法は五つ — アプリと GPS、印刷ステッカー、デスクキオスク、電子ペーパー タグ、デスクパネル。安い順に並べ、購入費用、運用の手間、得られるもの、そして自宅からの チェックインを実際に止めるものを比べます。</w:t>
+        <w:t xml:space="preserve">デスクを取る方法は五つ — アプリと GPS、印刷ステッカー、デスクキオスク、電子ペーパータグ、デスクパネル。安い順に並べ、購入費用、運用の手間、得られるもの、そして自宅からのチェックインを実際に止めるものを比べます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-05</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeksehl9akqwmec04_hwvx">
+      <w:hyperlink w:history="1" r:id="rIdldvoeia83nnnkhnv-lu_r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/choose-how-people-claim-a-hot-desk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フリーアドレスのフロアが機能するのは、誰も座らなかったデスクが空きに戻るときです。以下の
 どの方式もそれを実現し、同じ予約レコードに行き着き、同じルールに従います。違うのは、何を
 買うか、その後で何を面倒みるか、そしてチェックインが何を証明するかです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -678,51 +678,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">デスクの上には何もありません。インターフェースは、みんながすでに持っているスマートフォンです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デスクの上には何もなく、買うものもなく、初日から動きます — 手持ちのアプリで予約して
 チェックインするだけです。位置情報の検査がどこまで効くかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdma6txuqt5jw8hehz26fgz">
+      <w:hyperlink w:history="1" r:id="rId6gnijlp62mxqikyfo9fyu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">QR コードでのチェックインと、その場にいることの証明</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: 買うものが一切ない; 初日から使える; 独自の位置情報チェックがある. Cons: 空席も埋まった席も見た目が同じ; スマートフォンがないと何も分からない.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -779,51 +779,51 @@
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ラベルとプリンター。それが製品のすべてで、アプリにできることはすべてできます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ステッカーは、そのデスク一つ分の予約インターフェースそのものです — 取る、確定する、
 延長する、返す。ラベル一枚の値段で。フロア側に電源もネットワークも電池も要らず、
 手入れはデスクの名前が変わったときに刷り直すことだけ。作り方は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId30h6lerbtigrt1khtjbpc">
+      <w:hyperlink w:history="1" r:id="rIdvsxicg8nfbjael-xo85zg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ステッカーを印刷して貼る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: ラベルとプリンターだけ; 電源もネットワークも電池も不要; 取る・延長する・返すができる. Cons: コードが変わらないので、GPS か固定 IP で補う必要がある; デスクを見ても何も分からない; 名前が変わったら刷り直し.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デスクキオスク</w:t>
@@ -900,51 +900,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デスク予約キオスク</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の
 パネル構成です。そこで一度本人確認をし、自分の予約を選び、フロアプランで場所を見る。
 フリーアドレスで一番多い質問 — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">どのデスクを予約したんだっけ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — への答えがこれです。
 40 席に 1 台で済むことが、このページで最も安いハードウェアである理由で、設定は他の
 パネルと同じです — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2v5fav5s7gdwxs3bwmx4b">
+      <w:hyperlink w:history="1" r:id="rIdndry3-wve_exflkwsf4wr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定がどこから来るか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: ゾーン全体に 1 台; フロアプランでデスクが分かる; このページで最も安いハードウェア. Cons: 証明されるのはゾーンでデスクではない; そこまで歩く必要がある.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">電子ペーパータグ</w:t>
@@ -1021,51 +1021,51 @@
 ステッカーの役割に、ステッカーには出せない状態表示が加わったものです — しかも表示される
 コードは夜間に作り直されて描き直される </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">日次</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のコードなので、写真に撮っても一日分の
 価値しかありません。ステッカーのコードは永久に使えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">代償は無線と待ち時間です。タグ 40 枚にゲートウェイは 1 台ではなく 3〜4 台必要で、
 表示が変わるのに 1 分ほどかかります。8:55 から 9:05 に全員が来るフロアでは行列になり、
 最後のデスクはまだ昨日を表示しています。見積もり方は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhnqgwpcdw4hn_ehrzh69_">
+      <w:hyperlink w:history="1" r:id="rIdesasfgkuylw40k6rq_ysb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">電子ペーパータグの表示が変わるまでに 1 分かかる理由</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: 通路から状態が読める; コードが毎日新しくなる; デスクへの配線が不要. Cons: ゲートウェイは 1 台でなく 3〜4 台; 表示が変わるまで約 1 分; 全員が同時に来ると行列になる; 電池の交換がある.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -1131,51 +1131,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">デスクそのものに付いた光る画面。部屋の反対側からも読めて、そこ以外からは操作できません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デスクに付いた光る画面です。カードをかざすかパスコードを入れてチェックイン、延長、返却。
 スマートフォンは要りません。通りがかりの人が離れた場所から読める唯一の選択肢であり、
 デスクの前以外からは満たせない唯一の選択肢でもあります。記録の確かさが要るならこれです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そして二重の意味で最も高くつきます。パネル 40 台、さらに 40 席分の電源 — 各デスクへの
 LAN 配線か、ドックからの USB 給電か、機種によります。どちらかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx3hurm-yuwjh4y6y0mqfp">
+      <w:hyperlink w:history="1" r:id="rIdm3mz5bj0zsrhfyza_3bks">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision が対応する予約パネルのハードウェア</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。40 本の配線工事はパネル 40 台より高くつきますし、Wi-Fi にしても
 省けるのは通信の配線だけで、40 席のフロアでは代わりにアクセスポイントが要ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: 部屋の反対側から読める; 対応機種なら NFC の社員証をタップできる; デスクの前以外からは満たせない; 見せるフロアでは見栄えがする. Cons: パネル 40 台と、40 席分の電源; 配線工事がパネルより高い; Wi-Fi にするとアクセスポイントが増える; ファームウェアと 40 台の管理.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -1677,127 +1677,127 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">誰もチェックインしない方式</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">人感センサーによるオートチェックイン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、人が座ればデスクを確保し、離れれば解放します。
 誰の操作も要りません。ここに挙げた中で、チェックインを別の場所に移すのではなく無くして
 しまう唯一の方式で、価格はパネル並み — デスクごとにセンサーが要ります。本当に知りたいのが
 「このデスクは使われたのか」であれば、正直に答えられるのもこれだけです。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiclpw5tmeyztr-yzkjykx">
+      <w:hyperlink w:history="1" r:id="rIdii__0aazej8ycepg9gipr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームが実際に埋まっていたかを確認する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これで決まらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルール。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> チェックインを必須にするか、猶予をどれだけ取るか、終日予約に効く締め切り、
 早めに返せるようにするか — どれを買っても同じ設定です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnwdrs5i8qddcoer_0zhhp">
+      <w:hyperlink w:history="1" r:id="rIdtb9az3k2dtrvvlyxxny1m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">フリーアドレスのフロアに必要なルールを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">キオスクやパネルが何で本人確認するか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> カード、パスコード、予約ピン、顔のどれにするか
 は別の選択で、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId046smow_awzhr4ounzl5v">
+      <w:hyperlink w:history="1" r:id="rId8a3qkwolwkayehmuph3td">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルでの本人確認の方法</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 で決めます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -2264,51 +2264,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdeksehl9akqwmec04_hwvx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rIdma6txuqt5jw8hehz26fgz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rId30h6lerbtigrt1khtjbpc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId2v5fav5s7gdwxs3bwmx4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/panel-configurations/" TargetMode="External"/><Relationship Id="rIdhnqgwpcdw4hn_ehrzh69_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/why-an-e-paper-tag-takes-a-minute-to-change/" TargetMode="External"/><Relationship Id="rIdx3hurm-yuwjh4y6y0mqfp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdiclpw5tmeyztr-yzkjykx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdnwdrs5i8qddcoer_0zhhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rId046smow_awzhr4ounzl5v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a1952ddb0adf27bc1695f538ed549f7a6b7fe43f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd111e984b854760dcdfa195d633d4350d9beef6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdbbbde84ccfa3e77329ec2114e034549b5e5688.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c15ed14bce6b6f56cc627793b1f61834bde1a3b6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb5aedb93fa46211e3f12032305d280b0c19557c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d86bd1ee8256389ecfd2c9e66130cd3567ae16f0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a07a21fb237faa78c286bf92ac1692677adf87a7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdldvoeia83nnnkhnv-lu_r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rId6gnijlp62mxqikyfo9fyu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdvsxicg8nfbjael-xo85zg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdndry3-wve_exflkwsf4wr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/panel-configurations/" TargetMode="External"/><Relationship Id="rIdesasfgkuylw40k6rq_ysb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/why-an-e-paper-tag-takes-a-minute-to-change/" TargetMode="External"/><Relationship Id="rIdm3mz5bj0zsrhfyza_3bks" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdii__0aazej8ycepg9gipr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdtb9az3k2dtrvvlyxxny1m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rId8a3qkwolwkayehmuph3td" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a1952ddb0adf27bc1695f538ed549f7a6b7fe43f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd111e984b854760dcdfa195d633d4350d9beef6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdbbbde84ccfa3e77329ec2114e034549b5e5688.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c15ed14bce6b6f56cc627793b1f61834bde1a3b6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb5aedb93fa46211e3f12032305d280b0c19557c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d86bd1ee8256389ecfd2c9e66130cd3567ae16f0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a07a21fb237faa78c286bf92ac1692677adf87a7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>デスクの取り方をどれにするか決める</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>