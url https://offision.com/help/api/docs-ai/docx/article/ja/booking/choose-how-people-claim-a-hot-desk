--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">デスクを取る方法は五つ — アプリと GPS、印刷ステッカー、デスクキオスク、電子ペーパータグ、デスクパネル。安い順に並べ、購入費用、運用の手間、得られるもの、そして自宅からのチェックインを実際に止めるものを比べます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-05</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdldvoeia83nnnkhnv-lu_r">
+      <w:hyperlink w:history="1" r:id="rIdhejzai2qn0vpblofgxtd6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/choose-how-people-claim-a-hot-desk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フリーアドレスのフロアが機能するのは、誰も座らなかったデスクが空きに戻るときです。以下の
 どの方式もそれを実現し、同じ予約レコードに行き着き、同じルールに従います。違うのは、何を
 買うか、その後で何を面倒みるか、そしてチェックインが何を証明するかです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -678,51 +678,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">デスクの上には何もありません。インターフェースは、みんながすでに持っているスマートフォンです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デスクの上には何もなく、買うものもなく、初日から動きます — 手持ちのアプリで予約して
 チェックインするだけです。位置情報の検査がどこまで効くかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6gnijlp62mxqikyfo9fyu">
+      <w:hyperlink w:history="1" r:id="rIdajr6gjlwdnq7tbxj6aink">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">QR コードでのチェックインと、その場にいることの証明</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: 買うものが一切ない; 初日から使える; 独自の位置情報チェックがある. Cons: 空席も埋まった席も見た目が同じ; スマートフォンがないと何も分からない.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -779,51 +779,51 @@
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ラベルとプリンター。それが製品のすべてで、アプリにできることはすべてできます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ステッカーは、そのデスク一つ分の予約インターフェースそのものです — 取る、確定する、
 延長する、返す。ラベル一枚の値段で。フロア側に電源もネットワークも電池も要らず、
 手入れはデスクの名前が変わったときに刷り直すことだけ。作り方は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvsxicg8nfbjael-xo85zg">
+      <w:hyperlink w:history="1" r:id="rIdhmwz4lgr3scqvwlzgxnux">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ステッカーを印刷して貼る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: ラベルとプリンターだけ; 電源もネットワークも電池も不要; 取る・延長する・返すができる. Cons: コードが変わらないので、GPS か固定 IP で補う必要がある; デスクを見ても何も分からない; 名前が変わったら刷り直し.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デスクキオスク</w:t>
@@ -900,51 +900,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デスク予約キオスク</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の
 パネル構成です。そこで一度本人確認をし、自分の予約を選び、フロアプランで場所を見る。
 フリーアドレスで一番多い質問 — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">どのデスクを予約したんだっけ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — への答えがこれです。
 40 席に 1 台で済むことが、このページで最も安いハードウェアである理由で、設定は他の
 パネルと同じです — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdndry3-wve_exflkwsf4wr">
+      <w:hyperlink w:history="1" r:id="rIdtq4nczfctw54xofe8nkgu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定がどこから来るか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: ゾーン全体に 1 台; フロアプランでデスクが分かる; このページで最も安いハードウェア. Cons: 証明されるのはゾーンでデスクではない; そこまで歩く必要がある.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">電子ペーパータグ</w:t>
@@ -1021,51 +1021,51 @@
 ステッカーの役割に、ステッカーには出せない状態表示が加わったものです — しかも表示される
 コードは夜間に作り直されて描き直される </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">日次</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のコードなので、写真に撮っても一日分の
 価値しかありません。ステッカーのコードは永久に使えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">代償は無線と待ち時間です。タグ 40 枚にゲートウェイは 1 台ではなく 3〜4 台必要で、
 表示が変わるのに 1 分ほどかかります。8:55 から 9:05 に全員が来るフロアでは行列になり、
 最後のデスクはまだ昨日を表示しています。見積もり方は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdesasfgkuylw40k6rq_ysb">
+      <w:hyperlink w:history="1" r:id="rIdll24kcs1ixqlqbhaqsudb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">電子ペーパータグの表示が変わるまでに 1 分かかる理由</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: 通路から状態が読める; コードが毎日新しくなる; デスクへの配線が不要. Cons: ゲートウェイは 1 台でなく 3〜4 台; 表示が変わるまで約 1 分; 全員が同時に来ると行列になる; 電池の交換がある.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -1131,51 +1131,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">デスクそのものに付いた光る画面。部屋の反対側からも読めて、そこ以外からは操作できません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デスクに付いた光る画面です。カードをかざすかパスコードを入れてチェックイン、延長、返却。
 スマートフォンは要りません。通りがかりの人が離れた場所から読める唯一の選択肢であり、
 デスクの前以外からは満たせない唯一の選択肢でもあります。記録の確かさが要るならこれです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そして二重の意味で最も高くつきます。パネル 40 台、さらに 40 席分の電源 — 各デスクへの
 LAN 配線か、ドックからの USB 給電か、機種によります。どちらかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm3mz5bj0zsrhfyza_3bks">
+      <w:hyperlink w:history="1" r:id="rId7sswdyx_smu3wiswb_yst">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision が対応する予約パネルのハードウェア</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。40 本の配線工事はパネル 40 台より高くつきますし、Wi-Fi にしても
 省けるのは通信の配線だけで、40 席のフロアでは代わりにアクセスポイントが要ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: 部屋の反対側から読める; 対応機種なら NFC の社員証をタップできる; デスクの前以外からは満たせない; 見せるフロアでは見栄えがする. Cons: パネル 40 台と、40 席分の電源; 配線工事がパネルより高い; Wi-Fi にするとアクセスポイントが増える; ファームウェアと 40 台の管理.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -1677,127 +1677,127 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">誰もチェックインしない方式</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">人感センサーによるオートチェックイン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、人が座ればデスクを確保し、離れれば解放します。
 誰の操作も要りません。ここに挙げた中で、チェックインを別の場所に移すのではなく無くして
 しまう唯一の方式で、価格はパネル並み — デスクごとにセンサーが要ります。本当に知りたいのが
 「このデスクは使われたのか」であれば、正直に答えられるのもこれだけです。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdii__0aazej8ycepg9gipr">
+      <w:hyperlink w:history="1" r:id="rIdosc_flzi6gmhhnba5tnjc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームが実際に埋まっていたかを確認する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これで決まらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルール。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> チェックインを必須にするか、猶予をどれだけ取るか、終日予約に効く締め切り、
 早めに返せるようにするか — どれを買っても同じ設定です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtb9az3k2dtrvvlyxxny1m">
+      <w:hyperlink w:history="1" r:id="rIdm4-2qfsahsz-hyxcoewqd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">フリーアドレスのフロアに必要なルールを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">キオスクやパネルが何で本人確認するか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> カード、パスコード、予約ピン、顔のどれにするか
 は別の選択で、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8a3qkwolwkayehmuph3td">
+      <w:hyperlink w:history="1" r:id="rIdq01w45uptdmnig1lfsfwd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルでの本人確認の方法</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 で決めます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1805,50 +1805,85 @@
         <w:t xml:space="preserve">誰がデスクを予約できるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> これはデスク側で設定するもので、ここでは決まりません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">どのブランドにするか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 上のどの形にも認定済みの機種が複数あり、どれを選んでもこの
 ページの比較は変わりません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">デスクの確保が勤怠にも記録される場合</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">勤務スケジュールで有効にしている場合、デスク予約へのチェックインや、その場でデスクを確保する操作が勤怠の出勤も記録します。将来の予約を作るだけでは記録されません。別のルールで、チェックアウト（センサーによる解放も含む）やデスク予約終了時に退勤を記録できます。対象はデスクであり、ルームではありません。建物やフロアを限定することもできます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">デスクの確保を勤怠の証明に使う前に、</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdwi9ihhnk3vly4xnkfg91_">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">勤務スケジュール設定</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">を確認してください。同じ優先度で適合するスケジュールが2つある場合、任意に選ばず、どちらにも記録しません。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2264,51 +2299,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdldvoeia83nnnkhnv-lu_r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rId6gnijlp62mxqikyfo9fyu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdvsxicg8nfbjael-xo85zg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdndry3-wve_exflkwsf4wr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/panel-configurations/" TargetMode="External"/><Relationship Id="rIdesasfgkuylw40k6rq_ysb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/why-an-e-paper-tag-takes-a-minute-to-change/" TargetMode="External"/><Relationship Id="rIdm3mz5bj0zsrhfyza_3bks" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdii__0aazej8ycepg9gipr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdtb9az3k2dtrvvlyxxny1m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rId8a3qkwolwkayehmuph3td" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a1952ddb0adf27bc1695f538ed549f7a6b7fe43f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd111e984b854760dcdfa195d633d4350d9beef6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdbbbde84ccfa3e77329ec2114e034549b5e5688.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c15ed14bce6b6f56cc627793b1f61834bde1a3b6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb5aedb93fa46211e3f12032305d280b0c19557c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d86bd1ee8256389ecfd2c9e66130cd3567ae16f0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a07a21fb237faa78c286bf92ac1692677adf87a7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhejzai2qn0vpblofgxtd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rIdajr6gjlwdnq7tbxj6aink" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdhmwz4lgr3scqvwlzgxnux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdtq4nczfctw54xofe8nkgu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/panel-configurations/" TargetMode="External"/><Relationship Id="rIdll24kcs1ixqlqbhaqsudb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/why-an-e-paper-tag-takes-a-minute-to-change/" TargetMode="External"/><Relationship Id="rId7sswdyx_smu3wiswb_yst" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdosc_flzi6gmhhnba5tnjc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdm4-2qfsahsz-hyxcoewqd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdq01w45uptdmnig1lfsfwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdwi9ihhnk3vly4xnkfg91_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../attendance/working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ba6410977c53ba0cef4537d4f941c3c740b362f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4618d45c3ca55a2893c8a3ccd4b189dfe0ec1a5d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f99965108c8bbc2ffab16b57c4b62ed56a98d3a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2fca29a20f674459c163c7f9a92419f1ce5ab01f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7d3be5637bb03615de1b2a477409413c58bdcf6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ecc0e499b20412f431a5a0a31ec95fec89f90ec.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbab5802f40b7e20dd83f3df88ee2974d0ae7853.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>デスクの取り方をどれにするか決める</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>