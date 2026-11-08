--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhejzai2qn0vpblofgxtd6">
+      <w:hyperlink w:history="1" r:id="rIdrqnnxjza6gixpsiyco216">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/choose-how-people-claim-a-hot-desk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フリーアドレスのフロアが機能するのは、誰も座らなかったデスクが空きに戻るときです。以下の
 どの方式もそれを実現し、同じ予約レコードに行き着き、同じルールに従います。違うのは、何を
 買うか、その後で何を面倒みるか、そしてチェックインが何を証明するかです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -678,51 +678,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">デスクの上には何もありません。インターフェースは、みんながすでに持っているスマートフォンです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デスクの上には何もなく、買うものもなく、初日から動きます — 手持ちのアプリで予約して
 チェックインするだけです。位置情報の検査がどこまで効くかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdajr6gjlwdnq7tbxj6aink">
+      <w:hyperlink w:history="1" r:id="rIdwwz2nvpzlb4iy_gbqkp9m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">QR コードでのチェックインと、その場にいることの証明</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: 買うものが一切ない; 初日から使える; 独自の位置情報チェックがある. Cons: 空席も埋まった席も見た目が同じ; スマートフォンがないと何も分からない.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -779,51 +779,51 @@
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ラベルとプリンター。それが製品のすべてで、アプリにできることはすべてできます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ステッカーは、そのデスク一つ分の予約インターフェースそのものです — 取る、確定する、
 延長する、返す。ラベル一枚の値段で。フロア側に電源もネットワークも電池も要らず、
 手入れはデスクの名前が変わったときに刷り直すことだけ。作り方は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhmwz4lgr3scqvwlzgxnux">
+      <w:hyperlink w:history="1" r:id="rIdqlqp3wvkik75gsm9trzfu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ステッカーを印刷して貼る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: ラベルとプリンターだけ; 電源もネットワークも電池も不要; 取る・延長する・返すができる. Cons: コードが変わらないので、GPS か固定 IP で補う必要がある; デスクを見ても何も分からない; 名前が変わったら刷り直し.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デスクキオスク</w:t>
@@ -900,51 +900,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デスク予約キオスク</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の
 パネル構成です。そこで一度本人確認をし、自分の予約を選び、フロアプランで場所を見る。
 フリーアドレスで一番多い質問 — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">どのデスクを予約したんだっけ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — への答えがこれです。
 40 席に 1 台で済むことが、このページで最も安いハードウェアである理由で、設定は他の
 パネルと同じです — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtq4nczfctw54xofe8nkgu">
+      <w:hyperlink w:history="1" r:id="rIdmrpruvltoqpmharcauygh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定がどこから来るか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: ゾーン全体に 1 台; フロアプランでデスクが分かる; このページで最も安いハードウェア. Cons: 証明されるのはゾーンでデスクではない; そこまで歩く必要がある.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">電子ペーパータグ</w:t>
@@ -1021,51 +1021,51 @@
 ステッカーの役割に、ステッカーには出せない状態表示が加わったものです — しかも表示される
 コードは夜間に作り直されて描き直される </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">日次</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のコードなので、写真に撮っても一日分の
 価値しかありません。ステッカーのコードは永久に使えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">代償は無線と待ち時間です。タグ 40 枚にゲートウェイは 1 台ではなく 3〜4 台必要で、
 表示が変わるのに 1 分ほどかかります。8:55 から 9:05 に全員が来るフロアでは行列になり、
 最後のデスクはまだ昨日を表示しています。見積もり方は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdll24kcs1ixqlqbhaqsudb">
+      <w:hyperlink w:history="1" r:id="rIdgr8bm8so2w8d-jrvvw6ye">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">電子ペーパータグの表示が変わるまでに 1 分かかる理由</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: 通路から状態が読める; コードが毎日新しくなる; デスクへの配線が不要. Cons: ゲートウェイは 1 台でなく 3〜4 台; 表示が変わるまで約 1 分; 全員が同時に来ると行列になる; 電池の交換がある.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -1131,51 +1131,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">デスクそのものに付いた光る画面。部屋の反対側からも読めて、そこ以外からは操作できません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デスクに付いた光る画面です。カードをかざすかパスコードを入れてチェックイン、延長、返却。
 スマートフォンは要りません。通りがかりの人が離れた場所から読める唯一の選択肢であり、
 デスクの前以外からは満たせない唯一の選択肢でもあります。記録の確かさが要るならこれです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そして二重の意味で最も高くつきます。パネル 40 台、さらに 40 席分の電源 — 各デスクへの
 LAN 配線か、ドックからの USB 給電か、機種によります。どちらかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7sswdyx_smu3wiswb_yst">
+      <w:hyperlink w:history="1" r:id="rIdeax2rqxet1k_su_ia81aa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision が対応する予約パネルのハードウェア</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。40 本の配線工事はパネル 40 台より高くつきますし、Wi-Fi にしても
 省けるのは通信の配線だけで、40 席のフロアでは代わりにアクセスポイントが要ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: 部屋の反対側から読める; 対応機種なら NFC の社員証をタップできる; デスクの前以外からは満たせない; 見せるフロアでは見栄えがする. Cons: パネル 40 台と、40 席分の電源; 配線工事がパネルより高い; Wi-Fi にするとアクセスポイントが増える; ファームウェアと 40 台の管理.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -1677,127 +1677,127 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">誰もチェックインしない方式</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">人感センサーによるオートチェックイン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、人が座ればデスクを確保し、離れれば解放します。
 誰の操作も要りません。ここに挙げた中で、チェックインを別の場所に移すのではなく無くして
 しまう唯一の方式で、価格はパネル並み — デスクごとにセンサーが要ります。本当に知りたいのが
 「このデスクは使われたのか」であれば、正直に答えられるのもこれだけです。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdosc_flzi6gmhhnba5tnjc">
+      <w:hyperlink w:history="1" r:id="rIdx9zfzi0rdxs7ztv9zz5nu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームが実際に埋まっていたかを確認する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これで決まらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルール。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> チェックインを必須にするか、猶予をどれだけ取るか、終日予約に効く締め切り、
 早めに返せるようにするか — どれを買っても同じ設定です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm4-2qfsahsz-hyxcoewqd">
+      <w:hyperlink w:history="1" r:id="rIdvo3xt649c-jveadwyb-q-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">フリーアドレスのフロアに必要なルールを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">キオスクやパネルが何で本人確認するか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> カード、パスコード、予約ピン、顔のどれにするか
 は別の選択で、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq01w45uptdmnig1lfsfwd">
+      <w:hyperlink w:history="1" r:id="rIdcjvxdoyde6dvjvk_fq97p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルでの本人確認の方法</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 で決めます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1830,51 +1830,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デスクの確保が勤怠にも記録される場合</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">勤務スケジュールで有効にしている場合、デスク予約へのチェックインや、その場でデスクを確保する操作が勤怠の出勤も記録します。将来の予約を作るだけでは記録されません。別のルールで、チェックアウト（センサーによる解放も含む）やデスク予約終了時に退勤を記録できます。対象はデスクであり、ルームではありません。建物やフロアを限定することもできます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デスクの確保を勤怠の証明に使う前に、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwi9ihhnk3vly4xnkfg91_">
+      <w:hyperlink w:history="1" r:id="rIdlkgvbb-fcx0vql6mzx_zu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">勤務スケジュール設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を確認してください。同じ優先度で適合するスケジュールが2つある場合、任意に選ばず、どちらにも記録しません。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2299,51 +2299,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhejzai2qn0vpblofgxtd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rIdajr6gjlwdnq7tbxj6aink" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdhmwz4lgr3scqvwlzgxnux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdtq4nczfctw54xofe8nkgu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/panel-configurations/" TargetMode="External"/><Relationship Id="rIdll24kcs1ixqlqbhaqsudb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/why-an-e-paper-tag-takes-a-minute-to-change/" TargetMode="External"/><Relationship Id="rId7sswdyx_smu3wiswb_yst" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdosc_flzi6gmhhnba5tnjc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdm4-2qfsahsz-hyxcoewqd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdq01w45uptdmnig1lfsfwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdwi9ihhnk3vly4xnkfg91_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../attendance/working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ba6410977c53ba0cef4537d4f941c3c740b362f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4618d45c3ca55a2893c8a3ccd4b189dfe0ec1a5d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f99965108c8bbc2ffab16b57c4b62ed56a98d3a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2fca29a20f674459c163c7f9a92419f1ce5ab01f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7d3be5637bb03615de1b2a477409413c58bdcf6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ecc0e499b20412f431a5a0a31ec95fec89f90ec.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbab5802f40b7e20dd83f3df88ee2974d0ae7853.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrqnnxjza6gixpsiyco216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rIdwwz2nvpzlb4iy_gbqkp9m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdqlqp3wvkik75gsm9trzfu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdmrpruvltoqpmharcauygh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/panel-configurations/" TargetMode="External"/><Relationship Id="rIdgr8bm8so2w8d-jrvvw6ye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/why-an-e-paper-tag-takes-a-minute-to-change/" TargetMode="External"/><Relationship Id="rIdeax2rqxet1k_su_ia81aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdx9zfzi0rdxs7ztv9zz5nu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdvo3xt649c-jveadwyb-q-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdcjvxdoyde6dvjvk_fq97p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdlkgvbb-fcx0vql6mzx_zu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../attendance/working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ba6410977c53ba0cef4537d4f941c3c740b362f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4618d45c3ca55a2893c8a3ccd4b189dfe0ec1a5d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f99965108c8bbc2ffab16b57c4b62ed56a98d3a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2fca29a20f674459c163c7f9a92419f1ce5ab01f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7d3be5637bb03615de1b2a477409413c58bdcf6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ecc0e499b20412f431a5a0a31ec95fec89f90ec.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbab5802f40b7e20dd83f3df88ee2974d0ae7853.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>デスクの取り方をどれにするか決める</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>