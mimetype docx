--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,126 +26,138 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームが実際に埋まっていたかを確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">予約レポートでは、押さえただけのルームと実際に使われたルームは同じに見えます。 人数を数えるセンサーが紐づいていれば、Offision は実際に何人いたかを記録します。 1件ごとはカレンダーで、全体はスペース利用効率で確認できます。</w:t>
+        <w:t xml:space="preserve">予約レポートでは、押さえただけのルームと実際に使われたルームは同じに見えます。人数を数えるセンサーが紐づいていれば、Offision は実際に何人いたかを記録します。 1件ごとはカレンダーで、全体はスペース利用効率で確認できます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfjllcdtsn9ttjhuj-my3o">
+      <w:hyperlink w:history="1" r:id="rId8x3lixfosxczyohsrrerc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/check-whether-the-room-was-actually-full/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約レポートが数えるのは、いつも押さえられた時間です。1週間ずっと押さえられて
 誰も入らなかったルームは、ずっと使われていたルームとまったく同じに見えます。
 人数を数えるセンサーのあるルームなら、Offision は実際に何が起きたかを記録します。
 ルームの大きさを議論するときに持ち出すべきなのは、その数字です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ルームに人数を数えるセンサーが紐づいていること、そしてルームに</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">収容人数</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が
 設定されていることが必要です。計測された人数は、必ずその収容人数と比べられます。
 動体だけを検知して人数を報告しないセンサーは、このページには何も残しません。
-どの機器が人数を数えられるか、どうつなぐかは、機器ごとの記事にあります。</w:t>
+どの機器が人数を数えられるかは </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdbb66fkrjjt7cl19jldarj">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">予約に使える人感センサー</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> に、
+それぞれのつなぎ方は各連携の記事にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. カレンダーで1件ずつ見る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">管理カレンダーで終了した予約を開きます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用済み</w:t>
       </w:r>
       <w:r>
@@ -671,66 +683,66 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">利用率トレンド</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が予約件数の棒とセンサー確認率の線を重ねます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 予約から見た姿と突き合わせる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このページと
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6vzc9l2s8xe4byydwt4cp">
+      <w:hyperlink w:history="1" r:id="rIdxyesd9hyzwavsmrn_uj_j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">どのルームがスペースに見合うかを見る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 は、同じ問いの別々の半分に答えます。あちらは押さえられた時間、こちらは占有された
 時間です。片方で上位、もう片方で下位のルームこそが発見です。取られてはいるが、
 使われていません。対処の仕方は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmo4ltgvcwukp8arulrmmm">
+      <w:hyperlink w:history="1" r:id="rIdhye0xlepfeqkj4jigrhvx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">大きいルームは大人数の会議のために空けておく</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 動作を確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -767,51 +779,51 @@
         <w:t xml:space="preserve">このページでわからないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">収容人数のないルームは満室に見えます。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 収容人数が未設定だと1席として扱われ、
 結果は100%で頭打ちになるため、測られていないルームが静かに平均を押し上げます。
 収容人数を直すのは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8dolaytyssspifg956ujj">
+      <w:hyperlink w:history="1" r:id="rIdizfex2dqrt9duc6oxm3ay">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">大きいルームは大人数の会議のために空けておく</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 の手順1です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -823,51 +835,51 @@
 人数に対するものです。30人招待して3人だった会議は、3人招待して3人だった会議と
 同じに見えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">人数がルームを解放することはありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 自動チェックイン・自動チェックアウト・
 自動延長はいずれも動体で動き、人数では動きません
 （</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc5plumfytixrs4mbcfc_e">
+      <w:hyperlink w:history="1" r:id="rIdhozrzgudjnkfgq5llgqvl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">無断キャンセルとみなされる条件</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1335,51 +1347,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfjllcdtsn9ttjhuj-my3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rId6vzc9l2s8xe4byydwt4cp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdmo4ltgvcwukp8arulrmmm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rId8dolaytyssspifg956ujj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdc5plumfytixrs4mbcfc_e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8x3lixfosxczyohsrrerc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdbb66fkrjjt7cl19jldarj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdxyesd9hyzwavsmrn_uj_j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdhye0xlepfeqkj4jigrhvx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdizfex2dqrt9duc6oxm3ay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdhozrzgudjnkfgq5llgqvl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ルームが実際に埋まっていたかを確認する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>