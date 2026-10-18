--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,102 +52,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8x3lixfosxczyohsrrerc">
+      <w:hyperlink w:history="1" r:id="rIdwb5qunkpjkl1w1fcpgbf5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/check-whether-the-room-was-actually-full/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約レポートが数えるのは、いつも押さえられた時間です。1週間ずっと押さえられて
 誰も入らなかったルームは、ずっと使われていたルームとまったく同じに見えます。
 人数を数えるセンサーのあるルームなら、Offision は実際に何が起きたかを記録します。
 ルームの大きさを議論するときに持ち出すべきなのは、その数字です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ルームに人数を数えるセンサーが紐づいていること、そしてルームに</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">収容人数</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が
 設定されていることが必要です。計測された人数は、必ずその収容人数と比べられます。
 動体だけを検知して人数を報告しないセンサーは、このページには何も残しません。
 どの機器が人数を数えられるかは </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbb66fkrjjt7cl19jldarj">
+      <w:hyperlink w:history="1" r:id="rIdoypxgdrramvzc0_mhqnvb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約に使える人感センサー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> に、
 それぞれのつなぎ方は各連携の記事にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. カレンダーで1件ずつ見る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -366,51 +366,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と名乗り、メニューの項目には</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">プレビュー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が付いています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where in Offision: admin app → device/iaq/space-utilization (スペース利用率)</w:t>
+        <w:t xml:space="preserve">Where in Offision: admin app → iaq/space-utilization (スペース利用率)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">期間・フロア・リソース種別を選ぶと、4つの数字が読めます。それぞれ計算式が併記
 され、横の**?**で詳しい説明が開きます。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -683,66 +683,66 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">利用率トレンド</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が予約件数の棒とセンサー確認率の線を重ねます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 予約から見た姿と突き合わせる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このページと
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxyesd9hyzwavsmrn_uj_j">
+      <w:hyperlink w:history="1" r:id="rIdozgjlr_pbkysznmakh8ry">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">どのルームがスペースに見合うかを見る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 は、同じ問いの別々の半分に答えます。あちらは押さえられた時間、こちらは占有された
 時間です。片方で上位、もう片方で下位のルームこそが発見です。取られてはいるが、
 使われていません。対処の仕方は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhye0xlepfeqkj4jigrhvx">
+      <w:hyperlink w:history="1" r:id="rId6p6vpnyoaejgvu5htz0u1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">大きいルームは大人数の会議のために空けておく</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 動作を確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -779,51 +779,51 @@
         <w:t xml:space="preserve">このページでわからないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">収容人数のないルームは満室に見えます。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 収容人数が未設定だと1席として扱われ、
 結果は100%で頭打ちになるため、測られていないルームが静かに平均を押し上げます。
 収容人数を直すのは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdizfex2dqrt9duc6oxm3ay">
+      <w:hyperlink w:history="1" r:id="rId3fqhjk0s58_as59xyzpim">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">大きいルームは大人数の会議のために空けておく</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 の手順1です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -835,51 +835,51 @@
 人数に対するものです。30人招待して3人だった会議は、3人招待して3人だった会議と
 同じに見えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">人数がルームを解放することはありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 自動チェックイン・自動チェックアウト・
 自動延長はいずれも動体で動き、人数では動きません
 （</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhozrzgudjnkfgq5llgqvl">
+      <w:hyperlink w:history="1" r:id="rIdymivfjqlzclydyqckbobg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">無断キャンセルとみなされる条件</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1347,51 +1347,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8x3lixfosxczyohsrrerc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdbb66fkrjjt7cl19jldarj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdxyesd9hyzwavsmrn_uj_j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdhye0xlepfeqkj4jigrhvx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdizfex2dqrt9duc6oxm3ay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdhozrzgudjnkfgq5llgqvl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwb5qunkpjkl1w1fcpgbf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdoypxgdrramvzc0_mhqnvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdozgjlr_pbkysznmakh8ry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rId6p6vpnyoaejgvu5htz0u1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rId3fqhjk0s58_as59xyzpim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdymivfjqlzclydyqckbobg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ルームが実際に埋まっていたかを確認する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>