--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,102 +52,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwb5qunkpjkl1w1fcpgbf5">
+      <w:hyperlink w:history="1" r:id="rIdvq9syut7q2vknqs1lrr5v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/check-whether-the-room-was-actually-full/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約レポートが数えるのは、いつも押さえられた時間です。1週間ずっと押さえられて
 誰も入らなかったルームは、ずっと使われていたルームとまったく同じに見えます。
 人数を数えるセンサーのあるルームなら、Offision は実際に何が起きたかを記録します。
 ルームの大きさを議論するときに持ち出すべきなのは、その数字です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ルームに人数を数えるセンサーが紐づいていること、そしてルームに</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">収容人数</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が
 設定されていることが必要です。計測された人数は、必ずその収容人数と比べられます。
 動体だけを検知して人数を報告しないセンサーは、このページには何も残しません。
 どの機器が人数を数えられるかは </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoypxgdrramvzc0_mhqnvb">
+      <w:hyperlink w:history="1" r:id="rIdiirpjxcelahm34v_szhku">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約に使える人感センサー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> に、
 それぞれのつなぎ方は各連携の記事にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. カレンダーで1件ずつ見る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -683,66 +683,66 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">利用率トレンド</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が予約件数の棒とセンサー確認率の線を重ねます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 予約から見た姿と突き合わせる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このページと
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdozgjlr_pbkysznmakh8ry">
+      <w:hyperlink w:history="1" r:id="rIdm7pkjfkbij16vu-xngzbz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">どのルームがスペースに見合うかを見る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 は、同じ問いの別々の半分に答えます。あちらは押さえられた時間、こちらは占有された
 時間です。片方で上位、もう片方で下位のルームこそが発見です。取られてはいるが、
 使われていません。対処の仕方は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6p6vpnyoaejgvu5htz0u1">
+      <w:hyperlink w:history="1" r:id="rIdqrwahiux2vvo2e-bkcehq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">大きいルームは大人数の会議のために空けておく</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 動作を確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -779,51 +779,51 @@
         <w:t xml:space="preserve">このページでわからないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">収容人数のないルームは満室に見えます。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 収容人数が未設定だと1席として扱われ、
 結果は100%で頭打ちになるため、測られていないルームが静かに平均を押し上げます。
 収容人数を直すのは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3fqhjk0s58_as59xyzpim">
+      <w:hyperlink w:history="1" r:id="rIde5w_da796tdvla8otndjn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">大きいルームは大人数の会議のために空けておく</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 の手順1です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -835,51 +835,51 @@
 人数に対するものです。30人招待して3人だった会議は、3人招待して3人だった会議と
 同じに見えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">人数がルームを解放することはありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 自動チェックイン・自動チェックアウト・
 自動延長はいずれも動体で動き、人数では動きません
 （</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdymivfjqlzclydyqckbobg">
+      <w:hyperlink w:history="1" r:id="rIdfcciaicctzobp-bkg6odt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">無断キャンセルとみなされる条件</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1347,51 +1347,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwb5qunkpjkl1w1fcpgbf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdoypxgdrramvzc0_mhqnvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdozgjlr_pbkysznmakh8ry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rId6p6vpnyoaejgvu5htz0u1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rId3fqhjk0s58_as59xyzpim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdymivfjqlzclydyqckbobg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvq9syut7q2vknqs1lrr5v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdiirpjxcelahm34v_szhku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdm7pkjfkbij16vu-xngzbz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdqrwahiux2vvo2e-bkcehq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIde5w_da796tdvla8otndjn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdfcciaicctzobp-bkg6odt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ルームが実際に埋まっていたかを確認する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>