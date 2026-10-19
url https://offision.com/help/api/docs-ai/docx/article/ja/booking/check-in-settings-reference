--- v0 (2026-09-24)
+++ v1 (2026-10-19)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">会議室とデスクでチェックインを有効にし、予約ポリシーのチェックイン設定を項目ごとに解説します。チェックインを必須にする設定、受付が開いて閉じるまでの時間、終日予約とデスクに必要な時刻指定の期限、アプリからのチェックイン、GPS と IP の条件、主催者以外が操作できる範囲、そして同じページにある人感センサー連携までを扱います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-21</w:t>
+        <w:t xml:space="preserve">2026-10-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnj-zhl8jays0_mfw8_nkl">
+      <w:hyperlink w:history="1" r:id="rIdzgn39w2bipzollevi9yf9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/check-in-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">以下の項目はすべて 1 つの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約ポリシー</w:t>
       </w:r>
@@ -145,51 +145,51 @@
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">センサー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックイン制限</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の
 4 グループに分かれています。しくみ全体については、まず
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_oiyqxbymcjg0r92l1ccy">
+      <w:hyperlink w:history="1" r:id="rIdqfuu5vhbn9klushkdx0sg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと未出席のしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をお読みください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/advance-policy (予約ポリシー)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -952,51 +952,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">チェックイン時間制限。期限そのものであり、フリーアドレスのデスクでオンにする設定です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このポリシーが受け持つデスクの範囲と、デスクのフロアで会議室と変える残り 5 つの
 設定は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpsppavbc2tlpozz3nowxp">
+      <w:hyperlink w:history="1" r:id="rIdhbxv9vxvghtmw9vuxpyae">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">フリーアドレスのフロアに必要なルールを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">定期予約</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -2936,207 +2936,225 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">人感センサーによる自動化</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">センサーは、人が来たら予約をチェックインし、部屋が空けば解放し、会議が延びていれば
 そのまま保つことができます。この 10 項目は同じページの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">センサー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> にあり、
 それぞれの図つきの解説は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkkddlryiops7fh3b3twt8">
+      <w:hyperlink w:history="1" r:id="rIdwavrrpp7ovdye1liu4lxl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">人感センサーで予約をチェックイン・チェックアウト・延長する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この画面が決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">**未出席になっても予約は消えません。**記録は未出席とその時刻つきで残り、リソースの
-[...12 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">チェックインは予約の開始時刻を現在に動かします</w:t>
-[...7 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rId66awdgtznaobidvlr0_sm">
+        <w:t xml:space="preserve">ノーショウになっても自分の予定は消えません。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> マイカレンダー、リソースカレンダー、
+管理カレンダーに何が残るかは、</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIds1szsmat7masya7oeief6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと未出席のしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">を参照。</w:t>
+        <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">チェックインの方法</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Where in Offision: admin app → device/check-in-method (チェックイン方法)</w:t>
+        <w:t xml:space="preserve">チェックインは予約の開始時刻を現在に動かします</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — ただし終日予約は例外で期間は
+そのまま、もう 1 つの例外として、1 つ前の会議がまだルームを押さえている場合は
+その会議の終了時刻に着地します。
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId-lpkuuswcstz7dnqivdct">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">チェックインと未出席のしくみ</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">パネルにボタンを出すかどうか</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">はパネルごとの構成で決めます。</w:t>
+        <w:t xml:space="preserve">チェックインの方法</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — QR コード、社員証、ユーザーパスコード、予約 PIN、顔認証 —
+は組織全体で 1 度だけ設定するもので、ここにはありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/configuration (デバイス設定)</w:t>
+        <w:t xml:space="preserve">Where in Offision: admin app → device/check-in-method (チェックイン方法)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">パネルにボタンを出すかどうか</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">はパネルごとの構成で決めます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/configuration (デバイス設定)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">2 種類のリマインダーメール</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — チェックイン待ちと未出席 — は組織全体の設定として
 予約の設定ページでオンオフします —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdufp0xvuxhforfsbw1x9oh">
+      <w:hyperlink w:history="1" r:id="rIdb7l7qobb3mmoxy4i1knmp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リマインダー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**ウォークイン予約にチェックインは要りません。**パネルの前で空きリソースを取った人は、
 その場にいることをすでに証明しています。</w:t>
       </w:r>
     </w:p>
@@ -3171,51 +3189,51 @@
 可能にするか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を決めるもので、使われないリソースの返却とは関係ありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">未出席でポイントは返還されません</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvyr9_7xtv5sccs6lgn1g-">
+      <w:hyperlink w:history="1" r:id="rIdcbk79vsqko2yde1s9rimp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ルールリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -3640,51 +3658,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnj-zhl8jays0_mfw8_nkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/check-in-settings-reference/" TargetMode="External"/><Relationship Id="rId_oiyqxbymcjg0r92l1ccy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdpsppavbc2tlpozz3nowxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdkkddlryiops7fh3b3twt8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rId66awdgtznaobidvlr0_sm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdufp0xvuxhforfsbw1x9oh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rIdvyr9_7xtv5sccs6lgn1g-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8fb91e820f9f18e2a22e0945f2a4d1f76602fb7a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/41ef911713792c98aa5191d780cb3a060847c778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/737972dd13de79cf4e3c9303065ea8ec6319fdf4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0cd9d51b118df9d0b02ac1e8a8cfdc9dc1ee53c8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6dbf72c36898b6666424d40e6ef4b487894d1292.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f243e9e0966f89c36e0857dc2fe1d38914fdcb7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/417282773a7257336062d5d603d043f3ab12a139.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d643feea22db5fda30ed9a089f6e90e7fd0fcf6.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a13be4b6474772ed06ee32f6952bc5c9cad5376b.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b0e2519d4f1d773cd540df91f9e2336b2f54e68.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc878346f1daf791509c1533d9b6032dd51f9d0e.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e6f76bd740c457840e6e1302b138c6d9a7cf27d5.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b00db8490d6e9ce04a116477144615120f5b284.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/afce9138b44e4ba34ee8e2c0c1d340563318b227.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/08bae49a9f9165b1d4e56ca024055e09b068cff6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4f2ddfc6dd143d60f42797757875b7424a1c14bf.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b157639fe9a23671cb7ebf0538ae155908b6ed0d.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5421250e8190b541f92bcaaaed8c8f251dd87ab2.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzgn39w2bipzollevi9yf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/check-in-settings-reference/" TargetMode="External"/><Relationship Id="rIdqfuu5vhbn9klushkdx0sg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdhbxv9vxvghtmw9vuxpyae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdwavrrpp7ovdye1liu4lxl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIds1szsmat7masya7oeief6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId-lpkuuswcstz7dnqivdct" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdb7l7qobb3mmoxy4i1knmp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rIdcbk79vsqko2yde1s9rimp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fece53ba53744d40caffc49daa456dfa3319f510.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4be570f2e99c1c3c4265b1b7067c3a1f159ec271.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d0de22f3193fcbc54d3d31ad647911769021903.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1326f222d0d76707b39cc93519d4115658cc55f5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e44c7594232b81704056fb5baecc0b33e899bd80.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/18c43be05feadcca32ce6ee0eddc1fa5b650a1f3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ebecae32ada746d94c38ffe378940362b14d6f68.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7fbda20d70d15d97a18e5a49bb987d4230cdadd1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/daf949b54a09e2052fd309385b95751dd524f86d.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/69e6069e9a438b7036b70ab5e7e96e1465c1e3cf.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7555b794ccb7a436b2769d55a005417592c9f9b9.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/85dcc8c6d51596c689d05bbd053fc5b2416d6017.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d20af5055e82baac09e651c9a40c5233259e80b6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/940821b3b1e576d666fed8b34d2b06d13eeb3775.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db5ec17ef3116cf6acee86d0edc1618b2010934d.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ace9cf15a07e9ebfdb984e88fa7bf43f077e194f.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/72c9cc4f4c197e1f0d3f9b1219e2c1ae8810aea9.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c8c81f74124c312824708d4e98aadf1b4312ef45.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>チェックイン設定リファレンス</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>