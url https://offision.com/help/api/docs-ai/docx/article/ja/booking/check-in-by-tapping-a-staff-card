--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,126 +26,139 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">社員証をタップしてチェックインする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">方法を有効にし、全員にカード番号を登録し、リーダーをつなぐ。あとは 1 回のタップで ルームの状態に応じた処理が完了し、二度目の画面は出ません。</w:t>
+        <w:t xml:space="preserve">方法を有効にし、全員にカード番号を登録し、リーダーをつなぐ。あとは 1 回のタップでルームの状態に応じた処理が完了し、二度目の画面は出ません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw97do1qxycy4brxbwgzkc">
+      <w:hyperlink w:history="1" r:id="rIdz5nv85tosxqgggryfvgah">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/check-in-by-tapping-a-staff-card/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-ルームの外にパネルがあり、そのポリシーで </w:t>
+これはルームパネル向けの方式です。ルームの外にパネルがあり、そのポリシーで
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックインが必要</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> が有効になっている
-[...3 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdruaiix9y1td-u04qtl1tk">
+        <w:t xml:space="preserve"> が有効になっている必要があります。有効でなければ予約が誰かを
+待つ状態にならないため、タップする対象がそもそも存在しません。
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdazaqzyhsckxyh_uy9x6p0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと未出席の仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">
-を参照してください。</w:t>
+        <w:t xml:space="preserve"> を参照してください。
+デスクにはパネルがないため、この方式はデスクには使えません。
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdytkt2mgzil-vzs8sp8enn">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">デスクの取り方をどれにするか決める</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">社員証は、ルームに入って出るまでで最も速い手段です。入力も読み取りも不要で、スマート
 フォンも要りません。ほとんどの人がすでに持ち歩いている唯一の資格情報でもあり、だから
 こそ実際に使われる方法になります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">さらに、ひとつの動作で全部を済ませる唯一の方法でもあります。カードが本人を示し、
 パネルはルームに必要な処理をそのまま実行します。二度目の質問はありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -595,95 +608,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1 人ずつ登録する場合は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アクセスカード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 画面か本人のレコードから —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmb4gjjqgarmgsgylmngsa">
+      <w:hyperlink w:history="1" r:id="rIdlyalguap8fxootrpgucvl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アクセスカードを個別に発行する</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">500 人分をまとめて登録する場合は表計算から —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4tqlldsmnabghjcxfzbsw">
+      <w:hyperlink w:history="1" r:id="rIdshnkopp-dpxkhwyuhazwa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">カード番号を一括インポートする</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7 つのカードタイプと、そのうち自分で発行するもの —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnfp8hghq1nb00h81no2s3">
+      <w:hyperlink w:history="1" r:id="rIdu3m2dosdaikuvqo_cojm-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アクセスカードの仕組み</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → directory/access-card (アクセスカード)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -999,51 +1012,51 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">リーダー</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Qbic と iAdea のすべての機種にリーダーが付いているわけではなく、HID 版は型番その
 ものが別です。どの機種に付いているか、H 版が必要かどうか、そしてタップする場所が
 パネルのどこかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd_42sdu3ok-1pcyoqgbtr">
+      <w:hyperlink w:history="1" r:id="rIdxsvv-tit9nl3vwezdotxy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision が対応する予約パネルのハードウェア</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">USB リーダーにドライバーも設定も要りません。キーボードとして振る舞い、カード番号を
 入力して Enter を送ります。パネルはそれをタップとして扱います。この方式のリーダーで
 あれば何でも使えます。大半のリーダーが該当しますが、100 台まとめて購入する前に箱の
 表示を確認する価値はあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1140,51 +1153,51 @@
       <w:r>
         <w:t xml:space="preserve">続けて残り 2 つの状態も試してください。誰も試さないのはここです。空いているルームで
 タップするとウォークインのフォームが開き、自分の会議中にタップすると延長とチェック
 アウトの選択が出ます。そのパネルで </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">会議中のカードスキャンでドアを開く</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が有効なら、
 代わりにドアが開きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">タップしても何も起きない場合は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdztb9p6r7v5h3caf_vjxa6">
+      <w:hyperlink w:history="1" r:id="rIdw4-0x1tuteqmaugpvyvgf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">社員証をタップしてもパネルが反応しない</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を確認してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これで決まらないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1201,85 +1214,85 @@
       <w:r>
         <w:t xml:space="preserve"> カードは既存の予約に対して本人であることを示すだけで、
 予約を作る権限を与えるものではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">参加者が使えるかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ポリシーで許可しない限り、予約に対して操作できるのは
 主催者だけです。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxqtkremk7ndyeywf_8d7e">
+      <w:hyperlink w:history="1" r:id="rIdebiamal0skqpxix8isvqz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約パネルでチェックインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ドアを開けること。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 錠に接続されたパネルはチェックインと同時に解錠しますが、
 アクセス機器のないパネルでもチェックインは問題なく動きます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoovdpbdkxh3tnk6l1qpw_">
+      <w:hyperlink w:history="1" r:id="rId0pqilj24g3ydcetzj4hmi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">AXIS ドアロックを接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1736,51 +1749,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdw97do1qxycy4brxbwgzkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdruaiix9y1td-u04qtl1tk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdmb4gjjqgarmgsgylmngsa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rId4tqlldsmnabghjcxfzbsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/import-card-numbers-in-bulk/" TargetMode="External"/><Relationship Id="rIdnfp8hghq1nb00h81no2s3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rIdd_42sdu3ok-1pcyoqgbtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdztb9p6r7v5h3caf_vjxa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdxqtkremk7ndyeywf_8d7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdoovdpbdkxh3tnk6l1qpw_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a45a10ee05169d49d0c1d23250408f51f1d6637f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4804521c546898bc87c5f39f57e69e9659274bb6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9cadbd0f7449ec3ba3bac9c23120f1cc29248597.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a5e84e6c037f613ce93b4203153de70ce91f1f3e.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdz5nv85tosxqgggryfvgah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdazaqzyhsckxyh_uy9x6p0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdytkt2mgzil-vzs8sp8enn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rIdlyalguap8fxootrpgucvl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rIdshnkopp-dpxkhwyuhazwa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/import-card-numbers-in-bulk/" TargetMode="External"/><Relationship Id="rIdu3m2dosdaikuvqo_cojm-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rIdxsvv-tit9nl3vwezdotxy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdw4-0x1tuteqmaugpvyvgf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdebiamal0skqpxix8isvqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rId0pqilj24g3ydcetzj4hmi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a45a10ee05169d49d0c1d23250408f51f1d6637f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4804521c546898bc87c5f39f57e69e9659274bb6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9cadbd0f7449ec3ba3bac9c23120f1cc29248597.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a5e84e6c037f613ce93b4203153de70ce91f1f3e.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>社員証をタップしてチェックインする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>