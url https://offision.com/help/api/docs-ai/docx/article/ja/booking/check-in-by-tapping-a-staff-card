--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,104 +52,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz5nv85tosxqgggryfvgah">
+      <w:hyperlink w:history="1" r:id="rIdudbouk4max0f5rezpraga">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/check-in-by-tapping-a-staff-card/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 これはルームパネル向けの方式です。ルームの外にパネルがあり、そのポリシーで
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックインが必要</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が有効になっている必要があります。有効でなければ予約が誰かを
 待つ状態にならないため、タップする対象がそもそも存在しません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdazaqzyhsckxyh_uy9x6p0">
+      <w:hyperlink w:history="1" r:id="rIdnum1ucaeawi9lumedjajb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと未出席の仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。
 デスクにはパネルがないため、この方式はデスクには使えません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdytkt2mgzil-vzs8sp8enn">
+      <w:hyperlink w:history="1" r:id="rIdw79aivzoeaf8nori8a-5k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デスクの取り方をどれにするか決める</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">社員証は、ルームに入って出るまでで最も速い手段です。入力も読み取りも不要で、スマート
 フォンも要りません。ほとんどの人がすでに持ち歩いている唯一の資格情報でもあり、だから
 こそ実際に使われる方法になります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -608,95 +608,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1 人ずつ登録する場合は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アクセスカード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 画面か本人のレコードから —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlyalguap8fxootrpgucvl">
+      <w:hyperlink w:history="1" r:id="rId15vundexmys3eumlxndq6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アクセスカードを個別に発行する</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">500 人分をまとめて登録する場合は表計算から —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdshnkopp-dpxkhwyuhazwa">
+      <w:hyperlink w:history="1" r:id="rIdlkkshhwfhsbkbfgfm_g2i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">カード番号を一括インポートする</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7 つのカードタイプと、そのうち自分で発行するもの —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu3m2dosdaikuvqo_cojm-">
+      <w:hyperlink w:history="1" r:id="rIdxobkyvzjcbikcriji0skt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アクセスカードの仕組み</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → directory/access-card (アクセスカード)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1012,51 +1012,51 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">リーダー</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Qbic と iAdea のすべての機種にリーダーが付いているわけではなく、HID 版は型番その
 ものが別です。どの機種に付いているか、H 版が必要かどうか、そしてタップする場所が
 パネルのどこかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxsvv-tit9nl3vwezdotxy">
+      <w:hyperlink w:history="1" r:id="rIdtityxzrgh7bz9rn4ahjss">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision が対応する予約パネルのハードウェア</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">USB リーダーにドライバーも設定も要りません。キーボードとして振る舞い、カード番号を
 入力して Enter を送ります。パネルはそれをタップとして扱います。この方式のリーダーで
 あれば何でも使えます。大半のリーダーが該当しますが、100 台まとめて購入する前に箱の
 表示を確認する価値はあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1153,51 +1153,51 @@
       <w:r>
         <w:t xml:space="preserve">続けて残り 2 つの状態も試してください。誰も試さないのはここです。空いているルームで
 タップするとウォークインのフォームが開き、自分の会議中にタップすると延長とチェック
 アウトの選択が出ます。そのパネルで </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">会議中のカードスキャンでドアを開く</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が有効なら、
 代わりにドアが開きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">タップしても何も起きない場合は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw4-0x1tuteqmaugpvyvgf">
+      <w:hyperlink w:history="1" r:id="rIdha2cxld2oezd3nxkuqxex">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">社員証をタップしてもパネルが反応しない</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を確認してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これで決まらないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1214,85 +1214,85 @@
       <w:r>
         <w:t xml:space="preserve"> カードは既存の予約に対して本人であることを示すだけで、
 予約を作る権限を与えるものではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">参加者が使えるかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ポリシーで許可しない限り、予約に対して操作できるのは
 主催者だけです。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdebiamal0skqpxix8isvqz">
+      <w:hyperlink w:history="1" r:id="rIdmi1chnozdqzmcjzfkfjwm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約パネルでチェックインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ドアを開けること。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 錠に接続されたパネルはチェックインと同時に解錠しますが、
 アクセス機器のないパネルでもチェックインは問題なく動きます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0pqilj24g3ydcetzj4hmi">
+      <w:hyperlink w:history="1" r:id="rIdtlhptmmb0phzdcdbhfrvw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">AXIS ドアロックを接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1749,51 +1749,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdz5nv85tosxqgggryfvgah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdazaqzyhsckxyh_uy9x6p0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdytkt2mgzil-vzs8sp8enn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rIdlyalguap8fxootrpgucvl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rIdshnkopp-dpxkhwyuhazwa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/import-card-numbers-in-bulk/" TargetMode="External"/><Relationship Id="rIdu3m2dosdaikuvqo_cojm-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rIdxsvv-tit9nl3vwezdotxy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdw4-0x1tuteqmaugpvyvgf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdebiamal0skqpxix8isvqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rId0pqilj24g3ydcetzj4hmi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a45a10ee05169d49d0c1d23250408f51f1d6637f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4804521c546898bc87c5f39f57e69e9659274bb6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9cadbd0f7449ec3ba3bac9c23120f1cc29248597.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a5e84e6c037f613ce93b4203153de70ce91f1f3e.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdudbouk4max0f5rezpraga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdnum1ucaeawi9lumedjajb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdw79aivzoeaf8nori8a-5k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rId15vundexmys3eumlxndq6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rIdlkkshhwfhsbkbfgfm_g2i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/import-card-numbers-in-bulk/" TargetMode="External"/><Relationship Id="rIdxobkyvzjcbikcriji0skt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rIdtityxzrgh7bz9rn4ahjss" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdha2cxld2oezd3nxkuqxex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdmi1chnozdqzmcjzfkfjwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdtlhptmmb0phzdcdbhfrvw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/364c07a4b30c83de9fa269fdd4709ea4a702f023.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f073bf9c5be2355c86da273a40a6a20078d0cdd5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7504ade3b59f9b1859bca243ffb109568807a2d8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/befe4d8bc5b0ba9bdc6f7cac43a402be03658072.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>社員証をタップしてチェックインする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>