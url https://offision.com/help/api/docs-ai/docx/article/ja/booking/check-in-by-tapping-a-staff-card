--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,104 +52,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdudbouk4max0f5rezpraga">
+      <w:hyperlink w:history="1" r:id="rIdnl6lqxs-ds10khjdmsa1e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/check-in-by-tapping-a-staff-card/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 これはルームパネル向けの方式です。ルームの外にパネルがあり、そのポリシーで
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックインが必要</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が有効になっている必要があります。有効でなければ予約が誰かを
 待つ状態にならないため、タップする対象がそもそも存在しません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnum1ucaeawi9lumedjajb">
+      <w:hyperlink w:history="1" r:id="rId8b69i8lg9ygqrhxprydzh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと未出席の仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。
 デスクにはパネルがないため、この方式はデスクには使えません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw79aivzoeaf8nori8a-5k">
+      <w:hyperlink w:history="1" r:id="rIdxlmpgud4yvk7rfwagz3fg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デスクの取り方をどれにするか決める</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">社員証は、ルームに入って出るまでで最も速い手段です。入力も読み取りも不要で、スマート
 フォンも要りません。ほとんどの人がすでに持ち歩いている唯一の資格情報でもあり、だから
 こそ実際に使われる方法になります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -608,95 +608,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1 人ずつ登録する場合は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アクセスカード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 画面か本人のレコードから —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId15vundexmys3eumlxndq6">
+      <w:hyperlink w:history="1" r:id="rIdkk0t9ovv5uavifkgozcxs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アクセスカードを個別に発行する</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">500 人分をまとめて登録する場合は表計算から —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlkkshhwfhsbkbfgfm_g2i">
+      <w:hyperlink w:history="1" r:id="rIdxcvpdnwipv9eohp2for53">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">カード番号を一括インポートする</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7 つのカードタイプと、そのうち自分で発行するもの —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxobkyvzjcbikcriji0skt">
+      <w:hyperlink w:history="1" r:id="rIdly6kiewcyteg0c1cemzkc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アクセスカードの仕組み</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → directory/access-card (アクセスカード)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1012,51 +1012,51 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">リーダー</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Qbic と iAdea のすべての機種にリーダーが付いているわけではなく、HID 版は型番その
 ものが別です。どの機種に付いているか、H 版が必要かどうか、そしてタップする場所が
 パネルのどこかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtityxzrgh7bz9rn4ahjss">
+      <w:hyperlink w:history="1" r:id="rId76ibawdwiisjxmrh7qrgg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision が対応する予約パネルのハードウェア</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">USB リーダーにドライバーも設定も要りません。キーボードとして振る舞い、カード番号を
 入力して Enter を送ります。パネルはそれをタップとして扱います。この方式のリーダーで
 あれば何でも使えます。大半のリーダーが該当しますが、100 台まとめて購入する前に箱の
 表示を確認する価値はあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1153,51 +1153,51 @@
       <w:r>
         <w:t xml:space="preserve">続けて残り 2 つの状態も試してください。誰も試さないのはここです。空いているルームで
 タップするとウォークインのフォームが開き、自分の会議中にタップすると延長とチェック
 アウトの選択が出ます。そのパネルで </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">会議中のカードスキャンでドアを開く</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が有効なら、
 代わりにドアが開きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">タップしても何も起きない場合は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdha2cxld2oezd3nxkuqxex">
+      <w:hyperlink w:history="1" r:id="rIdwo05otpoavlkp2hxn49yl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">社員証をタップしてもパネルが反応しない</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を確認してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これで決まらないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1214,85 +1214,85 @@
       <w:r>
         <w:t xml:space="preserve"> カードは既存の予約に対して本人であることを示すだけで、
 予約を作る権限を与えるものではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">参加者が使えるかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ポリシーで許可しない限り、予約に対して操作できるのは
 主催者だけです。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmi1chnozdqzmcjzfkfjwm">
+      <w:hyperlink w:history="1" r:id="rIdm3xsejp4a17ghws_gh4dp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約パネルでチェックインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ドアを開けること。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 錠に接続されたパネルはチェックインと同時に解錠しますが、
 アクセス機器のないパネルでもチェックインは問題なく動きます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtlhptmmb0phzdcdbhfrvw">
+      <w:hyperlink w:history="1" r:id="rIdviv-3mjh1inah7dtg0ehg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">AXIS ドアロックを接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1749,51 +1749,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdudbouk4max0f5rezpraga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdnum1ucaeawi9lumedjajb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdw79aivzoeaf8nori8a-5k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rId15vundexmys3eumlxndq6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rIdlkkshhwfhsbkbfgfm_g2i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/import-card-numbers-in-bulk/" TargetMode="External"/><Relationship Id="rIdxobkyvzjcbikcriji0skt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rIdtityxzrgh7bz9rn4ahjss" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdha2cxld2oezd3nxkuqxex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdmi1chnozdqzmcjzfkfjwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdtlhptmmb0phzdcdbhfrvw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/364c07a4b30c83de9fa269fdd4709ea4a702f023.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f073bf9c5be2355c86da273a40a6a20078d0cdd5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7504ade3b59f9b1859bca243ffb109568807a2d8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/befe4d8bc5b0ba9bdc6f7cac43a402be03658072.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnl6lqxs-ds10khjdmsa1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rId8b69i8lg9ygqrhxprydzh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdxlmpgud4yvk7rfwagz3fg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rIdkk0t9ovv5uavifkgozcxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rIdxcvpdnwipv9eohp2for53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/import-card-numbers-in-bulk/" TargetMode="External"/><Relationship Id="rIdly6kiewcyteg0c1cemzkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rId76ibawdwiisjxmrh7qrgg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdwo05otpoavlkp2hxn49yl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdm3xsejp4a17ghws_gh4dp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdviv-3mjh1inah7dtg0ehg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/364c07a4b30c83de9fa269fdd4709ea4a702f023.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f073bf9c5be2355c86da273a40a6a20078d0cdd5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7504ade3b59f9b1859bca243ffb109568807a2d8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/befe4d8bc5b0ba9bdc6f7cac43a402be03658072.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>社員証をタップしてチェックインする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>