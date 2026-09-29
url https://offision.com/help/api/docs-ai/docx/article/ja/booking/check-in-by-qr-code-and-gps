--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">QR コードでのチェックインと、その場にいることの証明</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">一度のスキャンでも、部屋の状態によって起きることは変わります。GPS はチェックインの 手段ではなく、アプリからのチェックインに付く条件です。</w:t>
+        <w:t xml:space="preserve">一度のスキャンでも、部屋の状態によって起きることは変わります。GPS はチェックインの手段ではなく、アプリからのチェックインに付く条件です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-05</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8xhzejgtjrgwswk4bb19l">
+      <w:hyperlink w:history="1" r:id="rIdbquotxzjsynbtbhhzkhle">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/check-in-by-qr-code-and-gps/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">QR コードは二種類ある</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">見た目は同じで、動きが違います。混乱のほとんどはここから来ます。</w:t>
@@ -144,51 +144,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">スキャンして予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> という説明が付きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">印刷されたステッカー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、扉や机に貼られたそのリソース専用の固定コードで、単独で四つの
 役割 — チェックイン、ウォークイン、延長、チェックアウト — をすべて果たします。それを作って
 貼ること自体が一つの作業です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdztauctrsiiny2xauvnoml">
+      <w:hyperlink w:history="1" r:id="rId1ntfsmclnhwvfazm9oy6d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ステッカーを印刷して貼る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="two-qr-codes-ja" descr="パネルのコードは部屋の状態を持ち、ステッカーのコードはリソースだけを持ちます。状態はスキャンの後に決まります。" title="パネルのコードは部屋の状態を持ち、ステッカーのコードはリソースだけを持ちます。状態はスキャンの後に決まります。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -228,51 +228,51 @@
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">パネルのコードは部屋の状態を持ち、ステッカーのコードはリソースだけを持ちます。状態はスキャンの後に決まります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらをスキャンしても「チェックインする」という意味にはなりません。「このリソースについて
 教えて、そして当然のことをして」という意味で、当然のことは部屋の状態とスキャンした人に
 よって変わります。結果は一つずつ
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqkhbbzu5ek5x5jwrvfwxr">
+      <w:hyperlink w:history="1" r:id="rIdcvzx7vmjge37cpz70h7qe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">机やルームのステッカーをスキャンしてチェックイン・チェックアウトする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 で説明しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">GPS は手段ではなく条件</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -847,106 +847,106 @@
       <w:r>
         <w:t xml:space="preserve">これが決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネル自身の手段。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> スタッフカード、パスコードは扉の前で尋ねられるもので、ここでの
 設定の影響を受けません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdswkuzzyqaplsk7cbs-dnf">
+      <w:hyperlink w:history="1" r:id="rIdn9wxocofxvf8-ch8fszzf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約パネルでのチェックイン</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> と
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds8fvdtyyjep77rs-gygxm">
+      <w:hyperlink w:history="1" r:id="rIdgenq4ehrbst-zyry05m4y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">社員証をタップしてチェックインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アプリにチェックインボタンを出すかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それは
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ユーザーポータルにチェックインボタンを表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> で、未出席の数値を疑わしくする設定でも
 あります。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoboup0b4jbehejkfvizw1">
+      <w:hyperlink w:history="1" r:id="rIdzcuh4ryprdlv5_7okbbzl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">何が未出席として数えられるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -966,51 +966,51 @@
         <w:t xml:space="preserve">
 で、パネル側とは別の名前のポリシー設定です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックインの期限。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 期間内にスキャンすればチェックインされ、過ぎてからスキャンすれば
 予約はすでにありません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu4q8tk5ezf9i9ihurjuzb">
+      <w:hyperlink w:history="1" r:id="rIdrsxbngrumib21kn0hizws">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと未出席のしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1435,51 +1435,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8xhzejgtjrgwswk4bb19l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdztauctrsiiny2xauvnoml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdqkhbbzu5ek5x5jwrvfwxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdswkuzzyqaplsk7cbs-dnf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIds8fvdtyyjep77rs-gygxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdoboup0b4jbehejkfvizw1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdu4q8tk5ezf9i9ihurjuzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/29c8aa6a28b22606668b4432bef0b6d1f282e042.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/791e72791736e8a0ad9b6eb5e8145c90d518dc7a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8396f6c580037d7f3ac4b4d4edd0443183407d8a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83cd15a852a29c90d359ec274e197a11086d33d2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/04f2d4f0d07f664604c8d4cc9b0c8c986f77205d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7cd9b342152662b3ca8d84897e3bd0eb81132e2b.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbquotxzjsynbtbhhzkhle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rId1ntfsmclnhwvfazm9oy6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdcvzx7vmjge37cpz70h7qe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdn9wxocofxvf8-ch8fszzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdgenq4ehrbst-zyry05m4y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdzcuh4ryprdlv5_7okbbzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdrsxbngrumib21kn0hizws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/29c8aa6a28b22606668b4432bef0b6d1f282e042.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/791e72791736e8a0ad9b6eb5e8145c90d518dc7a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8396f6c580037d7f3ac4b4d4edd0443183407d8a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e0e44e745ea6cee9256049d79f3df942237c049b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/04f2d4f0d07f664604c8d4cc9b0c8c986f77205d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b00db8490d6e9ce04a116477144615120f5b284.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>QR コードでのチェックインと、その場にいることの証明</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>