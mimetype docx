--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-05</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbquotxzjsynbtbhhzkhle">
+      <w:hyperlink w:history="1" r:id="rIdbpdxez1huvl9tu31bddm_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/check-in-by-qr-code-and-gps/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">QR コードは二種類ある</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">見た目は同じで、動きが違います。混乱のほとんどはここから来ます。</w:t>
@@ -144,51 +144,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">スキャンして予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> という説明が付きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">印刷されたステッカー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、扉や机に貼られたそのリソース専用の固定コードで、単独で四つの
 役割 — チェックイン、ウォークイン、延長、チェックアウト — をすべて果たします。それを作って
 貼ること自体が一つの作業です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1ntfsmclnhwvfazm9oy6d">
+      <w:hyperlink w:history="1" r:id="rIdjlhamijwrujvytbdkruwy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ステッカーを印刷して貼る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="two-qr-codes-ja" descr="パネルのコードは部屋の状態を持ち、ステッカーのコードはリソースだけを持ちます。状態はスキャンの後に決まります。" title="パネルのコードは部屋の状態を持ち、ステッカーのコードはリソースだけを持ちます。状態はスキャンの後に決まります。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -228,51 +228,51 @@
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">パネルのコードは部屋の状態を持ち、ステッカーのコードはリソースだけを持ちます。状態はスキャンの後に決まります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらをスキャンしても「チェックインする」という意味にはなりません。「このリソースについて
 教えて、そして当然のことをして」という意味で、当然のことは部屋の状態とスキャンした人に
 よって変わります。結果は一つずつ
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcvzx7vmjge37cpz70h7qe">
+      <w:hyperlink w:history="1" r:id="rIdbjocqswapw16gnr3-wbsy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">机やルームのステッカーをスキャンしてチェックイン・チェックアウトする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 で説明しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">GPS は手段ではなく条件</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -847,106 +847,106 @@
       <w:r>
         <w:t xml:space="preserve">これが決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネル自身の手段。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> スタッフカード、パスコードは扉の前で尋ねられるもので、ここでの
 設定の影響を受けません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn9wxocofxvf8-ch8fszzf">
+      <w:hyperlink w:history="1" r:id="rId-s75dsa9ymhirmki0lab_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約パネルでのチェックイン</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> と
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgenq4ehrbst-zyry05m4y">
+      <w:hyperlink w:history="1" r:id="rIdgztlydsz2lp9onkedeznr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">社員証をタップしてチェックインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アプリにチェックインボタンを出すかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それは
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ユーザーポータルにチェックインボタンを表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> で、未出席の数値を疑わしくする設定でも
 あります。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzcuh4ryprdlv5_7okbbzl">
+      <w:hyperlink w:history="1" r:id="rIdqjwtfccoyqdjmatpvmbul">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">何が未出席として数えられるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -966,51 +966,51 @@
         <w:t xml:space="preserve">
 で、パネル側とは別の名前のポリシー設定です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックインの期限。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 期間内にスキャンすればチェックインされ、過ぎてからスキャンすれば
 予約はすでにありません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrsxbngrumib21kn0hizws">
+      <w:hyperlink w:history="1" r:id="rIds3xz2pcsq9lv-x3ygmcn2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと未出席のしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1435,51 +1435,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbquotxzjsynbtbhhzkhle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rId1ntfsmclnhwvfazm9oy6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdcvzx7vmjge37cpz70h7qe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdn9wxocofxvf8-ch8fszzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdgenq4ehrbst-zyry05m4y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdzcuh4ryprdlv5_7okbbzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdrsxbngrumib21kn0hizws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/29c8aa6a28b22606668b4432bef0b6d1f282e042.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/791e72791736e8a0ad9b6eb5e8145c90d518dc7a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8396f6c580037d7f3ac4b4d4edd0443183407d8a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e0e44e745ea6cee9256049d79f3df942237c049b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/04f2d4f0d07f664604c8d4cc9b0c8c986f77205d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b00db8490d6e9ce04a116477144615120f5b284.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbpdxez1huvl9tu31bddm_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdjlhamijwrujvytbdkruwy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdbjocqswapw16gnr3-wbsy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId-s75dsa9ymhirmki0lab_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdgztlydsz2lp9onkedeznr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdqjwtfccoyqdjmatpvmbul" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIds3xz2pcsq9lv-x3ygmcn2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f0cdb5fea2213d389645f19e9afcdf950b50720d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b56578e2154225c55c763eff9d58860f72d9ac4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/489df97f985c6f0c7b00b6afceaab2658822cdee.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/533477fc354ba57e734c90b8b81eacc40e3a2292.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/482ec33797935e59a9f81c666faab3b8c0aae5a8.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d20af5055e82baac09e651c9a40c5233259e80b6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>QR コードでのチェックインと、その場にいることの証明</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>