--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-05</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbpdxez1huvl9tu31bddm_">
+      <w:hyperlink w:history="1" r:id="rIdos4gfbvmmy_rs7gsdnvlx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/check-in-by-qr-code-and-gps/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">QR コードは二種類ある</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">見た目は同じで、動きが違います。混乱のほとんどはここから来ます。</w:t>
@@ -144,51 +144,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">スキャンして予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> という説明が付きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">印刷されたステッカー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、扉や机に貼られたそのリソース専用の固定コードで、単独で四つの
 役割 — チェックイン、ウォークイン、延長、チェックアウト — をすべて果たします。それを作って
 貼ること自体が一つの作業です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjlhamijwrujvytbdkruwy">
+      <w:hyperlink w:history="1" r:id="rIdjb4vhz2qct4zyl8c96-iq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ステッカーを印刷して貼る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="two-qr-codes-ja" descr="パネルのコードは部屋の状態を持ち、ステッカーのコードはリソースだけを持ちます。状態はスキャンの後に決まります。" title="パネルのコードは部屋の状態を持ち、ステッカーのコードはリソースだけを持ちます。状態はスキャンの後に決まります。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -228,51 +228,51 @@
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">パネルのコードは部屋の状態を持ち、ステッカーのコードはリソースだけを持ちます。状態はスキャンの後に決まります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらをスキャンしても「チェックインする」という意味にはなりません。「このリソースについて
 教えて、そして当然のことをして」という意味で、当然のことは部屋の状態とスキャンした人に
 よって変わります。結果は一つずつ
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbjocqswapw16gnr3-wbsy">
+      <w:hyperlink w:history="1" r:id="rIdqv-lqg6ytoe3w_77fxnr2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">机やルームのステッカーをスキャンしてチェックイン・チェックアウトする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 で説明しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">GPS は手段ではなく条件</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -847,106 +847,106 @@
       <w:r>
         <w:t xml:space="preserve">これが決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネル自身の手段。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> スタッフカード、パスコードは扉の前で尋ねられるもので、ここでの
 設定の影響を受けません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-s75dsa9ymhirmki0lab_">
+      <w:hyperlink w:history="1" r:id="rIdkecu7ssxgsxis6trrgxpf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約パネルでのチェックイン</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> と
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgztlydsz2lp9onkedeznr">
+      <w:hyperlink w:history="1" r:id="rId0agnlspf30b6ukflcgok3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">社員証をタップしてチェックインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アプリにチェックインボタンを出すかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それは
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ユーザーポータルにチェックインボタンを表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> で、未出席の数値を疑わしくする設定でも
 あります。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqjwtfccoyqdjmatpvmbul">
+      <w:hyperlink w:history="1" r:id="rId_m--keqd3cb3tpu9bi6ex">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">何が未出席として数えられるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -966,51 +966,51 @@
         <w:t xml:space="preserve">
 で、パネル側とは別の名前のポリシー設定です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックインの期限。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 期間内にスキャンすればチェックインされ、過ぎてからスキャンすれば
 予約はすでにありません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds3xz2pcsq9lv-x3ygmcn2">
+      <w:hyperlink w:history="1" r:id="rIdfmpnx3hle2ifg6-sich3m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと未出席のしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1435,51 +1435,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbpdxez1huvl9tu31bddm_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdjlhamijwrujvytbdkruwy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdbjocqswapw16gnr3-wbsy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId-s75dsa9ymhirmki0lab_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdgztlydsz2lp9onkedeznr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdqjwtfccoyqdjmatpvmbul" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIds3xz2pcsq9lv-x3ygmcn2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f0cdb5fea2213d389645f19e9afcdf950b50720d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b56578e2154225c55c763eff9d58860f72d9ac4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/489df97f985c6f0c7b00b6afceaab2658822cdee.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/533477fc354ba57e734c90b8b81eacc40e3a2292.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/482ec33797935e59a9f81c666faab3b8c0aae5a8.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d20af5055e82baac09e651c9a40c5233259e80b6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdos4gfbvmmy_rs7gsdnvlx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdjb4vhz2qct4zyl8c96-iq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdqv-lqg6ytoe3w_77fxnr2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdkecu7ssxgsxis6trrgxpf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rId0agnlspf30b6ukflcgok3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rId_m--keqd3cb3tpu9bi6ex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdfmpnx3hle2ifg6-sich3m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f0cdb5fea2213d389645f19e9afcdf950b50720d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b56578e2154225c55c763eff9d58860f72d9ac4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/489df97f985c6f0c7b00b6afceaab2658822cdee.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/533477fc354ba57e734c90b8b81eacc40e3a2292.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/482ec33797935e59a9f81c666faab3b8c0aae5a8.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d20af5055e82baac09e651c9a40c5233259e80b6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>QR コードでのチェックインと、その場にいることの証明</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>