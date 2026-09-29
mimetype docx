--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約パネルでのチェックイン</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">扉の前にいたことを証明できるチェックインはパネルだけです。パネルが何を出すかは 二つの別々の画面が決めており、ボタンが消えて見えるのはそのためです。</w:t>
+        <w:t xml:space="preserve">扉の前にいたことを証明できるチェックインはパネルだけです。パネルが何を出すかは二つの別々の画面が決めており、ボタンが消えて見えるのはそのためです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-16</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddy2gdg0u6eiixc5wbmivo">
+      <w:hyperlink w:history="1" r:id="rIdgbvoiazwlafrkjmyxpc6o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/check-in-at-the-booking-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">扉の外のパネルは、その人が物理的にそこにいたことを証明できる唯一のチェックイン手段です。
 アプリも QR コードもセンサーも、建物の別の場所から、あるいは自宅から満たすことができます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -241,178 +241,221 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">チェックインされなかった予約は予約済みのままではなく、別の出口から出ていきます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約が待機している間、パネルには </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックイン</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> と、その横に </w:t>
+        <w:t xml:space="preserve"> が表示されます。ミーティング
+アシスタントでは同じ待機が専用の画面になり、未出席の期限が時計として現れます——
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自動解放</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> のカウント
-[...1 lines deleted...]
-現れるのは製品中ここだけで、ポリシーの </w:t>
+        <w:t xml:space="preserve"> の下に残り時間が表示され、ポリシーの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックイン可能時間 (分)</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> から描かれています。</w:t>
+        <w:t xml:space="preserve"> から
+描かれています。この期限をカウントダウンするのは製品中ここだけです。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ルームパネルの隅にある </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">〜後に自動解放</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> バッジと混同しないでください。あちらは
+人感センサーのもので、予約が </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">利用中</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> になってから初めて現れ、無人になったルームを
+解放するまでをカウントダウンしています——
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIddp-29sejzzq960ovbsnza">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">センサーが無人と判断したときに部屋を確保する</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-waiting-check-in-ja" descr="待機中。**チェックイン** と、その横の自動解放カウントダウン。" title="待機中。**チェックイン** と、その横の自動解放カウントダウン。"/>
+            <wp:docPr id="1" name="panel-waiting-check-in-ja" descr="待機中。パネルは **チェックイン** を表示します。" title="待機中。パネルは **チェックイン** を表示します。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="3571875"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">待機中。**チェックイン** と、その横の自動解放カウントダウン。</w:t>
+        <w:t xml:space="preserve">待機中。パネルは **チェックイン** を表示します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">チェックイン後は、同じパネルが </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">終わり</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">延長</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を出します。空いている部屋では代わりに
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ウォークイン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が出ます。ウォークインにチェックインは要りません。押した本人がそこに
 立っているからです。その設定は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnivbn04utnau_bxwjqmhz">
+      <w:hyperlink w:history="1" r:id="rIdyu9fvdpjqicelk1jaeha8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">空いているルームをパネルからその場で使えるようにする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で
 扱っています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-status-in-use-ja" descr="利用中。同じ予約が、チェックイン 1 回のあと — 終わり と 延長 が出ます。" title="利用中。同じ予約が、チェックイン 1 回のあと — 終わり と 延長 が出ます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -448,50 +491,121 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">利用中。同じ予約が、チェックイン 1 回のあと — 終わり と 延長 が出ます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">次の会議は、いまの会議の最中にチェックインできる</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">11:00 の会議のために 10:45 に着いた人は、すでにチェックインの受付時間に入っています。
+ですがルームはまだ利用中で、4.5.18 まではパネルが何も差し出さず、11:15 にその予約は
+ノーショーとして自動解放されていました。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">いまは、次の予約が受付時間に入った時点で、アクションボタンの下に 1 行が現れます。
+開始時刻、件名、そして</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">チェックイン</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。押せばその場でその予約がチェックインされ、
+ボタンは</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">チェックイン済み</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">に変わり、ルームが入れ替わるまでその行は残ります。
+描かれるのはスケジュールとセンターのデザインです。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">このように早くチェックインしても、まだ続いている会議が短くなることはありません。
+新しい予約の開始時刻は、ルームを押さえているものの終了時刻に着地し、それより前には
+決してなりません。
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId9qmugkcfutdukd88y-x4c">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">チェックインとノーショーの仕組み</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">を参照してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">何を尋ねるかは二つの画面が決め、どちらもポリシーではない</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">「ボタンが消えた」という問い合わせの多くはここから生まれます。二つの画面は別々のセクション
 にあり、どちらか一方がもう一方の有効にしたボタンを消せるからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ユーザー識別設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、組織全体に対して、本人確認に使える手段を決めます。</w:t>
@@ -528,51 +642,51 @@
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約ピン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顔の識別</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。少なくとも一つは有効な
 ままにしておく必要があります。カードの設定を最初から通しで行う手順は独立したページに
 あります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkicwgcft2ijynfd7gy-xm">
+      <w:hyperlink w:history="1" r:id="rId8wzzauyfac1xdalimdi3u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">社員証をタップしてチェックインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/check-in-method (チェックイン方法)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -976,51 +1090,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">社外の出席者は資格情報を持たない:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 他社の人はスタッフカードもパスコードも持たず、QR コードが照合するアカウントもありません。
 人ではなく </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を identify する唯一の手段が予約ピンです。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdth7uhciaanhvglmi-odo0">
+      <w:hyperlink w:history="1" r:id="rIdyf4863u-xhjslqkynay_z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">社外の出席者に予約ピンでチェックインしてもらう</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これが決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1048,51 +1162,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックインが必要かどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それはリソースのポリシーの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックインが必要</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5piu_2svubu-bwb0huuld">
+      <w:hyperlink w:history="1" r:id="rId-1jcmdcklikmfl9jwaq0i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと未出席のしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1100,50 +1214,84 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> パネルが電気錠に接続されている場合、解錠はチェックインに便乗する別の動作
 です。入退室のハードウェアがないパネルでも、チェックインは問題なく機能します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルの見た目。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> スキン、ロゴ、待機画面はパネルのデザイン設定であり、チェックインの
 動作ではありません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">パネルがサーバーに届くかどうか。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> チェックインにはサーバーが必要です。回線が
+切れたパネルはその日の予定を表示し続けますが、チェックインは受け付けられず、
+復旧後に送るために保留されることもありません
+（</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdaaqlbwn9fkrx98lnr-3tf">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">ネットワークが切れても予約パネルは動き続ける</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">）。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1559,51 +1707,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddy2gdg0u6eiixc5wbmivo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdnivbn04utnau_bxwjqmhz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rIdkicwgcft2ijynfd7gy-xm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdth7uhciaanhvglmi-odo0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rId5piu_2svubu-bwb0huuld" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f902e5155976412b4f7c87bd70eab117892c2e22.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2269854d765fbd984f798db703536d09c909074b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88589e83e58605a7438f0cd19674e7aa2faa869a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/40c35751ce346455b69ade3d0c47c73848d9e637.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89d9268982eb0c621a1dd39b6554383ad2b3cb6c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1d6aa30fefd1244010aa42665f811e1dbdb71984.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2deac1e09324f24f478645fa2798ec4ec29003a9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/093cf4f3def3ef4603e2aaf3730dcd095844161d.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgbvoiazwlafrkjmyxpc6o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIddp-29sejzzq960ovbsnza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rIdyu9fvdpjqicelk1jaeha8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rId9qmugkcfutdukd88y-x4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId8wzzauyfac1xdalimdi3u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdyf4863u-xhjslqkynay_z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rId-1jcmdcklikmfl9jwaq0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdaaqlbwn9fkrx98lnr-3tf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f902e5155976412b4f7c87bd70eab117892c2e22.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2269854d765fbd984f798db703536d09c909074b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88589e83e58605a7438f0cd19674e7aa2faa869a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/40c35751ce346455b69ade3d0c47c73848d9e637.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89d9268982eb0c621a1dd39b6554383ad2b3cb6c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1d6aa30fefd1244010aa42665f811e1dbdb71984.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2deac1e09324f24f478645fa2798ec4ec29003a9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c8b981dd6f151b35eaedcc4ded015d1955df5d7d.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約パネルでのチェックイン</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>