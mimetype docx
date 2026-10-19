--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgbvoiazwlafrkjmyxpc6o">
+      <w:hyperlink w:history="1" r:id="rIdacc9_stmsaculy7uyjzpd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/check-in-at-the-booking-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">扉の外のパネルは、その人が物理的にそこにいたことを証明できる唯一のチェックイン手段です。
 アプリも QR コードもセンサーも、建物の別の場所から、あるいは自宅から満たすことができます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -297,51 +297,51 @@
         <w:t xml:space="preserve">ルームパネルの隅にある </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">〜後に自動解放</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> バッジと混同しないでください。あちらは
 人感センサーのもので、予約が </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">利用中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> になってから初めて現れ、無人になったルームを
 解放するまでをカウントダウンしています——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddp-29sejzzq960ovbsnza">
+      <w:hyperlink w:history="1" r:id="rIdwf6cwgy8co8fosbazpx9t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">センサーが無人と判断したときに部屋を確保する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-waiting-check-in-ja" descr="待機中。パネルは **チェックイン** を表示します。" title="待機中。パネルは **チェックイン** を表示します。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -411,51 +411,51 @@
         <w:t xml:space="preserve"> と </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">延長</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を出します。空いている部屋では代わりに
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ウォークイン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が出ます。ウォークインにチェックインは要りません。押した本人がそこに
 立っているからです。その設定は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyu9fvdpjqicelk1jaeha8">
+      <w:hyperlink w:history="1" r:id="rIdwpkos11cr91yxhnf6me3d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">空いているルームをパネルからその場で使えるようにする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で
 扱っています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-status-in-use-ja" descr="利用中。同じ予約が、チェックイン 1 回のあと — 終わり と 延長 が出ます。" title="利用中。同じ予約が、チェックイン 1 回のあと — 終わり と 延長 が出ます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -545,51 +545,51 @@
         <w:t xml:space="preserve">。押せばその場でその予約がチェックインされ、
 ボタンは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックイン済み</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">に変わり、ルームが入れ替わるまでその行は残ります。
 描かれるのはスケジュールとセンターのデザインです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このように早くチェックインしても、まだ続いている会議が短くなることはありません。
 新しい予約の開始時刻は、ルームを押さえているものの終了時刻に着地し、それより前には
 決してなりません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9qmugkcfutdukd88y-x4c">
+      <w:hyperlink w:history="1" r:id="rIdlbdsp495rg8ftt6ice-zo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインとノーショーの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">何を尋ねるかは二つの画面が決め、どちらもポリシーではない</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">「ボタンが消えた」という問い合わせの多くはここから生まれます。二つの画面は別々のセクション
@@ -642,51 +642,51 @@
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約ピン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顔の識別</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。少なくとも一つは有効な
 ままにしておく必要があります。カードの設定を最初から通しで行う手順は独立したページに
 あります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8wzzauyfac1xdalimdi3u">
+      <w:hyperlink w:history="1" r:id="rIdzo5elyy_falnivmojv3jg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">社員証をタップしてチェックインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/check-in-method (チェックイン方法)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1090,51 +1090,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">社外の出席者は資格情報を持たない:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 他社の人はスタッフカードもパスコードも持たず、QR コードが照合するアカウントもありません。
 人ではなく </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を identify する唯一の手段が予約ピンです。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyf4863u-xhjslqkynay_z">
+      <w:hyperlink w:history="1" r:id="rIdv75tqfzjblu5nggntgjdw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">社外の出席者に予約ピンでチェックインしてもらう</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これが決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1162,51 +1162,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックインが必要かどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それはリソースのポリシーの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックインが必要</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-1jcmdcklikmfl9jwaq0i">
+      <w:hyperlink w:history="1" r:id="rId4u2cz1mhpp-f7ipgqptar">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと未出席のしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1238,51 +1238,51 @@
 動作ではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルがサーバーに届くかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> チェックインにはサーバーが必要です。回線が
 切れたパネルはその日の予定を表示し続けますが、チェックインは受け付けられず、
 復旧後に送るために保留されることもありません
 （</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaaqlbwn9fkrx98lnr-3tf">
+      <w:hyperlink w:history="1" r:id="rId6eu7ppxpx9kpuuzy3_sct">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ネットワークが切れても予約パネルは動き続ける</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1707,51 +1707,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgbvoiazwlafrkjmyxpc6o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIddp-29sejzzq960ovbsnza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rIdyu9fvdpjqicelk1jaeha8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rId9qmugkcfutdukd88y-x4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId8wzzauyfac1xdalimdi3u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdyf4863u-xhjslqkynay_z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rId-1jcmdcklikmfl9jwaq0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdaaqlbwn9fkrx98lnr-3tf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f902e5155976412b4f7c87bd70eab117892c2e22.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2269854d765fbd984f798db703536d09c909074b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88589e83e58605a7438f0cd19674e7aa2faa869a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/40c35751ce346455b69ade3d0c47c73848d9e637.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89d9268982eb0c621a1dd39b6554383ad2b3cb6c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1d6aa30fefd1244010aa42665f811e1dbdb71984.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2deac1e09324f24f478645fa2798ec4ec29003a9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c8b981dd6f151b35eaedcc4ded015d1955df5d7d.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdacc9_stmsaculy7uyjzpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdwf6cwgy8co8fosbazpx9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rIdwpkos11cr91yxhnf6me3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rIdlbdsp495rg8ftt6ice-zo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdzo5elyy_falnivmojv3jg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdv75tqfzjblu5nggntgjdw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rId4u2cz1mhpp-f7ipgqptar" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId6eu7ppxpx9kpuuzy3_sct" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ec00bda63e8072a2a29140cb37c01edecc2faa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fed7c2857b6c30731d1cf36aaf1ecb103b10126a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2838f64deed4791a3154b3c438572a04dc9364d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a22d61c96a0396c58a58d61b8eda1a5806fe606a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f9888afc44010ce6cdc65681cf1086245d2340e6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab622f7b4d30eb31f8f62f52cedcab01b8cb3a75.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f565fe69c34e9ccacf333d5f877328c4e0f33a89.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/38a51f845e53d41cef8e6fe82c8da33c0f7a7b0f.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約パネルでのチェックイン</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>