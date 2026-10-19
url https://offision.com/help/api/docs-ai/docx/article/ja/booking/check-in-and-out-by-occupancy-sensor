--- v0 (2026-09-24)
+++ v1 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdljzafaff84t7ttahxoq6q">
+      <w:hyperlink w:history="1" r:id="rIdsqgbezmglrvilcskds6gs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/check-in-and-out-by-occupancy-sensor/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="sensor-signal-to-automation-ja" descr="センサーが報告するのは在室あり／なしだけです。それをどう扱うかは 3 つの別々の設定が決めます。" title="センサーが報告するのは在室あり／なしだけです。それをどう扱うかは 3 つの別々の設定が決めます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -164,51 +164,51 @@
 センサーがすでに Offision に報告していて、このルームまたはデスクに </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソース</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 としてひも付けられている必要があります。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">所在地</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> としてひも付けたセンサーはフロア
 を報告するだけで、そこから予約に何かが起きることはありません。どのセンサーが在室
 状況を報告し、それぞれをどうひも付けるかは </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjcpgbd6v4xn097tmddio7">
+      <w:hyperlink w:history="1" r:id="rIdjeoixbafjeg81urtcoukj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約に使える人感センサー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">チェックインのページにはありません</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -735,51 +735,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、センサーが十分な時間だけ
 無人を報告した時点でルームを解放します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">働くのは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックイン済み</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の予約に対してだけです。誰も来なかった予約を解放
 するのはチェックインの受付時間のほうで、別のしくみ・別のタイマーです——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6b7hgt-oxqqna3gvgddgg">
+      <w:hyperlink w:history="1" r:id="rIdmhqvtrvguaeykbu82bl4v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと未出席のしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">非検知の継続時間（分単位）</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は静かな状態が続くべき長さで、予約の開始時刻か
 最後の受信値のうち遅いほうから数えます。コーヒーを取りに行くくらいでは切れない
@@ -971,51 +971,51 @@
       <w:r>
         <w:t xml:space="preserve"> の画面と </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">まだ使っています</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ボタンとして現れます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">静かなのに使用中、というルームへの答えがこれです。全員がセンサーの死角の
 ホワイトボードの前にいるワークショップや、隅で受けている長電話などです。このタップは
 スヌーズではなく予約の終わりまで続き、元に戻せるかどうかは 2 つのパネルデザインで
 異なります。詳細は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsagkq-w7bxudnsv8bfrin">
+      <w:hyperlink w:history="1" r:id="rIdy9czc_bt23yy99ymshikt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">センサーが無人と判断したときに部屋を確保する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="sensor-field-checkout-ja" descr="人感センサーによる自動チェックアウトを有効に。チェックイン済みの予約にだけ働きます。" title="人感センサーによる自動チェックアウトを有効に。チェックイン済みの予約にだけ働きます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1578,189 +1578,189 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 動作を確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームを予約し、実際に座り、そのまま出ます。非検知の継続時間が過ぎると予約は
 自分で解放され、履歴には </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">オートチェックアウト</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が記録されます——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9kd1qftivynhtawk1i52t">
+      <w:hyperlink w:history="1" r:id="rIdjuaqjracd1omgdqb_exks">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約に何が起きたかをたどる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これで決まらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰も来なかった予約。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それはチェックインの受付時間で、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvxxae1xoq3va8fp9-gm01">
+      <w:hyperlink w:history="1" r:id="rIdc9kx-rwdp3imkdpzdrc5l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと未出席のしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">人が自分で押すボタン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、つまり 今すぐ終了 と延長——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo1lbxfespljnlzmy3x30d">
+      <w:hyperlink w:history="1" r:id="rIdn0jkrxlvn5qztwfl3zhip">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議を延長する、または早めに終える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">どのセンサーがどのルームを見ているか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それはセンサー側の設定で、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvco6k8cycun4aswqefcsr">
+      <w:hyperlink w:history="1" r:id="rId7tw3lx81narhjjhfssb2j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約に使える人感センサー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルームに何人いるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 人感センサーは在室のあり／なししか報告せず、ここでは
 それ以上は要りません——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx2iykxzpnzekomrwpsncc">
+      <w:hyperlink w:history="1" r:id="rIdoqhfl_dwrk-l4usggohos">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">人数カウンターは人感センサーではない</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2185,51 +2185,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdljzafaff84t7ttahxoq6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdjcpgbd6v4xn097tmddio7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rId6b7hgt-oxqqna3gvgddgg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdsagkq-w7bxudnsv8bfrin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rId9kd1qftivynhtawk1i52t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../trace-what-happened-to-a-booking/" TargetMode="External"/><Relationship Id="rIdvxxae1xoq3va8fp9-gm01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdo1lbxfespljnlzmy3x30d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rIdvco6k8cycun4aswqefcsr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdx2iykxzpnzekomrwpsncc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/#&#20154;&#25968;&#12459;&#12454;&#12531;&#12479;&#12540;&#12399;&#20154;&#24863;&#12475;&#12531;&#12469;&#12540;&#12391;&#12399;&#12394;&#12356;" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d70da08288d8c9ad8aa38c521691d3630c305761.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d00b607d415edef06fe59b6830e70fe64c88b49f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f7ed74a27030288c1f99525c336117ff716570f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eb85ec32db5d703040500da5e96e6e34ebf680c0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bd075c90e6a5b0b2816a1151b860a7d6cd6481be.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e74baacead24b5ab067ab221d12ac99305812eff.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd0dc43b0e0ef6b7445db1cfbfef7204ccac4ac8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e0b0838348ce8ada6b08b15a28a6ba3246cdc021.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/708f9e602767d3618f752e477cbf00f28d07ee10.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b5ec4448c88a1e8db4f48a7d009d9f67922db82.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/044cad13341c023755ce9dffc719d1d08de4c9d2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/81213f33fe75e32e76d5c02c639079a163d3e4d5.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f911f0ac216790ca12d2679a0d97b505460545e.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsqgbezmglrvilcskds6gs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdjeoixbafjeg81urtcoukj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdmhqvtrvguaeykbu82bl4v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdy9czc_bt23yy99ymshikt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rIdjuaqjracd1omgdqb_exks" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../trace-what-happened-to-a-booking/" TargetMode="External"/><Relationship Id="rIdc9kx-rwdp3imkdpzdrc5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdn0jkrxlvn5qztwfl3zhip" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rId7tw3lx81narhjjhfssb2j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdoqhfl_dwrk-l4usggohos" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/#&#20154;&#25968;&#12459;&#12454;&#12531;&#12479;&#12540;&#12399;&#20154;&#24863;&#12475;&#12531;&#12469;&#12540;&#12391;&#12399;&#12394;&#12356;" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/59a2c95e9b923e7703670770c7c5f3aef0c7836d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83c3b12f85d1f4c5d60ae0a69f06699e29b45594.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0aa1249052cb2bc86de8aa057bd6a80ebeb6abb6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84309fa8b19128f971d6956563233e1b12730cfd.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/93564fc56d3be39904df6e8db63d2b41caf5aa1c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3bd091568692ae5db1cfc6e9aebc01d2a11b9852.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af0da1ec426b84261f31ca71f1548debbaa4c58c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e43216931d8900e7ed97228fd2b1b16fc4e1f2d8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d13e20336d842801b75d4c28c9373f2fac9b3143.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/daec20841c3a86b600d2e9799783e74969c66be6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/76870bc505b174d277d0fbc85e965fca1f13e669.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/073a6d0891307b0a243366d81b513fe618aca089.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f0d7d944be71e24dfc619aee804a2731ecdd2663.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>人感センサーで予約をチェックイン・チェックアウト・延長する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>