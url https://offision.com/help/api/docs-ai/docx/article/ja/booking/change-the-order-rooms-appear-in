--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームの並び順を変える</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ルームはドラッグで並べ替えるのではなく、ソートで並びます。全員の初期の並び順を決める設定、 個々のルームを押し上げる提案の優先度、そして各自が自分で選び直せる並び順 — この三つで決まります。</w:t>
+        <w:t xml:space="preserve">ルームはドラッグで並べ替えるのではなく、ソートで並びます。全員の初期の並び順を決める設定、個々のルームを押し上げる提案の優先度、そして各自が自分で選び直せる並び順 — この三つで決まります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4prp_yq0-kl5rr2jzgalf">
+      <w:hyperlink w:history="1" r:id="rIdr0kps-xb_68drkrfvufs8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/change-the-order-rooms-appear-in/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームをドラッグして好きな順番に並べることはできません。一覧は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ソート</w:t>
       </w:r>
@@ -251,76 +251,76 @@
       <w:r>
         <w:t xml:space="preserve"> です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → ui-customization/others (UIカスタマイズ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="1609725"/>
+            <wp:extent cx="5715000" cy="2343150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="room-order-order-by-ja" descr="並べ替え — 誰かが並べ替える前にルームが並ぶ順序です。" title="並べ替え — 誰かが並べ替える前にルームが並ぶ順序です。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="1609725"/>
+                      <a:ext cx="5715000" cy="2343150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -370,51 +370,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 個々のルームを押し上げる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">提案の優先度</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、手で順番を付けるのに最も近い手段です。各ルームに 0（最低）から
 5（最高）の数字を付け、高い順に並びます。設定はルーム自体で行います —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy7zqj1v71sgklkhbm6j8g">
+      <w:hyperlink w:history="1" r:id="rIdbwyzvkjpvuo6oke7f-a2z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。予約時に Offision が
 どのルームを先に提案するかも、この数字で決まります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">既定の並び順を </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">おすすめ優先度</w:t>
@@ -496,51 +496,51 @@
         <w:t xml:space="preserve">既定値はあくまで全員の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">出発点</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">です。各自のアプリのフィルターには</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ソート</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">があり、
 一度選ぶとブラウザが記憶して、それ以降は既定値より本人の選択が優先されます。
 既定値は選択肢の先頭として引き続き提示されます。利用者側から見た操作は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxhdyazzdog4kxh_l_mp2o">
+      <w:hyperlink w:history="1" r:id="rIdprhg_ygtertm2yfyugfhp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室の並び順を変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一人だけ「ルームの順番がおかしい」と言っていて他の全員は正常なら、その人が自分で
 並び順を選んでいるのがほぼ確実です。壊れた設定を探すより、本人に</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ソート</w:t>
@@ -577,83 +577,83 @@
       <w:r>
         <w:t xml:space="preserve"> コンソールのリソース一覧は、管理者ごとに
 列見出しで並べ替えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">どのルームが表示されるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 見えないルームはチームスペースやフィルターの問題です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1m4tbrcqxiz8g7no2oh5l">
+      <w:hyperlink w:history="1" r:id="rIdawjddcft0n2vdgoao71ri">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">部署専用のルームを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">カレンダーの密度。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 画面に何室入るかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1jy-6zo0imzbawlccu-3a">
+      <w:hyperlink w:history="1" r:id="rIdayiidumwlim5wxpu-fs2q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">列幅と行の高さ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">であって、並び順ではありません。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1078,51 +1078,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4prp_yq0-kl5rr2jzgalf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/change-the-order-rooms-appear-in/" TargetMode="External"/><Relationship Id="rIdy7zqj1v71sgklkhbm6j8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdxhdyazzdog4kxh_l_mp2o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/sort-the-room-list/" TargetMode="External"/><Relationship Id="rId1m4tbrcqxiz8g7no2oh5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId1jy-6zo0imzbawlccu-3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbbdb1ff3f1482d572451e350d98a6873bafe4bc.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdr0kps-xb_68drkrfvufs8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/change-the-order-rooms-appear-in/" TargetMode="External"/><Relationship Id="rIdbwyzvkjpvuo6oke7f-a2z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdprhg_ygtertm2yfyugfhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/sort-the-room-list/" TargetMode="External"/><Relationship Id="rIdawjddcft0n2vdgoao71ri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdayiidumwlim5wxpu-fs2q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/763a47dc6702653ae5cebf3b84c605e32872b583.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ルームの並び順を変える</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>