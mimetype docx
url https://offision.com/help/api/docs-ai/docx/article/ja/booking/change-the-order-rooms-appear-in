--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr0kps-xb_68drkrfvufs8">
+      <w:hyperlink w:history="1" r:id="rIdqiwkwi60gm8eypxve9myr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/change-the-order-rooms-appear-in/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームをドラッグして好きな順番に並べることはできません。一覧は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ソート</w:t>
       </w:r>
@@ -370,51 +370,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 個々のルームを押し上げる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">提案の優先度</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、手で順番を付けるのに最も近い手段です。各ルームに 0（最低）から
 5（最高）の数字を付け、高い順に並びます。設定はルーム自体で行います —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbwyzvkjpvuo6oke7f-a2z">
+      <w:hyperlink w:history="1" r:id="rIdnulzzibzd4tpbjaqrzz_x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。予約時に Offision が
 どのルームを先に提案するかも、この数字で決まります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">既定の並び順を </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">おすすめ優先度</w:t>
@@ -496,51 +496,51 @@
         <w:t xml:space="preserve">既定値はあくまで全員の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">出発点</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">です。各自のアプリのフィルターには</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ソート</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">があり、
 一度選ぶとブラウザが記憶して、それ以降は既定値より本人の選択が優先されます。
 既定値は選択肢の先頭として引き続き提示されます。利用者側から見た操作は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdprhg_ygtertm2yfyugfhp">
+      <w:hyperlink w:history="1" r:id="rIdqgt32imm-hzzvwnjmjmy3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室の並び順を変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一人だけ「ルームの順番がおかしい」と言っていて他の全員は正常なら、その人が自分で
 並び順を選んでいるのがほぼ確実です。壊れた設定を探すより、本人に</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ソート</w:t>
@@ -577,83 +577,83 @@
       <w:r>
         <w:t xml:space="preserve"> コンソールのリソース一覧は、管理者ごとに
 列見出しで並べ替えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">どのルームが表示されるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 見えないルームはチームスペースやフィルターの問題です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdawjddcft0n2vdgoao71ri">
+      <w:hyperlink w:history="1" r:id="rIdu6qemi-u2tpbhhgjwbz95">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">部署専用のルームを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">カレンダーの密度。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 画面に何室入るかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdayiidumwlim5wxpu-fs2q">
+      <w:hyperlink w:history="1" r:id="rIde-glmhdgldoewtb7z2k1n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">列幅と行の高さ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">であって、並び順ではありません。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1078,51 +1078,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdr0kps-xb_68drkrfvufs8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/change-the-order-rooms-appear-in/" TargetMode="External"/><Relationship Id="rIdbwyzvkjpvuo6oke7f-a2z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdprhg_ygtertm2yfyugfhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/sort-the-room-list/" TargetMode="External"/><Relationship Id="rIdawjddcft0n2vdgoao71ri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdayiidumwlim5wxpu-fs2q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/763a47dc6702653ae5cebf3b84c605e32872b583.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqiwkwi60gm8eypxve9myr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/change-the-order-rooms-appear-in/" TargetMode="External"/><Relationship Id="rIdnulzzibzd4tpbjaqrzz_x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdqgt32imm-hzzvwnjmjmy3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/sort-the-room-list/" TargetMode="External"/><Relationship Id="rIdu6qemi-u2tpbhhgjwbz95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIde-glmhdgldoewtb7z2k1n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5d6364535a1b076983ee4e19e0afc2aa646d67ab.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ルームの並び順を変える</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>