--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -26,90 +26,103 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームの並び順を変える</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ルームはドラッグで並べ替えるのではなく、ソートで並びます。全員の初期の並び順を決める設定、個々のルームを押し上げる提案の優先度、そして各自が自分で選び直せる並び順 — この三つで決まります。</w:t>
+        <w:t xml:space="preserve">ユーザー画面のルーム順と管理カレンダー固有の初期順序を設定します。おすすめ優先度、場所、容量、結合ルームの順序とログイン中の管理者ごとの個人設定を説明します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-02</w:t>
+        <w:t xml:space="preserve">2026-10-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqiwkwi60gm8eypxve9myr">
+      <w:hyperlink w:history="1" r:id="rIdhxrchbyvznopobmlmxmvl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/change-the-order-rooms-appear-in/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → ui-customization/others (UIカスタマイズ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームをドラッグして好きな順番に並べることはできません。一覧は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ソート</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">で並び、
 その結果を決めるのは三つです。ワークスペース全体の既定の並び順、提案の場面でルームを
 押し上げる</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">提案の優先度</w:t>
       </w:r>
       <w:r>
@@ -145,51 +158,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">UIカスタマイズの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">その他</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ページにある</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">並べ替え</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が、誰もフィルターに触れる前の
-ルーム一覧と予約カレンダーの並び順を決めます。選べるのは </w:t>
+ユーザー画面のルーム一覧と予約カレンダーの並び順を決めます。選べるのは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">おすすめ優先度</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">・
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">お気に入り</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">・</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -228,63 +241,50 @@
         <w:t xml:space="preserve">容量</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">・</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">利用可能</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> で、
 初期値は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">おすすめ優先度</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> です。</w:t>
-      </w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Where in Offision: admin app → ui-customization/others (UIカスタマイズ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2343150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="room-order-order-by-ja" descr="並べ替え — 誰かが並べ替える前にルームが並ぶ順序です。" title="並べ替え — 誰かが並べ替える前にルームが並ぶ順序です。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -370,51 +370,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 個々のルームを押し上げる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">提案の優先度</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、手で順番を付けるのに最も近い手段です。各ルームに 0（最低）から
 5（最高）の数字を付け、高い順に並びます。設定はルーム自体で行います —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnulzzibzd4tpbjaqrzz_x">
+      <w:hyperlink w:history="1" r:id="rIdn_owppwsbrhigjlzqtmjv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。予約時に Offision が
 どのルームを先に提案するかも、この数字で決まります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">既定の並び順を </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">おすすめ優先度</w:t>
@@ -496,51 +496,51 @@
         <w:t xml:space="preserve">既定値はあくまで全員の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">出発点</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">です。各自のアプリのフィルターには</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ソート</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">があり、
 一度選ぶとブラウザが記憶して、それ以降は既定値より本人の選択が優先されます。
 既定値は選択肢の先頭として引き続き提示されます。利用者側から見た操作は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqgt32imm-hzzvwnjmjmy3">
+      <w:hyperlink w:history="1" r:id="rIdydsgduix92jzmwdlgqt4d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室の並び順を変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一人だけ「ルームの順番がおかしい」と言っていて他の全員は正常なら、その人が自分で
 並び順を選んでいるのがほぼ確実です。壊れた設定を探すより、本人に</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ソート</w:t>
@@ -577,92 +577,348 @@
       <w:r>
         <w:t xml:space="preserve"> コンソールのリソース一覧は、管理者ごとに
 列見出しで並べ替えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">どのルームが表示されるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 見えないルームはチームスペースやフィルターの問題です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu6qemi-u2tpbhhgjwbz95">
+      <w:hyperlink w:history="1" r:id="rIdct1hlqx0lwf0dv6kdmv2l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">部署専用のルームを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">カレンダーの密度。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 画面に何室入るかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde-glmhdgldoewtb7z2k1n">
+      <w:hyperlink w:history="1" r:id="rIdnbrkfrgjj_8lgrecdahvy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">列幅と行の高さ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">であって、並び順ではありません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">管理カレンダーは別に並び順を設定する</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">UIカスタマイズ → 管理カレンダー</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">の列の設定で、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">デフォルトの並び順</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を選びます。管理者のカレンダーの初期順序であり、上記のユーザー画面の設定とは独立しています。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">おすすめ優先度</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">場所</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">名前</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">容量</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">結合ルームを先に表示</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">単独ルームを先に表示</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">から選びます。おすすめ優先度は高い順、容量は小さい順です。ルームを先に表示する選択は結合ルームと単独ルームをグループ化し、各グループ内は名前順になります。選択したリソース種別にルーム用の順序を適用できない場合、選択を保存したまま場所順で表示します。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → ui-customization/management-calendar (管理カレンダー)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">管理カレンダーでは、小さいカレンダーの下、リソースの上にある並び順で自分用の順序を選びます。ログイン中のアカウントに保存され、初期値より優先されます。他のユーザーの順序は変わりません。絞り込んだ全リソースを並べ替えてからページ分割するため、表示権限や予約権限も維持されます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → booking/calendar (カレンダー)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="2038350"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="management-calendar-default-order-ja" descr="管理カレンダー固有のデフォルトの並び順。" title="管理カレンダー固有のデフォルトの並び順。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="2038350"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">管理カレンダー固有のデフォルトの並び順。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4038600"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="management-calendar-personal-order-ja" descr="小さいカレンダーとリソースの間にある個人用の並び順。" title="小さいカレンダーとリソースの間にある個人用の並び順。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4038600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">小さいカレンダーとリソースの間にある個人用の並び順。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1078,51 +1334,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqiwkwi60gm8eypxve9myr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/change-the-order-rooms-appear-in/" TargetMode="External"/><Relationship Id="rIdnulzzibzd4tpbjaqrzz_x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdqgt32imm-hzzvwnjmjmy3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/sort-the-room-list/" TargetMode="External"/><Relationship Id="rIdu6qemi-u2tpbhhgjwbz95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIde-glmhdgldoewtb7z2k1n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5d6364535a1b076983ee4e19e0afc2aa646d67ab.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhxrchbyvznopobmlmxmvl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/change-the-order-rooms-appear-in/" TargetMode="External"/><Relationship Id="rIdn_owppwsbrhigjlzqtmjv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdydsgduix92jzmwdlgqt4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/sort-the-room-list/" TargetMode="External"/><Relationship Id="rIdct1hlqx0lwf0dv6kdmv2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdnbrkfrgjj_8lgrecdahvy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5d6364535a1b076983ee4e19e0afc2aa646d67ab.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bdf95870b06f7e19b8b872c210a6393141d7cf5e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cfb37d1d5a9df7c394fef73451a85739c0c31f16.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ルームの並び順を変える</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>