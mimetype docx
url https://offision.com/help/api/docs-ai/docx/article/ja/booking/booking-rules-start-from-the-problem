--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どの問題にどの予約ルールが効くか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">よく聞く不満 — 予約したのに誰も来ない、数か月先まで埋まったカレンダー、 時間外の会議 — から、それを解決する一つのルールへの早見表。</w:t>
+        <w:t xml:space="preserve">よく聞く不満 — 予約したのに誰も来ない、数か月先まで埋まったカレンダー、時間外の会議 — から、それを解決する一つのルールへの早見表。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdikgnkcpxkixuvqqpitwng">
+      <w:hyperlink w:history="1" r:id="rIdgrjzhcpdicdqtlgnuvjjg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/booking-rules-start-from-the-problem/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="problem-to-rule-ja" descr="どのオフィスにもある不満 — それぞれに、下で紹介する一つのルールが対応します。" title="どのオフィスにもある不満 — それぞれに、下で紹介する一つのルールが対応します。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -190,216 +190,216 @@
       <w:r>
         <w:t xml:space="preserve">六つの不満と、それぞれ一つのルール</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約したのに誰も来ない。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> チェックインを必須にします。誰もチェックイン
 しない予約は未出席になり、ルームは自動で解放されます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl824dba3bn77oah9gllig">
+      <w:hyperlink w:history="1" r:id="rId2r97ffbfc33bm9tx7iudc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと未出席のしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">カレンダーが数か月先まで埋まっている。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ローリングの予約可能期間を
 設定し、全員が同じ範囲内で予約するようにします。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnbsh_qpv_2d7jydqvkn-7">
+      <w:hyperlink w:history="1" r:id="rIdlztfokyuzvm01g4q8z5ao">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">何日先まで予約できるかを制限する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">一部の人がルームを占有している。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 1 回の予約の長さに上限を設け、
 一人ひとりに使えるポイントを持たせます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdykuptwgwns0prj3xwb7_1">
+      <w:hyperlink w:history="1" r:id="rIdvj4ahr62a9uezlmpuojoq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ポイントの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">大会議室で 2 人の打ち合わせ。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 人数の足りない予約だけを承認へ回し、
 ボードルームが 2 人に取られる前に誰かが判断するようにします。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1ljo50jiu_dyqkr2ivknx">
+      <w:hyperlink w:history="1" r:id="rIdofdv0ctp5ermnbu4eyxr_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">大きいルームは大人数の会議のために空けておく</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">営業時間外に会議が入る。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ルームに営業時間を設定すれば、時間外の予約は
 拒否されます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp9n1iajiaazz-vbsadnjq">
+      <w:hyperlink w:history="1" r:id="rIdqmtz_bhtbzsnbbozx1nct">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約を営業時間内に制限する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルールが妨げてはいけない人を妨げる。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ポリシー全体を緩めず、その
 グループだけに上書きルールを追加します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfrzt9eb38r0d0gqhbzt91">
+      <w:hyperlink w:history="1" r:id="rIduvsbk4m5qrnd61i6qpcwm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">管理職だけ先まで予約できるようにする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">まず一つのルールから</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">いちばんコストの大きい不満を選び、そのルールだけを会議ルームのポリシーに
@@ -880,51 +880,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdikgnkcpxkixuvqqpitwng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/booking-rules-start-from-the-problem/" TargetMode="External"/><Relationship Id="rIdl824dba3bn77oah9gllig" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdnbsh_qpv_2d7jydqvkn-7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdykuptwgwns0prj3xwb7_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-booking-quota-works/" TargetMode="External"/><Relationship Id="rId1ljo50jiu_dyqkr2ivknx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdp9n1iajiaazz-vbsadnjq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdfrzt9eb38r0d0gqhbzt91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bc7fd3d97e3266610560756c14a8466a856329f3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgrjzhcpdicdqtlgnuvjjg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/booking-rules-start-from-the-problem/" TargetMode="External"/><Relationship Id="rId2r97ffbfc33bm9tx7iudc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdlztfokyuzvm01g4q8z5ao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdvj4ahr62a9uezlmpuojoq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdofdv0ctp5ermnbu4eyxr_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdqmtz_bhtbzsnbbozx1nct" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIduvsbk4m5qrnd61i6qpcwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bc7fd3d97e3266610560756c14a8466a856329f3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>どの問題にどの予約ルールが効くか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>