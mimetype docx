--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgrjzhcpdicdqtlgnuvjjg">
+      <w:hyperlink w:history="1" r:id="rIdk0mpqti-if2lb4cemsl6-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/booking-rules-start-from-the-problem/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="problem-to-rule-ja" descr="どのオフィスにもある不満 — それぞれに、下で紹介する一つのルールが対応します。" title="どのオフィスにもある不満 — それぞれに、下で紹介する一つのルールが対応します。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -190,216 +190,216 @@
       <w:r>
         <w:t xml:space="preserve">六つの不満と、それぞれ一つのルール</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約したのに誰も来ない。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> チェックインを必須にします。誰もチェックイン
 しない予約は未出席になり、ルームは自動で解放されます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2r97ffbfc33bm9tx7iudc">
+      <w:hyperlink w:history="1" r:id="rIde9db-t-tkg4q8js2zwdmk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと未出席のしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">カレンダーが数か月先まで埋まっている。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ローリングの予約可能期間を
 設定し、全員が同じ範囲内で予約するようにします。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlztfokyuzvm01g4q8z5ao">
+      <w:hyperlink w:history="1" r:id="rIdbyo8wcaszlxtmoiiqx7-3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">何日先まで予約できるかを制限する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">一部の人がルームを占有している。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 1 回の予約の長さに上限を設け、
 一人ひとりに使えるポイントを持たせます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvj4ahr62a9uezlmpuojoq">
+      <w:hyperlink w:history="1" r:id="rId6zwz96hr5ylezp72cocuq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ポイントの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">大会議室で 2 人の打ち合わせ。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 人数の足りない予約だけを承認へ回し、
 ボードルームが 2 人に取られる前に誰かが判断するようにします。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdofdv0ctp5ermnbu4eyxr_">
+      <w:hyperlink w:history="1" r:id="rIdjugeweidgtyj_2bpm2uvv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">大きいルームは大人数の会議のために空けておく</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">営業時間外に会議が入る。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ルームに営業時間を設定すれば、時間外の予約は
 拒否されます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqmtz_bhtbzsnbbozx1nct">
+      <w:hyperlink w:history="1" r:id="rIdxhnouo5nqwpywn6acqy03">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約を営業時間内に制限する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルールが妨げてはいけない人を妨げる。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ポリシー全体を緩めず、その
 グループだけに上書きルールを追加します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduvsbk4m5qrnd61i6qpcwm">
+      <w:hyperlink w:history="1" r:id="rIdzwbzspar6c3apv2_inllf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">管理職だけ先まで予約できるようにする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">まず一つのルールから</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">いちばんコストの大きい不満を選び、そのルールだけを会議ルームのポリシーに
@@ -880,51 +880,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgrjzhcpdicdqtlgnuvjjg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/booking-rules-start-from-the-problem/" TargetMode="External"/><Relationship Id="rId2r97ffbfc33bm9tx7iudc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdlztfokyuzvm01g4q8z5ao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdvj4ahr62a9uezlmpuojoq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdofdv0ctp5ermnbu4eyxr_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdqmtz_bhtbzsnbbozx1nct" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIduvsbk4m5qrnd61i6qpcwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bc7fd3d97e3266610560756c14a8466a856329f3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk0mpqti-if2lb4cemsl6-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/booking-rules-start-from-the-problem/" TargetMode="External"/><Relationship Id="rIde9db-t-tkg4q8js2zwdmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdbyo8wcaszlxtmoiiqx7-3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rId6zwz96hr5ylezp72cocuq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdjugeweidgtyj_2bpm2uvv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdxhnouo5nqwpywn6acqy03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdzwbzspar6c3apv2_inllf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5d3184176dfd7be5ef62fd598db9a9e2df6a7fbf.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>どの問題にどの予約ルールが効くか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>