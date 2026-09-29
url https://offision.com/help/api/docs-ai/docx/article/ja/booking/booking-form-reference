--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,99 +26,99 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約フォーム リファレンス</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">予約時に何を聞くかを決める画面。オフにしたり並べ替えたり名前を変えたりできる 標準の項目のすべてと、自分で足した項目のすべての設定。</w:t>
+        <w:t xml:space="preserve">予約時に何を聞くかを決める画面。オフにしたり並べ替えたり名前を変えたりできる標準の項目のすべてと、自分で足した項目のすべての設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-01</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsg7wjswshfsckfavt0udk">
+      <w:hyperlink w:history="1" r:id="rId5qbtw2eey8h33qwe3vfic">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/booking-form-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約フォームを組み立てる画面。オフにしたり並べ替えたり名前を変えたりする標準の
 項目と、自分で足す項目がここにある。ある予約が自分のどのフォームを使うことになるかは
 別のところで決まる —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyyt1vnmhutuxwayxnkior">
+      <w:hyperlink w:history="1" r:id="rIdh-tehorkflsodseckhw1l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約はどのフォームを使うのか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/booking-form (予約フォーム)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1052,64 +1052,74 @@
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ホスト</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3151"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">名前のみ</w:t>
+              <w:t xml:space="preserve">どこに出るか、そして名前</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">リソースポリシーがホストの招待を許すときだけ出る。だから表示のスイッチを持たない</w:t>
+              <w:t xml:space="preserve">リソースポリシーがホストの招待を許し、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">かつ</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">その種類のリソースでこの行のスイッチが入っていること。隠れているホストは、ポリシーが何と言おうと必須にはならない</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">来訪目的</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3151"/>
           </w:tcPr>
@@ -1239,58 +1249,68 @@
         </w:rPr>
         <w:t xml:space="preserve">駐車場予約時に表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">その他の予約時に表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">メモ</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">と</w:t>
+        <w:t xml:space="preserve">・</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">オンライン会議</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">・</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ホスト</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は五つすべてを持つ。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3248025"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-form-notes-visibility-ja" descr="メモ。リソースの種類が五つとも選べる。" title="メモ。リソースの種類が五つとも選べる。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
@@ -1338,500 +1358,573 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">タイトル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">参加者</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は例外で、デスク・設備・駐車場も一覧には並ぶがオフに
 固定されている。タイトルと参加者リストが意味を持つのはルームか「その他」の
-リソースだけだからだ。だからデスクの予約はフォームが何と言おうとどちらも聞かない。</w:t>
+リソースだけだからだ。だからデスクの予約はフォームが何と言おうとどちらも聞かない。
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ホスト</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">にはこの制限がなく、五つとも有効で、五つとも初期値はオンだ。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="3543300"/>
+            <wp:extent cx="5715000" cy="3495675"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="booking-form-subject-visibility-ja" descr="タイトル項目。どこに出るか、そして予約をプライベートにできるかどうか。" title="タイトル項目。どこに出るか、そして予約をプライベートにできるかどうか。"/>
+            <wp:docPr id="1" name="booking-form-host-visibility-ja" descr="ホスト項目。同じ五つのスイッチと、専用の名前。リソースポリシーの許可は引き続き必要。" title="ホスト項目。同じ五つのスイッチと、専用の名前。リソースポリシーの許可は引き続き必要。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="3543300"/>
+                      <a:ext cx="5715000" cy="3495675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">タイトル項目。どこに出るか、そして予約をプライベートにできるかどうか。</w:t>
+        <w:t xml:space="preserve">ホスト項目。同じ五つのスイッチと、専用の名前。リソースポリシーの許可は引き続き必要。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="3638550"/>
+            <wp:extent cx="5715000" cy="3543300"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="booking-form-result-desk-ja" descr="同じサイトでデスクを予約したところ。タイトルも参加者もない。" title="同じサイトでデスクを予約したところ。タイトルも参加者もない。"/>
+            <wp:docPr id="1" name="booking-form-subject-visibility-ja" descr="タイトル項目。どこに出るか、そして予約をプライベートにできるかどうか。" title="タイトル項目。どこに出るか、そして予約をプライベートにできるかどうか。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="3638550"/>
+                      <a:ext cx="5715000" cy="3543300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">同じサイトでデスクを予約したところ。タイトルも参加者もない。</w:t>
-[...46 lines deleted...]
-        <w:t xml:space="preserve">にある。</w:t>
+        <w:t xml:space="preserve">タイトル項目。どこに出るか、そして予約をプライベートにできるかどうか。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="1276350"/>
+            <wp:extent cx="5715000" cy="3638550"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="booking-form-result-private-ja" descr="スイッチが生むもの。予約する人が一件ずつ決める。" title="スイッチが生むもの。予約する人が一件ずつ決める。"/>
+            <wp:docPr id="1" name="booking-form-result-desk-ja" descr="同じサイトでデスクを予約したところ。タイトルも参加者もない。" title="同じサイトでデスクを予約したところ。タイトルも参加者もない。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="1276350"/>
+                      <a:ext cx="5715000" cy="3638550"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">スイッチが生むもの。予約する人が一件ずつ決める。</w:t>
+        <w:t xml:space="preserve">同じサイトでデスクを予約したところ。タイトルも参加者もない。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">別名とフィールド名をカスタマイズ</w:t>
+        <w:t xml:space="preserve">プライベート予約を許可</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">参加者</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">では</w:t>
+        <w:t xml:space="preserve">タイトル</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">にある設定。件名、メモ、出席者一覧——つまり何の予約かを他の人から
+隠せるようにする。予約そのものは隠さない。フォームではタイトルの横の
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">別名</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">では
+        <w:t xml:space="preserve">プライベート予約</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">として現れる。どの画面から消え、それでも誰が読めるのかは
 </w:t>
       </w:r>
-      <w:r>
-[...48 lines deleted...]
-        <w:t xml:space="preserve">。</w:t>
+      <w:hyperlink w:history="1" r:id="rId5m6pn2s-w78vzih_dbccz">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">プライベート予約で隠れるもの</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">にある。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="3248025"/>
+            <wp:extent cx="5715000" cy="1276350"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="booking-form-attendee-alias-ja" descr="名前を変えた参加者項目。" title="名前を変えた参加者項目。"/>
+            <wp:docPr id="1" name="booking-form-result-private-ja" descr="スイッチが生むもの。予約する人が一件ずつ決める。" title="スイッチが生むもの。予約する人が一件ずつ決める。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="3248025"/>
+                      <a:ext cx="5715000" cy="1276350"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">名前を変えた参加者項目。</w:t>
+        <w:t xml:space="preserve">スイッチが生むもの。予約する人が一件ずつ決める。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">別名とフィールド名をカスタマイズ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">同じ仕事に二つのラベル。標準の項目の言い回しを、働きは変えずに置き換える。
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">参加者</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">では</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">別名</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">タイトル</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">・</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">メモ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">・</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ホスト</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">では
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">フィールド名をカスタマイズ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">と呼ばれる。自分の組織の言葉がこちらと違うときに
+使う — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">参加者</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ではなく</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ゲスト</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">メモ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ではなく</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">アジェンダ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="2562225"/>
+            <wp:extent cx="5715000" cy="3248025"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="booking-form-result-alias-ja" descr="予約フォーム上の、名前を変えた項目。招くのは変わらず参加者。" title="予約フォーム上の、名前を変えた項目。招くのは変わらず参加者。"/>
+            <wp:docPr id="1" name="booking-form-attendee-alias-ja" descr="名前を変えた参加者項目。" title="名前を変えた参加者項目。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3248025"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">名前を変えた参加者項目。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="2562225"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="booking-form-result-alias-ja" descr="予約フォーム上の、名前を変えた項目。招くのは変わらず参加者。" title="予約フォーム上の、名前を変えた項目。招くのは変わらず参加者。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="2562225"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -1864,51 +1957,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">すべて</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の言語で埋めること。英語だけで付けた名前は、
 日本語の画面でも英語のまま出る。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">自分で足す項目</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">足した項目はどれも同じ設定を持つ。一つを最初から最後まで作る手順は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxcxl3ydwn3shgl4ejqfdt">
+      <w:hyperlink w:history="1" r:id="rIdaxnhxhrykaah4fhmfxfjd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">すべての予約でコスト項目とプロジェクト ID を聞く</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -2201,51 +2294,51 @@
               <w:t xml:space="preserve">と</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">複数選択</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">の選択肢</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5105"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">短い固定のリスト向け。長いリストや共有するリストは</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdsonadtc_aehnj4lyzqhab">
+            <w:hyperlink w:history="1" r:id="rIdsoniaob-ogl4vexdh-hg-">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">データセット</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">へ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1957"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -2615,51 +2708,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4619625"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-form-field-select-options-ja" descr="選択の項目。選択肢は項目そのものに並ぶ。" title="選択の項目。選択肢は項目そのものに並ぶ。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15" cstate="none"/>
+                    <a:blip r:embed="rId16" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4619625"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
@@ -2703,51 +2796,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2647950"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-form-result-required-ja" descr="足した項目が三つ。赤い印の付いた二つは空欄にできない。" title="足した項目が三つ。赤い印の付いた二つは空欄にできない。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16" cstate="none"/>
+                    <a:blip r:embed="rId17" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="2647950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
@@ -3180,51 +3273,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1771"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">オートコンプリート</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7589"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdbgruaixux2ct9jcjiyxku">
+            <w:hyperlink w:history="1" r:id="rIdfpgfuj6zcv6zzzjs31hne">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">データセット</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">の一件を、入力しながら検索して選ぶ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1771"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -3311,118 +3404,118 @@
 なる。これは選択肢そのものから決まり、スイッチはない。幅はラベルが実際に占める
 量で判断されるので、日本語や中国語の選択肢は同じ文字数の英語のおよそ二倍と数えられる。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここで決まらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**予約がどのフォームを使うか。**三つの経路が決めるが、そのどれもこの画面には
 ない — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhxff7sm7v4nj74dp0l2n3">
+      <w:hyperlink w:history="1" r:id="rIddr4htkdim5yndnxkfqtuj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約はどのフォームを使うのか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**そもそも誰が予約できるか。**フォームではなくチームスペースとリソースポリシー。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">**ホスト項目が出るかどうか。**決めるのはリソースポリシー。この画面が持つのは
-名前だけ。</w:t>
+        <w:t xml:space="preserve">**ホスト項目がそもそも出るかどうか。**決めるのは二つの関門で、この画面はその
+片方にすぎない。リソースポリシーもホストを許している必要がある。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**審査する人が自分の項目を読めるかどうか。**リソースポリシーが専用のスイッチを
 持つ。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**リソース自身の説明。**それはフォームではなくリソースのもので、選択欄の隣に
 出すかどうかは UI カスタマイズの設定 —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdob37lt8hhypa-ya_l5k2c">
+      <w:hyperlink w:history="1" r:id="rIdowx9exujshqlsfsovuop-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームの説明を予約フォームに出す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**来訪者フォーム。**来訪管理には専用のフォームビルダーがあり、項目もデータセットも
 共有しない。</w:t>
       </w:r>
     </w:p>
@@ -3861,51 +3954,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsg7wjswshfsckfavt0udk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdyyt1vnmhutuxwayxnkior" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIddwspl3iz58k5z_uc8g-fq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdxcxl3ydwn3shgl4ejqfdt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rIdsonadtc_aehnj4lyzqhab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rIdbgruaixux2ct9jcjiyxku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rIdhxff7sm7v4nj74dp0l2n3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdob37lt8hhypa-ya_l5k2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/509b7206e4545945a7d7757e1215b0a24f6e7e19.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/95c7567eaa58a0ecc45e334b602e74ec439d2725.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2389a8e90e0d6c6aa121e7ad96dbfbbc5ba63f6d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d16a62d76f4d12f7a401cb8e105d63cbac1fbcaa.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d283d63469fc16d04541de18aea46b03fe25d400.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e4b5aebdf2e5412d2a579d11de006a3db3b9cbea.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f8e454df2fc3466940ee1b31ce273f14df0935f2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0dc20cd596e9893421c3a72089b4f398306d68c4.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3f6253a3ea9977344c4f0abb5103fcf7d6888cb1.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fcc798787a3cd82dda2988fc127f2253c73b2d2a.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5qbtw2eey8h33qwe3vfic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdh-tehorkflsodseckhw1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rId5m6pn2s-w78vzih_dbccz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdaxnhxhrykaah4fhmfxfjd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rIdsoniaob-ogl4vexdh-hg-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rIdfpgfuj6zcv6zzzjs31hne" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rIddr4htkdim5yndnxkfqtuj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdowx9exujshqlsfsovuop-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/509b7206e4545945a7d7757e1215b0a24f6e7e19.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/95c7567eaa58a0ecc45e334b602e74ec439d2725.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2389a8e90e0d6c6aa121e7ad96dbfbbc5ba63f6d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/348fab8694e2581026fc3990ea034a41cab1b284.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d16a62d76f4d12f7a401cb8e105d63cbac1fbcaa.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d283d63469fc16d04541de18aea46b03fe25d400.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e4b5aebdf2e5412d2a579d11de006a3db3b9cbea.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f8e454df2fc3466940ee1b31ce273f14df0935f2.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0dc20cd596e9893421c3a72089b4f398306d68c4.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3f6253a3ea9977344c4f0abb5103fcf7d6888cb1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fcc798787a3cd82dda2988fc127f2253c73b2d2a.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約フォーム リファレンス</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>