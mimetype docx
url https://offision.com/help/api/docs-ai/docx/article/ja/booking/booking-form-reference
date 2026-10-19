--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,73 +52,73 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5qbtw2eey8h33qwe3vfic">
+      <w:hyperlink w:history="1" r:id="rIdhiporvwi9mezbojohyiai">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/booking-form-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約フォームを組み立てる画面。オフにしたり並べ替えたり名前を変えたりする標準の
 項目と、自分で足す項目がここにある。ある予約が自分のどのフォームを使うことになるかは
 別のところで決まる —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh-tehorkflsodseckhw1l">
+      <w:hyperlink w:history="1" r:id="rIdvmhw8kjdk-prpnwqy_mke">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約はどのフォームを使うのか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/booking-form (予約フォーム)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1593,51 +1593,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">タイトル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">にある設定。件名、メモ、出席者一覧——つまり何の予約かを他の人から
 隠せるようにする。予約そのものは隠さない。フォームではタイトルの横の
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">プライベート予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">として現れる。どの画面から消え、それでも誰が読めるのかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5m6pn2s-w78vzih_dbccz">
+      <w:hyperlink w:history="1" r:id="rId8ouw_ca-s67-pjmizxa5c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">プライベート予約で隠れるもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にある。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1276350"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-form-result-private-ja" descr="スイッチが生むもの。予約する人が一件ずつ決める。" title="スイッチが生むもの。予約する人が一件ずつ決める。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1957,51 +1957,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">すべて</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の言語で埋めること。英語だけで付けた名前は、
 日本語の画面でも英語のまま出る。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">自分で足す項目</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">足した項目はどれも同じ設定を持つ。一つを最初から最後まで作る手順は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaxnhxhrykaah4fhmfxfjd">
+      <w:hyperlink w:history="1" r:id="rIdle4cfvjma9jovqbhvcz2o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">すべての予約でコスト項目とプロジェクト ID を聞く</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -2294,51 +2294,51 @@
               <w:t xml:space="preserve">と</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">複数選択</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">の選択肢</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5105"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">短い固定のリスト向け。長いリストや共有するリストは</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdsoniaob-ogl4vexdh-hg-">
+            <w:hyperlink w:history="1" r:id="rId_tabtirdfbhk50fcz3z6y">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">データセット</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">へ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1957"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -3273,51 +3273,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1771"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">オートコンプリート</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7589"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdfpgfuj6zcv6zzzjs31hne">
+            <w:hyperlink w:history="1" r:id="rIdqorvtvmjksvylenymzip1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">データセット</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">の一件を、入力しながら検索して選ぶ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1771"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -3404,51 +3404,51 @@
 なる。これは選択肢そのものから決まり、スイッチはない。幅はラベルが実際に占める
 量で判断されるので、日本語や中国語の選択肢は同じ文字数の英語のおよそ二倍と数えられる。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここで決まらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**予約がどのフォームを使うか。**三つの経路が決めるが、そのどれもこの画面には
 ない — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddr4htkdim5yndnxkfqtuj">
+      <w:hyperlink w:history="1" r:id="rIdmurp9dum4vl-1bblagbcw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約はどのフォームを使うのか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**そもそも誰が予約できるか。**フォームではなくチームスペースとリソースポリシー。</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3471,51 +3471,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**審査する人が自分の項目を読めるかどうか。**リソースポリシーが専用のスイッチを
 持つ。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**リソース自身の説明。**それはフォームではなくリソースのもので、選択欄の隣に
 出すかどうかは UI カスタマイズの設定 —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdowx9exujshqlsfsovuop-">
+      <w:hyperlink w:history="1" r:id="rIdwte7ngbjdbnmbzys1d3cw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームの説明を予約フォームに出す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**来訪者フォーム。**来訪管理には専用のフォームビルダーがあり、項目もデータセットも
 共有しない。</w:t>
       </w:r>
     </w:p>
@@ -3954,51 +3954,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5qbtw2eey8h33qwe3vfic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdh-tehorkflsodseckhw1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rId5m6pn2s-w78vzih_dbccz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdaxnhxhrykaah4fhmfxfjd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rIdsoniaob-ogl4vexdh-hg-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rIdfpgfuj6zcv6zzzjs31hne" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rIddr4htkdim5yndnxkfqtuj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdowx9exujshqlsfsovuop-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/509b7206e4545945a7d7757e1215b0a24f6e7e19.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/95c7567eaa58a0ecc45e334b602e74ec439d2725.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2389a8e90e0d6c6aa121e7ad96dbfbbc5ba63f6d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/348fab8694e2581026fc3990ea034a41cab1b284.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d16a62d76f4d12f7a401cb8e105d63cbac1fbcaa.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d283d63469fc16d04541de18aea46b03fe25d400.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e4b5aebdf2e5412d2a579d11de006a3db3b9cbea.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f8e454df2fc3466940ee1b31ce273f14df0935f2.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0dc20cd596e9893421c3a72089b4f398306d68c4.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3f6253a3ea9977344c4f0abb5103fcf7d6888cb1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fcc798787a3cd82dda2988fc127f2253c73b2d2a.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhiporvwi9mezbojohyiai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdvmhw8kjdk-prpnwqy_mke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rId8ouw_ca-s67-pjmizxa5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdle4cfvjma9jovqbhvcz2o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rId_tabtirdfbhk50fcz3z6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rIdqorvtvmjksvylenymzip1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rIdmurp9dum4vl-1bblagbcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdwte7ngbjdbnmbzys1d3cw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c698d59b86ae13b0712d0926fcd82c95bcb87135.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee7243485bfb92110afd48e73c1b4d2217b69534.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c86a611fb622724a7c28199091cbcbafb45f2af1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/336a47d4d572c915a2ad9a2ccde6f2f2ba755bae.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/34476a7404541374232f096110eae5a3841474cb.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b4bcfed1491e80cc616895878454cd8359236e09.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b985889649d3afad88f6a574cd6ea3b92ee814b4.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4cd50219e2b55a094d6042c939985be0d5f4f753.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6487ddffb9f1c43eb59c4ce5158dc09d7eb2575a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b0beb53d56abe03041f004a38e771e4335dcb31.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82b7e5394b348adbb080c7dd00d7f43479e364c7.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約フォーム リファレンス</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>