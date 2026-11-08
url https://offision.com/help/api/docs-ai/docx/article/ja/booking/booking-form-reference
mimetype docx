--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,73 +52,73 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhiporvwi9mezbojohyiai">
+      <w:hyperlink w:history="1" r:id="rIdss6kybn93zndim6e3v7of">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/booking-form-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約フォームを組み立てる画面。オフにしたり並べ替えたり名前を変えたりする標準の
 項目と、自分で足す項目がここにある。ある予約が自分のどのフォームを使うことになるかは
 別のところで決まる —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvmhw8kjdk-prpnwqy_mke">
+      <w:hyperlink w:history="1" r:id="rIdj91oj2e2kvccsupvc1xhd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約はどのフォームを使うのか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/booking-form (予約フォーム)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1593,51 +1593,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">タイトル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">にある設定。件名、メモ、出席者一覧——つまり何の予約かを他の人から
 隠せるようにする。予約そのものは隠さない。フォームではタイトルの横の
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">プライベート予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">として現れる。どの画面から消え、それでも誰が読めるのかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8ouw_ca-s67-pjmizxa5c">
+      <w:hyperlink w:history="1" r:id="rIdfsgd_efwbwzoleugwrnru">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">プライベート予約で隠れるもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にある。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1276350"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-form-result-private-ja" descr="スイッチが生むもの。予約する人が一件ずつ決める。" title="スイッチが生むもの。予約する人が一件ずつ決める。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1957,51 +1957,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">すべて</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の言語で埋めること。英語だけで付けた名前は、
 日本語の画面でも英語のまま出る。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">自分で足す項目</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">足した項目はどれも同じ設定を持つ。一つを最初から最後まで作る手順は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdle4cfvjma9jovqbhvcz2o">
+      <w:hyperlink w:history="1" r:id="rIdy3txdixqarqfbne5-bt7q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">すべての予約でコスト項目とプロジェクト ID を聞く</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -2294,51 +2294,51 @@
               <w:t xml:space="preserve">と</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">複数選択</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">の選択肢</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5105"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">短い固定のリスト向け。長いリストや共有するリストは</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId_tabtirdfbhk50fcz3z6y">
+            <w:hyperlink w:history="1" r:id="rIdpaaa-qrqrpwhajwpgi60y">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">データセット</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">へ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1957"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -3273,51 +3273,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1771"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">オートコンプリート</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7589"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdqorvtvmjksvylenymzip1">
+            <w:hyperlink w:history="1" r:id="rIdt4ymagrmn5oiapiiya1xg">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">データセット</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">の一件を、入力しながら検索して選ぶ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1771"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -3404,51 +3404,51 @@
 なる。これは選択肢そのものから決まり、スイッチはない。幅はラベルが実際に占める
 量で判断されるので、日本語や中国語の選択肢は同じ文字数の英語のおよそ二倍と数えられる。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここで決まらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**予約がどのフォームを使うか。**三つの経路が決めるが、そのどれもこの画面には
 ない — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmurp9dum4vl-1bblagbcw">
+      <w:hyperlink w:history="1" r:id="rIdmclaud6swfrjbhcpq9k5t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約はどのフォームを使うのか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**そもそも誰が予約できるか。**フォームではなくチームスペースとリソースポリシー。</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3471,51 +3471,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**審査する人が自分の項目を読めるかどうか。**リソースポリシーが専用のスイッチを
 持つ。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**リソース自身の説明。**それはフォームではなくリソースのもので、選択欄の隣に
 出すかどうかは UI カスタマイズの設定 —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwte7ngbjdbnmbzys1d3cw">
+      <w:hyperlink w:history="1" r:id="rIdictlh5bqcvzohb1ratssk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームの説明を予約フォームに出す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**来訪者フォーム。**来訪管理には専用のフォームビルダーがあり、項目もデータセットも
 共有しない。</w:t>
       </w:r>
     </w:p>
@@ -3954,51 +3954,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhiporvwi9mezbojohyiai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdvmhw8kjdk-prpnwqy_mke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rId8ouw_ca-s67-pjmizxa5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdle4cfvjma9jovqbhvcz2o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rId_tabtirdfbhk50fcz3z6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rIdqorvtvmjksvylenymzip1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rIdmurp9dum4vl-1bblagbcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdwte7ngbjdbnmbzys1d3cw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c698d59b86ae13b0712d0926fcd82c95bcb87135.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee7243485bfb92110afd48e73c1b4d2217b69534.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c86a611fb622724a7c28199091cbcbafb45f2af1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/336a47d4d572c915a2ad9a2ccde6f2f2ba755bae.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/34476a7404541374232f096110eae5a3841474cb.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b4bcfed1491e80cc616895878454cd8359236e09.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b985889649d3afad88f6a574cd6ea3b92ee814b4.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4cd50219e2b55a094d6042c939985be0d5f4f753.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6487ddffb9f1c43eb59c4ce5158dc09d7eb2575a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b0beb53d56abe03041f004a38e771e4335dcb31.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82b7e5394b348adbb080c7dd00d7f43479e364c7.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdss6kybn93zndim6e3v7of" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdj91oj2e2kvccsupvc1xhd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdfsgd_efwbwzoleugwrnru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdy3txdixqarqfbne5-bt7q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rIdpaaa-qrqrpwhajwpgi60y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rIdt4ymagrmn5oiapiiya1xg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rIdmclaud6swfrjbhcpq9k5t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdictlh5bqcvzohb1ratssk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c698d59b86ae13b0712d0926fcd82c95bcb87135.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee7243485bfb92110afd48e73c1b4d2217b69534.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c86a611fb622724a7c28199091cbcbafb45f2af1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/336a47d4d572c915a2ad9a2ccde6f2f2ba755bae.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/34476a7404541374232f096110eae5a3841474cb.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b4bcfed1491e80cc616895878454cd8359236e09.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b985889649d3afad88f6a574cd6ea3b92ee814b4.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4cd50219e2b55a094d6042c939985be0d5f4f753.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6487ddffb9f1c43eb59c4ce5158dc09d7eb2575a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b0beb53d56abe03041f004a38e771e4335dcb31.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82b7e5394b348adbb080c7dd00d7f43479e364c7.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約フォーム リファレンス</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>