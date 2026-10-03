--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約データセット リファレンス</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">データセットは、オートコンプリート項目が読む再利用可能な選択肢のリスト。 キーと表示テキスト、そして取り込み。画面のすべての設定と、選択の項目ではなく こちらを使うべきとき。</w:t>
+        <w:t xml:space="preserve">データセットを作成する — オートコンプリート項目が読む再利用可能な選択肢のリスト。キーと表示テキスト、そして取り込み。画面のすべての設定と、選択の項目ではなくこちらを使うべきとき。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-20</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxqldx32gcohtqiczaavyv">
+      <w:hyperlink w:history="1" r:id="rIdvaqasaj3ztc8g6bnec1cp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/booking-data-set-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">データセットは、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">オートコンプリート</w:t>
       </w:r>
@@ -592,51 +592,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">キーなしで保存することもできる。その場合は一覧に**（キーなし）**と出て、予約には
 表示テキストだけが保存される。突き合わせ先のないリストなら問題ないが、あるリストでは
 問題になる。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">インポートとエクスポート</w:t>
+        <w:t xml:space="preserve">インポート、エクスポート、消去</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">項目のページには</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">インポート</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">エクスポート</w:t>
@@ -654,312 +654,419 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を直接出す。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1123"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5242"/>
+        <w:gridCol w:w="1100"/>
+        <w:gridCol w:w="5974"/>
+        <w:gridCol w:w="2788"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1123"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2995"/>
+            <w:tcW w:type="dxa" w:w="5974"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">何をするか</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5242"/>
+            <w:tcW w:type="dxa" w:w="2788"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">いつ変えるか</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1123"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">インポート</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2995"/>
+            <w:tcW w:type="dxa" w:w="5974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">スプレッドシートから行を読み込む</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5242"/>
+            <w:tcW w:type="dxa" w:w="2788"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">実務のリストならこちら。勘定科目表を手で打つ価値はない</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1123"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">エクスポート</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2995"/>
+            <w:tcW w:type="dxa" w:w="5974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">行を書き出す</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5242"/>
+            <w:tcW w:type="dxa" w:w="2788"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">一括で変える前に取っておくと、間違ったインポートを戻せる</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1123"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">行を追加</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2995"/>
+            <w:tcW w:type="dxa" w:w="5974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">一件を手で足す</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5242"/>
+            <w:tcW w:type="dxa" w:w="2788"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">最初の投入ではなく、直しのために</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">選択</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5974"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">各行にチェックを付ける。Shift キーを押しながらクリックすると範囲で付き、上端のボックスは検索に出ているすべての行に付く。</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">削除</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">でチェックした行を消す</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2788"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">古くなったコードをいくつか片付けるときに</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">すべて削除</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5974"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">確認のうえでリストを空にする</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2788"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">リストを一から取り込み直す前に</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4524375"/>
+            <wp:extent cx="5715000" cy="2886075"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="booking-data-set-entries-ja" descr="項目の一覧と、その上のインポートとエクスポート。" title="項目の一覧と、その上のインポートとエクスポート。"/>
+            <wp:docPr id="1" name="booking-data-set-entries-ja" descr="項目の一覧と、その上の全選択、行を追加、インポート、エクスポート、すべて削除。" title="項目の一覧と、その上の全選択、行を追加、インポート、エクスポート、すべて削除。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="4524375"/>
+                      <a:ext cx="5715000" cy="2886075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">項目の一覧と、その上のインポートとエクスポート。</w:t>
+        <w:t xml:space="preserve">項目の一覧と、その上の全選択、行を追加、インポート、エクスポート、すべて削除。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">データセットを保存するまでは何も消えないので、間違えて削除したときは保存せずに閉じれば
+元に戻る。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約する人に見えるもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フィールドタイプが</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">オートコンプリート</w:t>
       </w:r>
       <w:r>
@@ -1027,63 +1134,63 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">同じセットを予約フォームで。入力しながら検索する。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">項目をデータセットに向けるのはここではなく項目の側 —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwqzmr7r9-gvxwyxj-shke">
+      <w:hyperlink w:history="1" r:id="rIdrjcqliab1jdkvblwitej4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自分で足す項目</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。ひととおりの手順は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwzuj_dgabiyttjcbkh-jc">
+      <w:hyperlink w:history="1" r:id="rIdpci2hflbea_h1b1lhj_fd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">すべての予約でコスト項目とプロジェクト ID を聞く</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここで決まらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1611,51 +1718,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxqldx32gcohtqiczaavyv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rIdwqzmr7r9-gvxwyxj-shke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdwzuj_dgabiyttjcbkh-jc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a680a1b37e1abfa1ec724cedf1a4b755af19a306.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/52351d3843e0a6382756b3d669175bee57245340.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvaqasaj3ztc8g6bnec1cp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rIdrjcqliab1jdkvblwitej4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdpci2hflbea_h1b1lhj_fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/485fd65aa23d964e2df2b140ddb2b094a442bd04.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/52351d3843e0a6382756b3d669175bee57245340.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約データセット リファレンス</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>