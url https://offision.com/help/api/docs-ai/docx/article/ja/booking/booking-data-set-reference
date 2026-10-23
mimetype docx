--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvaqasaj3ztc8g6bnec1cp">
+      <w:hyperlink w:history="1" r:id="rIdimlj_v4wr2owmvcykcl5p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/booking-data-set-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">データセットは、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">オートコンプリート</w:t>
       </w:r>
@@ -1134,63 +1134,63 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">同じセットを予約フォームで。入力しながら検索する。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">項目をデータセットに向けるのはここではなく項目の側 —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrjcqliab1jdkvblwitej4">
+      <w:hyperlink w:history="1" r:id="rIdau-stn-lm3qal7hvo5_ax">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自分で足す項目</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。ひととおりの手順は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpci2hflbea_h1b1lhj_fd">
+      <w:hyperlink w:history="1" r:id="rIdjijzj-snsghfpkc7uk-ld">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">すべての予約でコスト項目とプロジェクト ID を聞く</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここで決まらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1718,51 +1718,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvaqasaj3ztc8g6bnec1cp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rIdrjcqliab1jdkvblwitej4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdpci2hflbea_h1b1lhj_fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/485fd65aa23d964e2df2b140ddb2b094a442bd04.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/52351d3843e0a6382756b3d669175bee57245340.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdimlj_v4wr2owmvcykcl5p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rIdau-stn-lm3qal7hvo5_ax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdjijzj-snsghfpkc7uk-ld" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4af4fbd1e1a03dc088d0f465706d8caa34f45608.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9d524d1da97fc6b4be78f242c4a2149fe67f28f4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約データセット リファレンス</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>