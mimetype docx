--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">すべての予約でコスト項目とプロジェクト ID を聞く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">自組織が本当に必要とすることを聞く予約フォームを作り、その回答を読み返します — 予約エクスポートの列として、そしてコードごとに付いた時間として利用レポートで。 所要 20 分ほど。</w:t>
+        <w:t xml:space="preserve">自組織が本当に必要とすることを聞く予約フォームを作り、その回答を読み返します — 予約エクスポートの列として、そしてコードごとに付いた時間として利用レポートで。所要 20 分ほど。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdklqgr0gtp_8i_whx43obs">
+      <w:hyperlink w:history="1" r:id="rIdfqqr-mu_as3e2nw7-7kis">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/ask-for-a-cost-item-on-every-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約フォームは自分で組み立てるものです。件名・参加者・ホストといった標準の項目に
 加えて、独自の項目を足せます。スペースが押さえられる前に、自組織が本当に知って
 おきたいことを聞けるということです。この記事では経理の例として、すべてのルーム
 予約に</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -210,76 +210,76 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">実際の勘定科目表を入れるときは、手入力ではなく </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Excel からインポート</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を使います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="5495925"/>
+            <wp:extent cx="5715000" cy="2886075"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-form-data-set-ja" descr="コストコードのデータセット。キーの下に、予約する人が読む文字列。" title="コストコードのデータセット。キーの下に、予約する人が読む文字列。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="5495925"/>
+                      <a:ext cx="5715000" cy="2886075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -1117,51 +1117,51 @@
         </w:rPr>
         <w:t xml:space="preserve">社外面接</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">や</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">顧客イベント</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">のように、ルームは普通でも
 手続きが普通ではない場合に役立ちます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">使う前に</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-zbt67pxddeqjkt6psrq6">
+      <w:hyperlink w:history="1" r:id="rId9dv-hodie-w_aplhkiz-g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約はどのフォームを使うのか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を読んでください。上書きをオンにしてフォームを選ばないと、フォールバックせずに
 追加フィールドがすべて消えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. 動作を確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1495,51 +1495,51 @@
         <w:t xml:space="preserve">経理に渡すなら画面で読むより </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ダウンロード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を。ブックの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">元データ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> シートは
 組み合わせごとに 1 行の平らな表で、自分のスプレッドシートに流し込むかたちです。
 その数字が何を数え、何をあえて数えないかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd21m9oye3brk3kl62o9xg">
+      <w:hyperlink w:history="1" r:id="rIdgttwhpzdmxutuk8z2nozx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室がどれだけ使われているかを見る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1965,51 +1965,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdklqgr0gtp_8i_whx43obs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rId-zbt67pxddeqjkt6psrq6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdd21m9oye3brk3kl62o9xg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7169c5963f28f35c5bdc3dc3d68564c618fc96f9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dffce1f7edd90d49717928ead5b90bab1f256d73.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/373c40cf4bf40e4e6f7874de74907eb0a7c689d0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/efd60ec6b542e889d57ab51a88b16d84fc336f09.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4acf8744cec740fae2c03b9ef7bb52ead9c53081.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/07d64532842ca3d8eca9e30c8ff222a65461671f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab8b0577d55f25a8bfe9cce1a063a70b699cadf9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e631602da24903ab52e8e53e0a8ea7bacfa18f04.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfqqr-mu_as3e2nw7-7kis" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rId9dv-hodie-w_aplhkiz-g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdgttwhpzdmxutuk8z2nozx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/429c638aee86aed8bab4f9c5a06acb2eb54d2018.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dffce1f7edd90d49717928ead5b90bab1f256d73.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/373c40cf4bf40e4e6f7874de74907eb0a7c689d0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/efd60ec6b542e889d57ab51a88b16d84fc336f09.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4acf8744cec740fae2c03b9ef7bb52ead9c53081.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/07d64532842ca3d8eca9e30c8ff222a65461671f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab8b0577d55f25a8bfe9cce1a063a70b699cadf9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e631602da24903ab52e8e53e0a8ea7bacfa18f04.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>すべての予約でコスト項目とプロジェクト ID を聞く</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>