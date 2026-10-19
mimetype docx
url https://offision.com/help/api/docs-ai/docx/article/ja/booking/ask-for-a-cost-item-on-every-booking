--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfqqr-mu_as3e2nw7-7kis">
+      <w:hyperlink w:history="1" r:id="rId52lt_zjndpssnmwbzx7k0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/ask-for-a-cost-item-on-every-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約フォームは自分で組み立てるものです。件名・参加者・ホストといった標準の項目に
 加えて、独自の項目を足せます。スペースが押さえられる前に、自組織が本当に知って
 おきたいことを聞けるということです。この記事では経理の例として、すべてのルーム
 予約に</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1117,51 +1117,51 @@
         </w:rPr>
         <w:t xml:space="preserve">社外面接</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">や</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">顧客イベント</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">のように、ルームは普通でも
 手続きが普通ではない場合に役立ちます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">使う前に</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9dv-hodie-w_aplhkiz-g">
+      <w:hyperlink w:history="1" r:id="rIdrb0cl1gt0megartdxtsms">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約はどのフォームを使うのか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を読んでください。上書きをオンにしてフォームを選ばないと、フォールバックせずに
 追加フィールドがすべて消えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. 動作を確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1495,51 +1495,51 @@
         <w:t xml:space="preserve">経理に渡すなら画面で読むより </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ダウンロード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を。ブックの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">元データ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> シートは
 組み合わせごとに 1 行の平らな表で、自分のスプレッドシートに流し込むかたちです。
 その数字が何を数え、何をあえて数えないかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgttwhpzdmxutuk8z2nozx">
+      <w:hyperlink w:history="1" r:id="rIdaxjgy2vr2lqpgbjrwxtv3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室がどれだけ使われているかを見る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1965,51 +1965,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfqqr-mu_as3e2nw7-7kis" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rId9dv-hodie-w_aplhkiz-g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdgttwhpzdmxutuk8z2nozx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/429c638aee86aed8bab4f9c5a06acb2eb54d2018.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dffce1f7edd90d49717928ead5b90bab1f256d73.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/373c40cf4bf40e4e6f7874de74907eb0a7c689d0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/efd60ec6b542e889d57ab51a88b16d84fc336f09.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4acf8744cec740fae2c03b9ef7bb52ead9c53081.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/07d64532842ca3d8eca9e30c8ff222a65461671f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab8b0577d55f25a8bfe9cce1a063a70b699cadf9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e631602da24903ab52e8e53e0a8ea7bacfa18f04.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId52lt_zjndpssnmwbzx7k0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rIdrb0cl1gt0megartdxtsms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdaxjgy2vr2lqpgbjrwxtv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/364d57aa88aa21dd4b2989423ad0526e9715e91f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7243dd458e6cd60a496cf65f0d2c36a8baa455fc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2de21e7e7f7cb8f3c225912e9a410cb98aa6e5f5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fa1d80a66d46336dba69927062a03f90ecdefeee.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/256ae8cfec053205659446fc17d84f0581316dd1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5c286f143396f081f2e6d8dbf74e4e0b35f52c4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5c02df5767a556c725dfa135e0a2eef700b0395a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/df5672eb837330869cac76ce670524a0a5ae5f0f.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>すべての予約でコスト項目とプロジェクト ID を聞く</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>