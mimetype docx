--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId52lt_zjndpssnmwbzx7k0">
+      <w:hyperlink w:history="1" r:id="rIdjcrmdgbjlfn94lv9wygic">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/ask-for-a-cost-item-on-every-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約フォームは自分で組み立てるものです。件名・参加者・ホストといった標準の項目に
 加えて、独自の項目を足せます。スペースが押さえられる前に、自組織が本当に知って
 おきたいことを聞けるということです。この記事では経理の例として、すべてのルーム
 予約に</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1117,51 +1117,51 @@
         </w:rPr>
         <w:t xml:space="preserve">社外面接</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">や</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">顧客イベント</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">のように、ルームは普通でも
 手続きが普通ではない場合に役立ちます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">使う前に</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrb0cl1gt0megartdxtsms">
+      <w:hyperlink w:history="1" r:id="rIdoituxzaxtwgskfclhgdvb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約はどのフォームを使うのか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を読んでください。上書きをオンにしてフォームを選ばないと、フォールバックせずに
 追加フィールドがすべて消えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. 動作を確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1495,51 +1495,51 @@
         <w:t xml:space="preserve">経理に渡すなら画面で読むより </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ダウンロード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を。ブックの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">元データ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> シートは
 組み合わせごとに 1 行の平らな表で、自分のスプレッドシートに流し込むかたちです。
 その数字が何を数え、何をあえて数えないかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaxjgy2vr2lqpgbjrwxtv3">
+      <w:hyperlink w:history="1" r:id="rIdvhtgshs01qkanb07ynt3v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室がどれだけ使われているかを見る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1965,51 +1965,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId52lt_zjndpssnmwbzx7k0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rIdrb0cl1gt0megartdxtsms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdaxjgy2vr2lqpgbjrwxtv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/364d57aa88aa21dd4b2989423ad0526e9715e91f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7243dd458e6cd60a496cf65f0d2c36a8baa455fc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2de21e7e7f7cb8f3c225912e9a410cb98aa6e5f5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fa1d80a66d46336dba69927062a03f90ecdefeee.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/256ae8cfec053205659446fc17d84f0581316dd1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5c286f143396f081f2e6d8dbf74e4e0b35f52c4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5c02df5767a556c725dfa135e0a2eef700b0395a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/df5672eb837330869cac76ce670524a0a5ae5f0f.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjcrmdgbjlfn94lv9wygic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rIdoituxzaxtwgskfclhgdvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdvhtgshs01qkanb07ynt3v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/364d57aa88aa21dd4b2989423ad0526e9715e91f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7243dd458e6cd60a496cf65f0d2c36a8baa455fc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2de21e7e7f7cb8f3c225912e9a410cb98aa6e5f5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fa1d80a66d46336dba69927062a03f90ecdefeee.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/256ae8cfec053205659446fc17d84f0581316dd1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5c286f143396f081f2e6d8dbf74e4e0b35f52c4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5c02df5767a556c725dfa135e0a2eef700b0395a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/df5672eb837330869cac76ce670524a0a5ae5f0f.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>すべての予約でコスト項目とプロジェクト ID を聞く</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>