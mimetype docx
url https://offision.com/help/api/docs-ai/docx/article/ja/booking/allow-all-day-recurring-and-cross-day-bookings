--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">全日・繰り返し・日をまたぐ予約を許可またはブロックする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">予約ポリシーの 3 つのスイッチが、予約が取り得るかたちを決めます — 丸一日まとめて、繰り返しのシリーズ、深夜をまたぐ予約。3 つとも初期状態は オンなので、これはどれをオフにするか、そしてオフにしたら利用者に何が 見えるかの話です。</w:t>
+        <w:t xml:space="preserve">予約ポリシーの 3 つのスイッチが、予約が取り得るかたちを決めます — 丸一日まとめて、繰り返しのシリーズ、深夜をまたぐ予約。3 つとも初期状態はオンなので、これはどれをオフにするか、そしてオフにしたら利用者に何が見えるかの話です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-21</w:t>
+        <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz4yslgxshvcvbnyjalgu7">
+      <w:hyperlink w:history="1" r:id="rIdqpkbsc-fbijxui_uvaqu9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/allow-all-day-recurring-and-cross-day-bookings/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-shapes-ja" descr="通常の時間指定を越えて予約が取り得る 3 つのかたち — それぞれ、ポリシーのスイッチがオンの間だけ存在します。" title="通常の時間指定を越えて予約が取り得る 3 つのかたち — それぞれ、ポリシーのスイッチがオンの間だけ存在します。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -491,51 +491,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">全日</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は長い予約ではありません — 別の種類の期間です。フォームでは
 日時の行にある</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">全日</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ボタンとして現れ、選ぶと時刻の指定が完全に
 なくなります: 予約は営業時間が何であれ、その日の始まりから終わりまで
 走ります。深夜 0 時開始では通常のチェックイン期限が意味を失うため、
 チェックイン必須のポリシーは全日予約に専用の固定期限を与えられます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmn2owqmv_e2oofog8byld">
+      <w:hyperlink w:history="1" r:id="rIdhjv9zht55jjikmn8zifkr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デスクフロアのチェックイン期限</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を見てください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">繰り返し</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は 1 件の予約を繰り返しのシリーズにします。予約フォームでは
@@ -559,50 +559,132 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">日をまたぐ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、開始日より後の日に終わる予約を許可します。許可されて
 いればフォームの日付ピッカーは開始日と終了日を別々に提供し、なければ
 1 つの日付が両方を兼ね、予約は深夜 0 時までに終わらなければなりません。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">複数日</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を覆う全日予約は 2 つのかたちを同時に取るので、両方のスイッチが
 オンである必要があります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">シリーズ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> はその操作部の 3 つ目の選択肢で、リソースポリシーではありません。
+提供するかどうかと、1 つのシリーズが持てる場数は、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">UI カスタマイズ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ›
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">利用者予約フォーム</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> の </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">複数予約</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> グループにある設定 2 つです。コンソール自身の
+フォームには別の 2 つが </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">管理カレンダー</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> にあります。
+スイッチをオフにすると </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">シリーズ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> はグレーアウトではなくフォームから消えるので、
+ここでポリシーを変えても戻ってきません —
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdv8z7ihwh_2gnlzilqy8ns">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">UI カスタマイズの設定</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4352925"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-shapes-form-pills-ja" descr="予約フォーム: 先頭の単発・繰り返し・シリーズの選択と、日付行の全日。" title="予約フォーム: 先頭の単発・繰り返し・シリーズの選択と、日付行の全日。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -787,51 +869,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">例外はオーバーライド ルールへ:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 あるグループだけ例外にしてそれ以外はオフのままにするには — たとえば
 夜間機材を予約する施設管理チーム — スイッチはオフのまま、ポリシーの
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">オーバーライド ルール</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">のページでそのグループにだけ再許可します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb7vmj4imhlnhkgavgzgu3">
+      <w:hyperlink w:history="1" r:id="rIdt8rvjsm8iyq75ffqf2za3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">マネージャーだけ先まで予約できるようにする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 と同じ仕組みです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 動作を確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1297,51 +1379,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdz4yslgxshvcvbnyjalgu7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rIdmn2owqmv_e2oofog8byld" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdb7vmj4imhlnhkgavgzgu3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5443822c8feb163457108d826819088135f6c558.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/818772dcf9f8ad086fddecc371336aa2bdf61eac.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e19721e63f9e41ab54112a8b445cdc313e827f5e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqpkbsc-fbijxui_uvaqu9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rIdhjv9zht55jjikmn8zifkr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdv8z7ihwh_2gnlzilqy8ns" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rIdt8rvjsm8iyq75ffqf2za3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5443822c8feb163457108d826819088135f6c558.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b7e729246d4162de3a33140c21e772c49c02a90.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e19721e63f9e41ab54112a8b445cdc313e827f5e.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>全日・繰り返し・日をまたぐ予約を許可またはブロックする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>