--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqpkbsc-fbijxui_uvaqu9">
+      <w:hyperlink w:history="1" r:id="rIds7p8lhpgnajbkeexljfxp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/allow-all-day-recurring-and-cross-day-bookings/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-shapes-ja" descr="通常の時間指定を越えて予約が取り得る 3 つのかたち — それぞれ、ポリシーのスイッチがオンの間だけ存在します。" title="通常の時間指定を越えて予約が取り得る 3 つのかたち — それぞれ、ポリシーのスイッチがオンの間だけ存在します。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -491,51 +491,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">全日</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は長い予約ではありません — 別の種類の期間です。フォームでは
 日時の行にある</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">全日</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ボタンとして現れ、選ぶと時刻の指定が完全に
 なくなります: 予約は営業時間が何であれ、その日の始まりから終わりまで
 走ります。深夜 0 時開始では通常のチェックイン期限が意味を失うため、
 チェックイン必須のポリシーは全日予約に専用の固定期限を与えられます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhjv9zht55jjikmn8zifkr">
+      <w:hyperlink w:history="1" r:id="rIdfa6k8duv2yc99xyoerkmr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デスクフロアのチェックイン期限</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を見てください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">繰り返し</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は 1 件の予約を繰り返しのシリーズにします。予約フォームでは
@@ -631,51 +631,51 @@
 フォームには別の 2 つが </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">管理カレンダー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> にあります。
 スイッチをオフにすると </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">シリーズ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はグレーアウトではなくフォームから消えるので、
 ここでポリシーを変えても戻ってきません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv8z7ihwh_2gnlzilqy8ns">
+      <w:hyperlink w:history="1" r:id="rId83oht5mhofcfblj_ye27a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">UI カスタマイズの設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4352925"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-shapes-form-pills-ja" descr="予約フォーム: 先頭の単発・繰り返し・シリーズの選択と、日付行の全日。" title="予約フォーム: 先頭の単発・繰り返し・シリーズの選択と、日付行の全日。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -869,51 +869,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">例外はオーバーライド ルールへ:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 あるグループだけ例外にしてそれ以外はオフのままにするには — たとえば
 夜間機材を予約する施設管理チーム — スイッチはオフのまま、ポリシーの
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">オーバーライド ルール</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">のページでそのグループにだけ再許可します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt8rvjsm8iyq75ffqf2za3">
+      <w:hyperlink w:history="1" r:id="rIdpixeogvd32-fer8m2xrrv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">マネージャーだけ先まで予約できるようにする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 と同じ仕組みです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 動作を確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1379,51 +1379,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqpkbsc-fbijxui_uvaqu9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rIdhjv9zht55jjikmn8zifkr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdv8z7ihwh_2gnlzilqy8ns" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rIdt8rvjsm8iyq75ffqf2za3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5443822c8feb163457108d826819088135f6c558.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b7e729246d4162de3a33140c21e772c49c02a90.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e19721e63f9e41ab54112a8b445cdc313e827f5e.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIds7p8lhpgnajbkeexljfxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rIdfa6k8duv2yc99xyoerkmr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rId83oht5mhofcfblj_ye27a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rIdpixeogvd32-fer8m2xrrv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8087474768aec964be83de70a8c37de406c5b86.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/08f100d9fdcab2aa3abb188ceea1fbf92a4c8fe9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5fe446bc48c5b49e6079b0a96b275f999505a0e.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>全日・繰り返し・日をまたぐ予約を許可またはブロックする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>