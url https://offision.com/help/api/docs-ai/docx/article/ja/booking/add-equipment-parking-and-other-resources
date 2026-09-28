--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,128 +26,128 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">備品、駐車場、その他のリソースを追加する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">プロジェクター、貸出用ラップトップ、駐車場の区画、iPad を予約できるようにします。それぞれ 専用の一覧がありますが、エディターは会議室と同じです。このページは会議室と違うわずかな 項目、各種別が使える場所と使えない場所——フロアプラン、パネル、ステッカー、インポート——、 そしてアプリで実際にどう予約されるかを説明します。</w:t>
+        <w:t xml:space="preserve">プロジェクター、貸出用ラップトップ、駐車場の区画、iPad を予約できるようにします。それぞれ専用の一覧がありますが、エディターは会議室と同じです。このページは会議室と違うわずかな項目、各種別が使える場所と使えない場所——フロアプラン、パネル、ステッカー、インポート——、そしてアプリで実際にどう予約されるかを説明します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-26</w:t>
+        <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxhi_9zq18vjknwsorpt-2">
+      <w:hyperlink w:history="1" r:id="rId6auerqwna3qfjetenqu9z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/add-equipment-parking-and-other-resources/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">多くのテナントは会議室とデスクで止まりますが、一度に1人が使うべきものは何でもリソースに
 できます。持ち運びのプロジェクター、2台の貸出用ラップトップ、入口脇の来客用駐車区画、
 営業チームで共有する iPad。Offision はこれらを3つの一覧に分けて管理し、どれも会議室と同じ
 エディターで作ります。そのためこのページは、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjbr_qixbpdnd0jkvllrwz">
+      <w:hyperlink w:history="1" r:id="rIdn3rpdt7ty1fxbrod2ewro">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">の写しでは
 なく、そこからの差分として書いています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 予約管理の権限と、配置先となるフロアのある建物が必要です。リソースを作ったことがなければ、
 先に</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId00a8uya70zl3gdzhdynyo">
+      <w:hyperlink w:history="1" r:id="rIdehrb0iykvl3qk42jpd_yj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を読んでください。追加パネル、エディターのページ、
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ポリシー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">のスイッチはすべてここでも同じです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -185,76 +185,76 @@
 エディターに表示される項目と、アプリでどのフィルターに現れるかが決まります。便利さでは
 なく、それが何であるかで選んでください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/equipment (設備)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="2924175"/>
+            <wp:extent cx="5715000" cy="2914650"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="equipment-list-ja" descr="設備の一覧。ルームと同じ画面です。" title="設備の一覧。ルームと同じ画面です。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="2924175"/>
+                      <a:ext cx="5715000" cy="2914650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -1289,51 +1289,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">その他のリソース</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — その他、のみ。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">カテゴリー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の設定画面で先にカテゴリーを作っておくと、選択肢に並びます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkbi6hyroowvrwkyxkcu-t">
+      <w:hyperlink w:history="1" r:id="rIddijzc60wgeizirmjh7rdc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">カテゴリーと備品を
 設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">続いて</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ポリシー</w:t>
@@ -1388,51 +1388,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">でフロアプラン上に配置でき、一覧ヘッダーの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">QRコード管理</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と詳細パネルの
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約ステッカー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">も使えます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2dv9b0_rpswibgq4mviv-">
+      <w:hyperlink w:history="1" r:id="rIdedpof6gw0izbfdvzyg4e8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソースのステッカーを貼る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。ロッカーの扉やプロジェクターのケースに貼ったステッカーが、たいていは
 これらを予約する唯一の入口になります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約パネルは会議室、デスク、設備、その他のリソースに紐づけられます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1486,171 +1486,375 @@
         <w:t xml:space="preserve">Has EV Charger</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 列があります。これらの種別に定員やサイズの列はない
 ため、あとでリソース側で設定してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. どう予約されるかを知っておく</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここが設備と駐車場が会議室と最も違うところで、使う人に説明しておく価値があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">どの種別もアプリの</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">予約</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">メニューに独自の行を持つので、プロジェクターも他と同じように
+単体で予約できます。種別が1つしかないときはメニューそのものが隠れます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="4257675" cy="5210175"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="equipment-app-types-ja" descr="アプリのホームの予約メニュー。種別の中に設備があります。" title="アプリのホームの予約メニュー。種別の中に設備があります。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4257675" cy="5210175"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">アプリのホームの予約メニュー。種別の中に設備があります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設備はふつう会議室と一緒に予約されます。</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 予約フォームは、予約中の会議室の下に
-[...1 lines deleted...]
-アプリの種別選択にある</w:t>
+        <w:t xml:space="preserve"> 先に会議室を選び、検索欄の横にある
+トグルで一覧を</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設備</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">から単体で予約することもできます。</w:t>
+        <w:t xml:space="preserve">に切り替えます。選んだものは同じ予約に2つ目の緑のチップとして
+加わります。プロジェクターは別の予約ではなく会議に付いていきます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">駐車場はデスクと組になります。</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">の項目もあります。</w:t>
+        <w:t xml:space="preserve">デスクには代わりに駐車場が出ます。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 予約できる区画があるテナントの場合で、
+区画がなければデスクにも設備が出ます。会議室に出るのは常に設備で、駐車場は出ません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">その他のリソースはその種別選択にありません。</w:t>
-[...3 lines deleted...]
-アクションから辿り着き、アプリの検索欄は種別名ではなく </w:t>
+        <w:t xml:space="preserve">その他のリソースも他の種別と同じように行を持ちます。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 迷いのもとは検索欄で、
+種別名ではなく </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソースを検索</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> と表示します。
-「見つからない」と言われたら、たいていこれが理由です。</w:t>
+        <w:t xml:space="preserve"> と表示されます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3990975"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="equipment-app-attached-ja" descr="1つの予約に会議室とノートPCカート。緑のチップが設備です。" title="1つの予約に会議室とノートPCカート。緑のチップが設備です。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3990975"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1つの予約に会議室とノートPCカート。緑のチップが設備です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どの形で付けても、付属した項目は元の会議室と同じように競合と閉鎖がチェックされます。
-別の会議に約束済みのプロジェクターは拒否され、サービス期間外の区画は警告またはブロック
+別のクラスに約束済みのプロジェクターは拒否され、サービス期間外の区画は警告またはブロック
 されます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="2476500"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="equipment-app-conflict-ja" descr="プロジェクターは予約済みなので、予約ボタンに届く前にフォームが拒否します。" title="プロジェクターは予約済みなので、予約ボタンに届く前にフォームが拒否します。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="2476500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">プロジェクターは予約済みなので、予約ボタンに届く前にフォームが拒否します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ユーザーアプリを開き、同僚がするように各種別を1つずつ予約します。設備を付けた会議室、
 駐車区画を付けたデスク、ホーム画面からのその他のリソース。次に別のアカウントで同じ設備を
-同じ時間に予約してみてください。拒否されるはずです。種別選択に種別が出ない場合、種別が
-[...1 lines deleted...]
-ホームのフィルターを使ってください。</w:t>
+同じ時間に予約してみてください。拒否されるはずです。メニューに種別が出ない場合、その種別に
+予約できるものがまだないか——</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">予約設定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">がそのスイッチです——あるいはそれが唯一の種別で、
+メニューが自分で隠れています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">存在しないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設備の数量。</w:t>
@@ -2197,51 +2401,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxhi_9zq18vjknwsorpt-2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/add-equipment-parking-and-other-resources/" TargetMode="External"/><Relationship Id="rIdjbr_qixbpdnd0jkvllrwz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId00a8uya70zl3gdzhdynyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdkbi6hyroowvrwkyxkcu-t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rId2dv9b0_rpswibgq4mviv-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f08fad2fbc266805e73df731091367a598523851.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f291fdfd09535e5ab68346309bbec4cc80fe5d8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6auerqwna3qfjetenqu9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/add-equipment-parking-and-other-resources/" TargetMode="External"/><Relationship Id="rIdn3rpdt7ty1fxbrod2ewro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdehrb0iykvl3qk42jpd_yj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIddijzc60wgeizirmjh7rdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIdedpof6gw0izbfdvzyg4e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b4eb5308becc638da40e0f0186c1ff034fa5ec68.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f291fdfd09535e5ab68346309bbec4cc80fe5d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/add9f8607aa3eb8c578032ffe695ca5d5a1f3730.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/707db8e9b7e1e6016846a58972789278896e9316.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9eace5d8b290b1e9f75c2396d79a8bd616ece129.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>備品、駐車場、その他のリソースを追加する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>