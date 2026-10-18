--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,148 +26,186 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">備品、駐車場、その他のリソースを追加する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">プロジェクター、貸出用ラップトップ、駐車場の区画、iPad を予約できるようにします。それぞれ専用の一覧がありますが、エディターは会議室と同じです。このページは会議室と違うわずかな項目、各種別が使える場所と使えない場所——フロアプラン、パネル、ステッカー、インポート——、そしてアプリで実際にどう予約されるかを説明します。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] プロジェクター、貸出用ラップトップ、駐車場の区画、iPad を予約できるようにします。それぞれ専用の一覧がありますが、エディターは会議室と同じです。このページは会議室と違うわずかな項目、各種別が使える場所と使えない場所——フロアプラン、パネル、ステッカー、インポート——、そしてアプリで実際にどう予約されるかを説明します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-12</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6auerqwna3qfjetenqu9z">
+      <w:hyperlink w:history="1" r:id="rIdzrxfg4n4f5qjpnrkddxcf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/add-equipment-parking-and-other-resources/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">多くのテナントは会議室とデスクで止まりますが、一度に1人が使うべきものは何でもリソースに
 できます。持ち運びのプロジェクター、2台の貸出用ラップトップ、入口脇の来客用駐車区画、
 営業チームで共有する iPad。Offision はこれらを3つの一覧に分けて管理し、どれも会議室と同じ
 エディターで作ります。そのためこのページは、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn3rpdt7ty1fxbrod2ewro">
+      <w:hyperlink w:history="1" r:id="rIdd7huip0ux9-hxzjgth7wz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">の写しでは
 なく、そこからの差分として書いています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 予約管理の権限と、配置先となるフロアのある建物が必要です。リソースを作ったことがなければ、
 先に</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdehrb0iykvl3qk42jpd_yj">
+      <w:hyperlink w:history="1" r:id="rIdcwrx_j31jnfokwfsacbil">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を読んでください。追加パネル、エディターのページ、
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ポリシー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">のスイッチはすべてここでも同じです。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">配置は Classic の領域・座標、または Map 2.0 の対応するオブジェクトへの関連付けを使います。フロアだけでは関連付けになりません。表示するシーンは</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdpnua_vz3fftek9t95fwdt">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Map 2.0 の割り当て</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">、既存の Classic 作図は</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdfy_hz7qbvsar8w8plo1c1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Classic の割り当て</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">を使います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 一覧を選ぶ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約メニューの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルーム</w:t>
       </w:r>
       <w:r>
@@ -1289,51 +1327,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">その他のリソース</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — その他、のみ。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">カテゴリー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の設定画面で先にカテゴリーを作っておくと、選択肢に並びます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddijzc60wgeizirmjh7rdc">
+      <w:hyperlink w:history="1" r:id="rId2tyvc3d23i7ibjfw2qj67">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">カテゴリーと備品を
 設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">続いて</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ポリシー</w:t>
@@ -1388,51 +1426,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">でフロアプラン上に配置でき、一覧ヘッダーの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">QRコード管理</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と詳細パネルの
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約ステッカー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">も使えます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdedpof6gw0izbfdvzyg4e8">
+      <w:hyperlink w:history="1" r:id="rIdqkzwui-5nmqjmyfcz5_d4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソースのステッカーを貼る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。ロッカーの扉やプロジェクターのケースに貼ったステッカーが、たいていは
 これらを予約する唯一の入口になります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約パネルは会議室、デスク、設備、その他のリソースに紐づけられます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2401,51 +2439,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6auerqwna3qfjetenqu9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/add-equipment-parking-and-other-resources/" TargetMode="External"/><Relationship Id="rIdn3rpdt7ty1fxbrod2ewro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdehrb0iykvl3qk42jpd_yj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIddijzc60wgeizirmjh7rdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIdedpof6gw0izbfdvzyg4e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b4eb5308becc638da40e0f0186c1ff034fa5ec68.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f291fdfd09535e5ab68346309bbec4cc80fe5d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/add9f8607aa3eb8c578032ffe695ca5d5a1f3730.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/707db8e9b7e1e6016846a58972789278896e9316.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9eace5d8b290b1e9f75c2396d79a8bd616ece129.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzrxfg4n4f5qjpnrkddxcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/add-equipment-parking-and-other-resources/" TargetMode="External"/><Relationship Id="rIdd7huip0ux9-hxzjgth7wz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdcwrx_j31jnfokwfsacbil" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdpnua_vz3fftek9t95fwdt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rIdfy_hz7qbvsar8w8plo1c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rId2tyvc3d23i7ibjfw2qj67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIdqkzwui-5nmqjmyfcz5_d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/829ea3db09aec3050952eb094cb23f232d1709ce.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/39bad18572b00cb8e858457ee952019322df59e9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ecd790b4997f639859fd85a1ef6094b407c60847.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f5377ea8b0e22c1c90e52a83cd05c01541c4a24.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/54109c4e87ef09750e81ea70e9ea6af0c08d349f.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>備品、駐車場、その他のリソースを追加する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>