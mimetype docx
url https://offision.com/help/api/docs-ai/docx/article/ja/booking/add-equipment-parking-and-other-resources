--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,151 +52,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzrxfg4n4f5qjpnrkddxcf">
+      <w:hyperlink w:history="1" r:id="rIdgued9zntn7a7dno-nohdx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/add-equipment-parking-and-other-resources/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: shared</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">多くのテナントは会議室とデスクで止まりますが、一度に1人が使うべきものは何でもリソースに
 できます。持ち運びのプロジェクター、2台の貸出用ラップトップ、入口脇の来客用駐車区画、
 営業チームで共有する iPad。Offision はこれらを3つの一覧に分けて管理し、どれも会議室と同じ
 エディターで作ります。そのためこのページは、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd7huip0ux9-hxzjgth7wz">
+      <w:hyperlink w:history="1" r:id="rId9stzeol5965cssvb0cz2y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">の写しでは
 なく、そこからの差分として書いています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 予約管理の権限と、配置先となるフロアのある建物が必要です。リソースを作ったことがなければ、
 先に</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcwrx_j31jnfokwfsacbil">
+      <w:hyperlink w:history="1" r:id="rIdqh3dubi9wfhvlnnc_1fjo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を読んでください。追加パネル、エディターのページ、
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ポリシー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">のスイッチはすべてここでも同じです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">配置は Classic の領域・座標、または Map 2.0 の対応するオブジェクトへの関連付けを使います。フロアだけでは関連付けになりません。表示するシーンは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpnua_vz3fftek9t95fwdt">
+      <w:hyperlink w:history="1" r:id="rIdjb9xieztml0us30nafstz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Map 2.0 の割り当て</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、既存の Classic 作図は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfy_hz7qbvsar8w8plo1c1">
+      <w:hyperlink w:history="1" r:id="rIdlgspvcb_ikopgsyn6yt1g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Classic の割り当て</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を使います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 一覧を選ぶ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約メニューの</w:t>
@@ -1327,51 +1327,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">その他のリソース</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — その他、のみ。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">カテゴリー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の設定画面で先にカテゴリーを作っておくと、選択肢に並びます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2tyvc3d23i7ibjfw2qj67">
+      <w:hyperlink w:history="1" r:id="rIdalecjkozdreik72pwi_sb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">カテゴリーと備品を
 設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">続いて</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ポリシー</w:t>
@@ -1426,51 +1426,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">でフロアプラン上に配置でき、一覧ヘッダーの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">QRコード管理</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と詳細パネルの
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約ステッカー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">も使えます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqkzwui-5nmqjmyfcz5_d4">
+      <w:hyperlink w:history="1" r:id="rIdtjbada783xhkgzvi4-731">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソースのステッカーを貼る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。ロッカーの扉やプロジェクターのケースに貼ったステッカーが、たいていは
 これらを予約する唯一の入口になります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約パネルは会議室、デスク、設備、その他のリソースに紐づけられます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2439,51 +2439,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzrxfg4n4f5qjpnrkddxcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/add-equipment-parking-and-other-resources/" TargetMode="External"/><Relationship Id="rIdd7huip0ux9-hxzjgth7wz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdcwrx_j31jnfokwfsacbil" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdpnua_vz3fftek9t95fwdt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rIdfy_hz7qbvsar8w8plo1c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rId2tyvc3d23i7ibjfw2qj67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIdqkzwui-5nmqjmyfcz5_d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/829ea3db09aec3050952eb094cb23f232d1709ce.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/39bad18572b00cb8e858457ee952019322df59e9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ecd790b4997f639859fd85a1ef6094b407c60847.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f5377ea8b0e22c1c90e52a83cd05c01541c4a24.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/54109c4e87ef09750e81ea70e9ea6af0c08d349f.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgued9zntn7a7dno-nohdx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/add-equipment-parking-and-other-resources/" TargetMode="External"/><Relationship Id="rId9stzeol5965cssvb0cz2y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdqh3dubi9wfhvlnnc_1fjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdjb9xieztml0us30nafstz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rIdlgspvcb_ikopgsyn6yt1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdalecjkozdreik72pwi_sb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIdtjbada783xhkgzvi4-731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/829ea3db09aec3050952eb094cb23f232d1709ce.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/39bad18572b00cb8e858457ee952019322df59e9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ecd790b4997f639859fd85a1ef6094b407c60847.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f5377ea8b0e22c1c90e52a83cd05c01541c4a24.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/54109c4e87ef09750e81ea70e9ea6af0c08d349f.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>備品、駐車場、その他のリソースを追加する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>