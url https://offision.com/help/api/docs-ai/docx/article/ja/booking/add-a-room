--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,104 +26,104 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームを追加する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">予約できる会議ルームを作成し、フロアに配置して、予約を有効にします。追加そのものに 必要なのは名前だけです。同じフォームで他の種別のリソースも作れるので、デスクもここから 始まります。所要時間は約10分です。</w:t>
+        <w:t xml:space="preserve">予約できる会議ルームを作成し、フロアに配置して、予約を有効にします。追加そのものに必要なのは名前だけです。同じフォームで他の種別のリソースも作れるので、デスクもここから始まります。所要時間は約10分です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId517qrxz9nv54kefsdvp2d">
+      <w:hyperlink w:history="1" r:id="rIdy3hk-vtisvhahb6ws-tba">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/add-a-room/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 フロアが1つ以上ある建物が必要です。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfm2m8bo1awafn4ctgocix">
+      <w:hyperlink w:history="1" r:id="rIdplnme_3jrsb3g2b0fu8vw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建物とフロアを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。建物がなくてもリソースは保存できますが、その場合どこにも所在地を
 持たないことになるため、先に建物を作ってください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 「スタンダードルーム」を開く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
@@ -132,51 +132,51 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/room (スタンダードルーム)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">他のリソースもすべて同じフォームで作ります:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 デスク、備品、駐車場、その他のリソースにはそれぞれ専用の一覧がありますが、開くフォームは
 以下で説明するものと同じです。実体は1つ、エディターも1つ、違うのは種別だけです。どこから
 追加する場合でも手順はこの記事を、種別ごとの違いはその1ページを読んでください
 ——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdakmdfkguyeujfk1wtudib">
+      <w:hyperlink w:history="1" r:id="rId3_iaqmpk2gdcrvt-zr2vy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デスクを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 追加する — 訊かれるのは名前だけ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -315,51 +315,51 @@
 Microsoft 365 や Google Workspace を連携しているテナントでは、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">追加</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">がまず種類を
 訊いてきます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision カレンダー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">がこの記事で説明している手動のリソースです。
 ほかの行はその提供元のルームメールボックスを招待するもので、名前ではなくメールアドレスを
 入力します。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo-s6sg7foqygsr33v0_0i">
+      <w:hyperlink w:history="1" r:id="rIdynaohmp9pibqtr536wbfp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365 からルームを同期する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="resource-add-menu-ja" descr="連携があるテナントでは、「追加」がまず種類を訊いてくる。" title="連携があるテナントでは、「追加」がまず種類を訊いてくる。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -456,51 +456,51 @@
         <w:t xml:space="preserve">ポリシー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">詳細設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、続いて</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnh2cuhhi0o8jnml2gu-xr">
+      <w:hyperlink w:history="1" r:id="rIdrxrw5dx9vats7l9pbm8tn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve">サービス期間外</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">と</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">情報</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">です。
 写真は独立したページではなく、その上に置かれています。</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -676,51 +676,51 @@
               <w:t xml:space="preserve">タイトル</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">、</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">詳細</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">有効にしている言語ごとに入力します。空欄の言語は英語にフォールバックします。詳細は予約フォームに出すこともできます — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId-07arfh2j9sim-jabcaju">
+            <w:hyperlink w:history="1" r:id="rIdightmzxn4r3vgk_q2nzqb">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ルームの説明を予約フォームに出す</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1872"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -1037,51 +1037,51 @@
         <w:t xml:space="preserve">、
 4つとも、このリソース固有の設定ではなく共有された対象を指しています。何も触っていない
 ルームでもルールに従うのはそのためです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ポリシー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 予約可能期間、チェックイン、無断キャンセル、承認。これが本体で、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsq0skdo1-embwhnkavhv9">
+      <w:hyperlink w:history="1" r:id="rId_gi4fx3kmgdbbu-zryvvx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ルールリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で説明しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1113,51 +1113,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ページ上部の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チームスペース</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 「リソースを予約できるユーザーを決定する。」
 どのチームスペースにも属さないリソースは全員が予約できます。ここで作るものはすべて
 それが既定です。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddgvs9hoveda6clssb0soi">
+      <w:hyperlink w:history="1" r:id="rIdc0r8vwthov-w24ney_kiq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">部署専用のルームを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">提案の優先度</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">だけは性質が異なります。0（最低）から5（最高）で、Offision がルームを
@@ -1236,51 +1236,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チームスペース</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">に属している。これは仕様どおりの動作です。
 本来見えるはずのアカウントで確かめてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">まとめて追加する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フロアまるごと — あるいは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_mtf5jtbiubxpqpphpl0_">
+      <w:hyperlink w:history="1" r:id="rId1fdqgcozl2rlfjzfhhofe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">他システムからの移行</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で
 建物まるごと — なら、追加の隣の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">インポート</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を使います。その一覧の種類の
 リソースを、1枚のスプレッドシートから一括で作成・更新します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1508,151 +1508,151 @@
       <w:r>
         <w:t xml:space="preserve">は別の機器で、独自の設定が必要です。ルームを作ってもパネルは
 作られません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">承認</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">はリソースではなく予約ポリシーで設定します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxt9h1b9_qemr5qabumm8p">
+      <w:hyperlink w:history="1" r:id="rIdpd9dutgkg_epunzu8iebi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームの予約に承認を必須にする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デスク</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は専用のページから追加し、4〜5か所で挙動が異なります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdien_xkhu5hugvno6oiz_v">
+      <w:hyperlink w:history="1" r:id="rId0rzgn9cu-7jswy6zslxf2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デスクを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">結合ルーム、備品、駐車スペース、その他のリソース</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">はそれぞれ専用のページから追加します。
 フォームは共通ですが、この記事で扱っていない項目がそれぞれにあります。ほかの
 ルームで構成されるルームについては
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9ci_6anq9ciszi_zsr8qb">
+      <w:hyperlink w:history="1" r:id="rIdkpaoavqhnebdsiyq-tqql">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">2つの部屋を1つの予約可能なルームに結合する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約の一括作成</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">はカレンダー側のインポートです —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmdb0uwy3ndvghmj0vcjoq">
+      <w:hyperlink w:history="1" r:id="rId9xsi8zy-5nar1va5_qtxs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">スプレッドシートから予約をインポートする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。そのシートは手順3で設定した</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アクセスID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">でルームを
 指定します。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
@@ -2089,51 +2089,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId517qrxz9nv54kefsdvp2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdfm2m8bo1awafn4ctgocix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdakmdfkguyeujfk1wtudib" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rIdo-s6sg7foqygsr33v0_0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdnh2cuhhi0o8jnml2gu-xr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rId-07arfh2j9sim-jabcaju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rIdsq0skdo1-embwhnkavhv9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIddgvs9hoveda6clssb0soi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId_mtf5jtbiubxpqpphpl0_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIdxt9h1b9_qemr5qabumm8p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdien_xkhu5hugvno6oiz_v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rId9ci_6anq9ciszi_zsr8qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdmdb0uwy3ndvghmj0vcjoq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/beec9a30276b2280ed497f80e155c07c6f0ff2ae.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/025a472860845ac59b2fbf4422919b2a7178fb0d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/29773b2339443018eba0d017b84bf111098f405c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4b53d0f1df63bc4a4ba1be771b0c7e8485a97085.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/df9c64386025ccd00f7db42bcb723e902e366ba7.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdy3hk-vtisvhahb6ws-tba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdplnme_3jrsb3g2b0fu8vw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rId3_iaqmpk2gdcrvt-zr2vy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rIdynaohmp9pibqtr536wbfp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdrxrw5dx9vats7l9pbm8tn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdightmzxn4r3vgk_q2nzqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rId_gi4fx3kmgdbbu-zryvvx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdc0r8vwthov-w24ney_kiq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId1fdqgcozl2rlfjzfhhofe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIdpd9dutgkg_epunzu8iebi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId0rzgn9cu-7jswy6zslxf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rIdkpaoavqhnebdsiyq-tqql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rId9xsi8zy-5nar1va5_qtxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/beec9a30276b2280ed497f80e155c07c6f0ff2ae.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/025a472860845ac59b2fbf4422919b2a7178fb0d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/29773b2339443018eba0d017b84bf111098f405c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4b53d0f1df63bc4a4ba1be771b0c7e8485a97085.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/df9c64386025ccd00f7db42bcb723e902e366ba7.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ルームを追加する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>