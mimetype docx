--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -26,104 +26,104 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームを追加する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">予約できる会議ルームを作成し、フロアに配置して、予約を有効にします。追加そのものに必要なのは名前だけです。同じフォームで他の種別のリソースも作れるので、デスクもここから始まります。所要時間は約10分です。</w:t>
+        <w:t xml:space="preserve">予約可能なルームを作成し、フロアとマップへの配置、最大人数または最小～最大の定員、任意の面積を設定して予約を有効にします。人数による候補、優先順位、インポート、コピーも説明します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-01</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy3hk-vtisvhahb6ws-tba">
+      <w:hyperlink w:history="1" r:id="rId4fr9nbi6kckzs0vn0bipy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/add-a-room/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 フロアが1つ以上ある建物が必要です。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdplnme_3jrsb3g2b0fu8vw">
+      <w:hyperlink w:history="1" r:id="rIdopnfcngxps4fvvpclv1xi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建物とフロアを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。建物がなくてもリソースは保存できますが、その場合どこにも所在地を
 持たないことになるため、先に建物を作ってください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 「スタンダードルーム」を開く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
@@ -132,51 +132,51 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/room (スタンダードルーム)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">他のリソースもすべて同じフォームで作ります:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 デスク、備品、駐車場、その他のリソースにはそれぞれ専用の一覧がありますが、開くフォームは
 以下で説明するものと同じです。実体は1つ、エディターも1つ、違うのは種別だけです。どこから
 追加する場合でも手順はこの記事を、種別ごとの違いはその1ページを読んでください
 ——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3_iaqmpk2gdcrvt-zr2vy">
+      <w:hyperlink w:history="1" r:id="rIdwts0doo5ttsru9hljxibs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デスクを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 追加する — 訊かれるのは名前だけ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -315,51 +315,51 @@
 Microsoft 365 や Google Workspace を連携しているテナントでは、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">追加</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">がまず種類を
 訊いてきます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision カレンダー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">がこの記事で説明している手動のリソースです。
 ほかの行はその提供元のルームメールボックスを招待するもので、名前ではなくメールアドレスを
 入力します。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdynaohmp9pibqtr536wbfp">
+      <w:hyperlink w:history="1" r:id="rIdaaj_konmvafrm6xecgxqi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365 からルームを同期する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="resource-add-menu-ja" descr="連携があるテナントでは、「追加」がまず種類を訊いてくる。" title="連携があるテナントでは、「追加」がまず種類を訊いてくる。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -392,50 +392,80 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">連携があるテナントでは、「追加」がまず種類を訊いてくる。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ルームを作成してもマップの形状は作成されません。マップで、使用する種類の形状にルームを割り当てます：</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIddr7hz0umlhrl1fstphehz">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Map 2.0 の割り当て</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">または</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId4ngco2hrot-5iqaexe-ea">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Classic map の割り当て</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 行を開いて「基本」を入力する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">追加された行をクリックし、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">編集</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を押します。エディターの左側にページが並びます。
 </w:t>
       </w:r>
       <w:r>
@@ -456,91 +486,88 @@
         <w:t xml:space="preserve">ポリシー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">詳細設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、続いて</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrxrw5dx9vats7l9pbm8tn">
+      <w:hyperlink w:history="1" r:id="rIdipgod6pm56bs6n__zka92">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve">サービス期間外</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">と</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">情報</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">です。
 写真は独立したページではなく、その上に置かれています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">所在地</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">は正しく設定すべき項目で、テキスト入力ではありません。押すと選択画面が開き、
-[...2 lines deleted...]
-します。</w:t>
+        <w:t xml:space="preserve">は建物とフロアを選ぶ画面を開き、そのマップ上にリソースを配置します。Classicではルームのエリアや1点を選びます。Map 2.0ではルームを割り当てられるオブジェクトを選びます。フロアは所在地の絞り込みに、マップへの配置はそのマップから探すために使われます。リソースを作るだけでオブジェクトが描かれるわけではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="resource-form-basic-ja" descr="「基本」と、リソースをフロアに配置する「所在地」。" title="「基本」と、リソースをフロアに配置する「所在地」。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -676,51 +703,51 @@
               <w:t xml:space="preserve">タイトル</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">、</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">詳細</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">有効にしている言語ごとに入力します。空欄の言語は英語にフォールバックします。詳細は予約フォームに出すこともできます — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdightmzxn4r3vgk_q2nzqb">
+            <w:hyperlink w:history="1" r:id="rIdl4w_tewifb_bpuiu3xuv3">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ルームの説明を予約フォームに出す</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1872"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -755,51 +782,106 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1872"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">定員</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">必須。「8人が入る」といった検索が参照するのはこの値で、ルームの席数より多い人数を招待した予約者に警告を出すのもこの値です</w:t>
+              <w:t xml:space="preserve">必須の最大人数です。</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">範囲</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">を選ぶと</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">最小</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">人数を追加でき、たとえば4～8人と表示されます。最小人数は1以上で、最大人数を超えることはできません。範囲を解除すると単一の定員に戻ります</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1872"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">面積</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7488"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">任意のルーム面積です。単位はm²またはft²を選びます。人数とは別の値で、面積を表示する画面に使われます</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1872"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">備品</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -873,786 +955,856 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">インポート用のスプレッドシートでこのリソースを指定するための識別子です</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...6 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...17 lines deleted...]
-存在するかどうかを決めるからです。</w:t>
+        <w:t xml:space="preserve">人数を指定したとき、最小人数はルーム候補の絞り込みに使われます。4～8人のルームは2人の候補には出ませんが、少人数の予約自体を無効にはしません。最大人数は定員フィルターと参加者数の警告に使われ、警告だけで予約が禁止されることはありません。優先順位の設定は適した候補の順位を変えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="resource-form-policy-ja" descr="「予約の設定」をオフにすると、ポリシーの残りとサービスのページ全体が置き換わる。" title="「予約の設定」をオフにすると、ポリシーの残りとサービスのページ全体が置き換わる。"/>
+            <wp:docPr id="1" name="room-capacity-range-size-ja" descr="ルーム設定：定員の範囲と、別項目の面積。" title="ルーム設定：定員の範囲と、別項目の面積。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4572000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">「予約の設定」をオフにすると、ポリシーの残りとサービスのページ全体が置き換わる。</w:t>
+        <w:t xml:space="preserve">ルーム設定：定員の範囲と、別項目の面積。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. 予約を有効にする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">オフにすると、その下のすべてと</w:t>
-[...53 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ポリシー</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> — 予約可能期間、チェックイン、無断キャンセル、承認。これが本体で、
-[...149 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">を開きます。最初に見るべきは</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約の設定</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">がオフになっている — 手順4。</w:t>
-[...63 lines deleted...]
-リソースを、1枚のスプレッドシートから一括で作成・更新します。</w:t>
+        <w:t xml:space="preserve">のトグルです。このページの残りが
+存在するかどうかを決めるからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="resource-import-dialog-ja" descr="インポート: テンプレートをダウンロードし、編集して、アップロードし直す。" title="インポート: テンプレートをダウンロードし、編集して、アップロードし直す。"/>
+            <wp:docPr id="1" name="resource-form-policy-ja" descr="「予約の設定」をオフにすると、ポリシーの残りとサービスのページ全体が置き換わる。" title="「予約の設定」をオフにすると、ポリシーの残りとサービスのページ全体が置き換わる。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4572000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">インポート: テンプレートをダウンロードし、編集して、アップロードし直す。</w:t>
+        <w:t xml:space="preserve">「予約の設定」をオフにすると、ポリシーの残りとサービスのページ全体が置き換わる。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">まず開始用のファイルをダウンロードします — </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">空のテンプレート</w:t>
+        <w:t xml:space="preserve">オフにすると、その下のすべてと</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">サービス</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">のページ全体が</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">このリソースは予約できません</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-はゼロから始めるとき用。インポートの振る舞いを決めるのは3つ:</w:t>
+という表示に置き換わります。場所としては存在するが誰にも予約させたくない、というときに
+使う設定であり、リソースがユーザーアプリに出てこないときに最初に確認すべき場所でもあります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">オンにすると、4つの選択項目がリソースの振る舞いを決めます。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">どれも必須ではなく</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、
+4つとも、このリソース固有の設定ではなく共有された対象を指しています。何も触っていない
+ルームでもルールに従うのはそのためです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">既存のリソースはID列で照合されます</w:t>
-[...3 lines deleted...]
-行はそのリソースを更新し、IDが空欄の行は新規作成になります。</w:t>
+        <w:t xml:space="preserve">ポリシー</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — 予約可能期間、チェックイン、無断キャンセル、承認。これが本体で、
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdmfsc5cuq65-_ho9_iwkm5">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">予約ルールリファレンス</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">で説明しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">最初の名前列は全行必須です。</w:t>
-[...3 lines deleted...]
-フォールバックします。</w:t>
+        <w:t xml:space="preserve">リソース ポイント ポリシー</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — 1人がこのリソースをどれだけ確保できるか。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">それ以外の列はルームの</w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve">この記事で扱わないこと</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">予約フォーム</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — 予約時に入力してもらう追加項目。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-作られません。</w:t>
+        <w:t xml:space="preserve">ページ上部の</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">チームスペース</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — 「リソースを予約できるユーザーを決定する。」
+どのチームスペースにも属さないリソースは全員が予約できます。ここで作るものはすべて
+それが既定です。</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdxrwgafc0v5dtyaq9vvz4n">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">部署専用のルームを設定する</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">
+を参照してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">提案の優先度</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">だけは性質が異なります。0（最低）から5（最高）で、Offision がルームを
+提案するときの順位を上下させるだけで、予約の可否には一切関係しません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">保存します。1回の保存ですべてのページが保存されます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. 動作を確認する</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">管理コンソールで確認してはいけません。状態にかかわらずすべてのリソースが表示されるため、
+同僚には見えていないルームもここでは正常に見えます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ユーザーアプリのリソース検索で名前を検索し、実際に予約してみてください。出てこない場合は
+次を確認します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">予約の設定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">がオフになっている — 手順4。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">自分が参加していない</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">チームスペース</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">に属している。これは仕様どおりの動作です。
+本来見えるはずのアカウントで確かめてください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">まとめて追加する</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">フロアまるごと — あるいは
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdfokw_-4iaghdsxh3svfkc">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">他システムからの移行</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">で
+建物まるごと — なら、追加の隣の</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">インポート</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を使います。その一覧の種類の
+リソースを、1枚のスプレッドシートから一括で作成・更新します。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4572000"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="resource-import-dialog-ja" descr="インポート: テンプレートをダウンロードし、編集して、アップロードし直す。" title="インポート: テンプレートをダウンロードし、編集して、アップロードし直す。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4572000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">インポート: テンプレートをダウンロードし、編集して、アップロードし直す。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">まず開始用のファイルをダウンロードします — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">現在のリソース入り</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">なら
+いまあるものすべて入りで、一括の改名にも一番の近道です。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">空のテンプレート</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+はゼロから始めるとき用。インポートの振る舞いを決めるのは3つ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">既存のリソースはID列で照合されます</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — 決して編集しないこと。IDのある
+行はそのリソースを更新し、IDが空欄の行は新規作成になります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">最初の名前列は全行必須です。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 他の言語列は空欄なら最初の列に
+フォールバックします。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">それ以外の列はルームの</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">定員</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">と駐車スペースの</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">EV充電器</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">だけ。残り —
+場所、ポリシー、アメニティ、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">アクセスID</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — は手順3のとおり、あとで
+リソース自体に設定します。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">書き込みの前に、何件が新規で何件が更新かを行ごとに数えるプレビューが
+出ます。読んでください — 何とも一致しないシートは重複を作らず、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">変更なし</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+と報告されます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">この記事で扱わないこと</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">扉の外のパネル</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">は別の機器で、独自の設定が必要です。ルームを作ってもパネルは
+作られません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">承認</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">はリソースではなく予約ポリシーで設定します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpd9dutgkg_epunzu8iebi">
+      <w:hyperlink w:history="1" r:id="rIdhxf0jklcsvop90b2sh6-s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームの予約に承認を必須にする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デスク</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は専用のページから追加し、4〜5か所で挙動が異なります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0rzgn9cu-7jswy6zslxf2">
+      <w:hyperlink w:history="1" r:id="rIdveniokirqbnyznaq7ozuz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デスクを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">結合ルーム、備品、駐車スペース、その他のリソース</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">はそれぞれ専用のページから追加します。
 フォームは共通ですが、この記事で扱っていない項目がそれぞれにあります。ほかの
 ルームで構成されるルームについては
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkpaoavqhnebdsiyq-tqql">
+      <w:hyperlink w:history="1" r:id="rIdibqred0gjcv8cbs5p_poh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">2つの部屋を1つの予約可能なルームに結合する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約の一括作成</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">はカレンダー側のインポートです —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9xsi8zy-5nar1va5_qtxs">
+      <w:hyperlink w:history="1" r:id="rIdnvoyqq5bnac2bfblixwij">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">スプレッドシートから予約をインポートする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。そのシートは手順3で設定した</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アクセスID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">でルームを
 指定します。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
@@ -2089,51 +2241,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdy3hk-vtisvhahb6ws-tba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdplnme_3jrsb3g2b0fu8vw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rId3_iaqmpk2gdcrvt-zr2vy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rIdynaohmp9pibqtr536wbfp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdrxrw5dx9vats7l9pbm8tn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdightmzxn4r3vgk_q2nzqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rId_gi4fx3kmgdbbu-zryvvx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdc0r8vwthov-w24ney_kiq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId1fdqgcozl2rlfjzfhhofe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIdpd9dutgkg_epunzu8iebi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId0rzgn9cu-7jswy6zslxf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rIdkpaoavqhnebdsiyq-tqql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rId9xsi8zy-5nar1va5_qtxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/beec9a30276b2280ed497f80e155c07c6f0ff2ae.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/025a472860845ac59b2fbf4422919b2a7178fb0d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/29773b2339443018eba0d017b84bf111098f405c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4b53d0f1df63bc4a4ba1be771b0c7e8485a97085.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/df9c64386025ccd00f7db42bcb723e902e366ba7.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4fr9nbi6kckzs0vn0bipy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdopnfcngxps4fvvpclv1xi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdwts0doo5ttsru9hljxibs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rIdaaj_konmvafrm6xecgxqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIddr7hz0umlhrl1fstphehz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rId4ngco2hrot-5iqaexe-ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdipgod6pm56bs6n__zka92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdl4w_tewifb_bpuiu3xuv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rIdmfsc5cuq65-_ho9_iwkm5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdxrwgafc0v5dtyaq9vvz4n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdfokw_-4iaghdsxh3svfkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIdhxf0jklcsvop90b2sh6-s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdveniokirqbnyznaq7ozuz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rIdibqred0gjcv8cbs5p_poh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdnvoyqq5bnac2bfblixwij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/86b85d7d779a7c083b256b42c79a55150c67f897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/268889e18748bd2a36aad2962665495061d642e5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/41d96a31dcb2047d2c131c451e297636c1b94892.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45fae9b5d09fb6c30f9cee6fccf9e00043f4bb20.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bb0b682c5621e0a5837c6df64fb5e679b3f8222b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7ad2a4d6ea3a75fe0eee7566ff5d6b81505b7900.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ルームを追加する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>