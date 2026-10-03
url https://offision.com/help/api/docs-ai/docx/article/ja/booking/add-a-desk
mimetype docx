--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,139 +26,139 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デスクを追加する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">デスクの作り方と、ルームと違うのはどこかという5点 — 定員がないこと、カテゴリの一覧が 別なこと、名前よりフロア図上の位置が効いてくること、パネルの代わりにステッカーを貼ること、 そして特定の人に割り当てるデスクは別ページであること。最後に、予約する側から 見たデスクの姿。</w:t>
+        <w:t xml:space="preserve">デスクの作り方と、ルームと違うのはどこかという5点 — 定員がないこと、カテゴリの一覧が別なこと、名前よりフロア図上の位置が効いてくること、パネルの代わりにステッカーを貼ること、そして特定の人に割り当てるデスクは別ページであること。最後に、予約する側から見たデスクの姿。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdak1mn-gk2hgkws8vctz4c">
+      <w:hyperlink w:history="1" r:id="rIda1sy7esrd_y116as4ir9c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/add-a-desk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デスクはルームと同じ「予約可能リソース」で、同じフォームで作り、同じルールに従い、
 同じ画面に写ります。ですのでこの記事は意図的に短くしてあります。ここに書くのは
 デスクがルームと違う数か所だけで、それ以外は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkjnokyqkmjdpnw1iuoox7">
+      <w:hyperlink w:history="1" r:id="rIdetpwxhlpl3sqb66o6cjc-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">がすべてです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 フロアが1つ以上ある建物、そして — デスクの場合はほかの何より —
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">そのフロアにアップロード済みのフロア図</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が必要です。フロア図がなくてもデスクは
 保存できますが、その理由は手順4で説明します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgi_unip4ssgluoasoa5wm">
+      <w:hyperlink w:history="1" r:id="rIdrv3ewrhuggkj7drf9869x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建物とフロアを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 「デスク」を開く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -585,51 +585,51 @@
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">電話ボックス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">その他デスク</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">です。
 一覧が空なら、まだ誰も作っていません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdztx134wdvfi4bnbb3ol47">
+      <w:hyperlink w:history="1" r:id="rId34u11kbge188f1oivarfo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">カテゴリと設備を設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。
 埋めておく価値はあります。80席のフロアを人が絞り込むときの手がかりがカテゴリだからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="desk-form-basic-ja" descr="デスクの「基本」。カテゴリが1行を独占している — ルームではここを定員と分け合う。" title="デスクの「基本」。カテゴリが1行を独占している — ルームではここを定員と分け合う。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -678,51 +678,51 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">デスクの「基本」。カテゴリが1行を独占している — ルームではここを定員と分け合う。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このページのそれ以外 — 言語ごとのタイトルと詳細、設備、営業時間、組織単位、
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アクセスID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdouvavzjkzsy4oo2z709se">
+      <w:hyperlink w:history="1" r:id="rIdsmvoiiimkmr7afu-bdkmb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">の説明どおりに動きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. フロアだけでなく、フロア図の上に置く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -763,51 +763,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は言葉であって場所では
 ないので、フロア図の上でクリックした点こそがそのデスクの住所です。人がデスクを選ぶ
 地図に載るのも、同僚が席で見つかるのも、貼ったステッカーを読み取ったときに一覧では
 なく建物の中の意味になるのも、その点があるからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フロアだけを与えられ点のないデスクは、問題なく保存され、検索にも出て、地図にだけ
 出てきません。「デスクが見当たらない」と報告されるいちばん多い原因がこれです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ピッカーそのもの — 建物、フロア、そしてフロア図上のクリック — は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz0t1ajpdcrcjjhekxlgls">
+      <w:hyperlink w:history="1" r:id="rIdpa7lgmue5hpgbh1xbnzd7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">の手順3と同じです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. パネルは付かないので、ステッカーを貼る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会議ルームには扉の外に画面が付きます。80席のフロアには付きません。デスク1台ごとの
@@ -923,51 +923,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 一覧の上にある</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">QRコード管理</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が、すべての
 ステッカーを1つのアーカイブにまとめます。印刷業者に渡すのはこれです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">残り — サイズ、印刷解像度、デスクのどこに貼るか、そしてスキャンで何ができるかを
 決める設定 — は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz5bglgh_kltd638ma3oog">
+      <w:hyperlink w:history="1" r:id="rIdu-4xbbqakqi0qpwx3te6w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソースステッカーを印刷して貼る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. フロア1枚分をスプレッドシートから作る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1000,51 +1000,51 @@
       <w:r>
         <w:t xml:space="preserve">は
 ルームの列、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">EV充電器</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は駐車場の列なので、どちらもデスクのインポートには出ません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デスクが実際に必要とするもの — 所在地、ポリシー、カテゴリ — は手順3と4のとおり、
 あとからデスク側で設定します。インポートは80行の名前を1分で一覧に載せる手段であって、
 仕上げる手段ではありません。書き込み前に新規と更新を行ごとに数えるプレビューを含めた
 仕組みは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjzesekofiivxdz6lb2mcs">
+      <w:hyperlink w:history="1" r:id="rId2pruipyqbn6qf_zidg5l-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 動作を確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">管理コンソールでは確認しないでください。状態にかかわらずすべてのデスクが見えます。
@@ -1410,216 +1410,216 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">「今すぐ空きデスクを探す」がクイック予約。指定した長さのあいだ空いているデスクが、行ごとに予約ボタン付きで並ぶ。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">手順そのものはユーザーガイドにあります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2yfn-v1quj_miokpydmmv">
+      <w:hyperlink w:history="1" r:id="rIddsdxj6q1wpwunbeps0tii">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デスクを予約する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">と
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2d6vgbpsplojm8olsgchv">
+      <w:hyperlink w:history="1" r:id="rIdgkkyuk1621mmtbgd-ojxb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">フロア図からデスクを探す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事で扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">フリーアドレスのフロアに必要なルール。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 現場予約のみ、終日予約、空席を取り戻す
 チェックイン期限については
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbp43hj3ci4al7dcamjrhu">
+      <w:hyperlink w:history="1" r:id="rIdfvmajht6d9bgvglg5q2wa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">フリーアドレスのフロアに必要なルールを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デスクとルームを別々に課金する。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 1か月のフリーアドレス利用が会議室の枠を
 食いつぶすのはポイントの問題です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhuobjxb2kkjv362ltt_ly">
+      <w:hyperlink w:history="1" r:id="rIdqy5ntz2qjxw-nksaoraca">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デスクとルームを別々のポイントで課金する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">午前・午後のデスク。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 半日デスクは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">のタイムスロット設定であって、
 デスク側の設定ではありません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwnaxus0rkss5u6abquh5y">
+      <w:hyperlink w:history="1" r:id="rIdupyfwwz_4esmgc87gde3s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約を固定のタイムスロットに制限する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ステッカーの読み取り。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> デスクのQRコードを読み取って何ができるか — 予約、
 チェックイン、延長、返却 — は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7yoo5mebx5sw3qprvw6l4">
+      <w:hyperlink w:history="1" r:id="rIdwpmjmm3esrgoo8njvt0lt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ユーザーガイド</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2044,51 +2044,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdak1mn-gk2hgkws8vctz4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/add-a-desk/" TargetMode="External"/><Relationship Id="rIdkjnokyqkmjdpnw1iuoox7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdgi_unip4ssgluoasoa5wm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdztx134wdvfi4bnbb3ol47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIdouvavzjkzsy4oo2z709se" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdz0t1ajpdcrcjjhekxlgls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdz5bglgh_kltd638ma3oog" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdjzesekofiivxdz6lb2mcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId2yfn-v1quj_miokpydmmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/book-a-desk/" TargetMode="External"/><Relationship Id="rId2d6vgbpsplojm8olsgchv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdbp43hj3ci4al7dcamjrhu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdhuobjxb2kkjv362ltt_ly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rIdwnaxus0rkss5u6abquh5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rId7yoo5mebx5sw3qprvw6l4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9dca4d00fc59203916f635be2b8bbaa1329371ec.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fedc37f66dea5aea0e9dc595c9cadf56e3e3c92b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc38937fc32086de5b3f58ec5346c38ac4b276db.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d93e7cca22d566974c40d02735b7a97046221b7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c2632cd4adfab0befce9055f7515fa24db8f8e4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/087bc2fc6b895a2085cfba99ba06b06f40131f7c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e95931df2f4b1681112913d32d91f36a1973bd2.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIda1sy7esrd_y116as4ir9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/add-a-desk/" TargetMode="External"/><Relationship Id="rIdetpwxhlpl3sqb66o6cjc-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdrv3ewrhuggkj7drf9869x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rId34u11kbge188f1oivarfo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIdsmvoiiimkmr7afu-bdkmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdpa7lgmue5hpgbh1xbnzd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdu-4xbbqakqi0qpwx3te6w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId2pruipyqbn6qf_zidg5l-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIddsdxj6q1wpwunbeps0tii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/book-a-desk/" TargetMode="External"/><Relationship Id="rIdgkkyuk1621mmtbgd-ojxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdfvmajht6d9bgvglg5q2wa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdqy5ntz2qjxw-nksaoraca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rIdupyfwwz_4esmgc87gde3s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdwpmjmm3esrgoo8njvt0lt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9dca4d00fc59203916f635be2b8bbaa1329371ec.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fedc37f66dea5aea0e9dc595c9cadf56e3e3c92b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc38937fc32086de5b3f58ec5346c38ac4b276db.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d93e7cca22d566974c40d02735b7a97046221b7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c2632cd4adfab0befce9055f7515fa24db8f8e4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/087bc2fc6b895a2085cfba99ba06b06f40131f7c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e95931df2f4b1681112913d32d91f36a1973bd2.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>デスクを追加する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>