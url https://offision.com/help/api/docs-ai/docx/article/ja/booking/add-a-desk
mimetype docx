--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -26,149 +26,143 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デスクを追加する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">デスクの作り方と、ルームと違うのはどこかという5点 — 定員がないこと、カテゴリの一覧が別なこと、名前よりフロア図上の位置が効いてくること、パネルの代わりにステッカーを貼ること、そして特定の人に割り当てるデスクは別ページであること。最後に、予約する側から見たデスクの姿。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] デスクの作り方と、ルームと違うのはどこかという5点 — 定員がないこと、カテゴリの一覧が別なこと、名前よりフロア図上の位置が効いてくること、パネルの代わりにステッカーを貼ること、そして特定の人に割り当てるデスクは別ページであること。最後に、予約する側から見たデスクの姿。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-02</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda1sy7esrd_y116as4ir9c">
+      <w:hyperlink w:history="1" r:id="rIdtwj0xgizoz6drafakod_m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/add-a-desk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">デスクはルームと同じ「予約可能リソース」で、同じフォームで作り、同じルールに従い、
 同じ画面に写ります。ですのでこの記事は意図的に短くしてあります。ここに書くのは
 デスクがルームと違う数か所だけで、それ以外は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdetpwxhlpl3sqb66o6cjc-">
+      <w:hyperlink w:history="1" r:id="rIdp6hvofyvu1olqstvyrm6o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">がすべてです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-フロアが1つ以上ある建物、そして — デスクの場合はほかの何より —
-[...14 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdrv3ewrhuggkj7drf9869x">
+建物と少なくとも一つのフロアが必要です。マップからデスクを選べるようにするには、その種類の作図とリソース割り当ても必要です。マップの準備前にデスクを作成できます。</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdgafroquoexbeet6la2jyl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">建物とフロアを追加する</w:t>
+          <w:t xml:space="preserve">建物とフロアを追加</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">を
-参照してください。</w:t>
+        <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 「デスク」を開く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デスクは管理コンソールに専用のページを持っています — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デスク</w:t>
       </w:r>
       <w:r>
@@ -585,51 +579,51 @@
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">電話ボックス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">その他デスク</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">です。
 一覧が空なら、まだ誰も作っていません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId34u11kbge188f1oivarfo">
+      <w:hyperlink w:history="1" r:id="rIdudkqdwdjthigpifro2lap">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">カテゴリと設備を設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。
 埋めておく価値はあります。80席のフロアを人が絞り込むときの手がかりがカテゴリだからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="desk-form-basic-ja" descr="デスクの「基本」。カテゴリが1行を独占している — ルームではここを定員と分け合う。" title="デスクの「基本」。カテゴリが1行を独占している — ルームではここを定員と分け合う。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -678,145 +672,113 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">デスクの「基本」。カテゴリが1行を独占している — ルームではここを定員と分け合う。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このページのそれ以外 — 言語ごとのタイトルと詳細、設備、営業時間、組織単位、
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アクセスID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsmvoiiimkmr7afu-bdkmb">
+      <w:hyperlink w:history="1" r:id="rIdufn4uv_bppavd3ks0e9i0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">の説明どおりに動きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">4. フロアだけでなく、フロア図の上に置く</w:t>
+        <w:t xml:space="preserve">4. 利用者が使うマップにデスクを配置する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">所在地</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">は、予約モジュールのどのリソースよりデスクで効いてきます。あとで戻って
-[...52 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdpa7lgmue5hpgbh1xbnzd7">
+        <w:t xml:space="preserve">でデスクの建物とフロアを設定します。フロアだけでは作図への割り当てになりません。Classic はフロア図上の点に配置します。Map 2.0 は対応するデスクオブジェクト、または複数席デスクの番号付き席に割り当てます。フロアが Map 2.0 を使うと対象オブジェクトのピッカーが表示されます。エディターの</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdkpmolanvf3pzb5fq3dg8z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">ルームを追加する</w:t>
+          <w:t xml:space="preserve">割り当て</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">の手順3と同じです。</w:t>
+        <w:t xml:space="preserve">でも関連付けを作成・変更できます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">利用者が使う種類を先に確認してください。Classic の点は Map 2.0 のオブジェクトを自動で割り当てません。家具を描いても予約可能なデスクは作成されません。既存の Classic map は</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdiw6d_1wlehrzf8j2qfgx3">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Classic の割り当て</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">を使います。利用者のマップで、意図した席に表示されることを確認してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. パネルは付かないので、ステッカーを貼る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会議ルームには扉の外に画面が付きます。80席のフロアには付きません。デスク1台ごとの
 パネルはデスクより高くつくからで、だからこそほぼすべてのフリーアドレスのフロアは
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">印刷したQRステッカー</w:t>
@@ -923,51 +885,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 一覧の上にある</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">QRコード管理</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が、すべての
 ステッカーを1つのアーカイブにまとめます。印刷業者に渡すのはこれです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">残り — サイズ、印刷解像度、デスクのどこに貼るか、そしてスキャンで何ができるかを
 決める設定 — は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu-4xbbqakqi0qpwx3te6w">
+      <w:hyperlink w:history="1" r:id="rIdwyvrq0w8sqaa-gcca2wzt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソースステッカーを印刷して貼る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. フロア1枚分をスプレッドシートから作る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1000,51 +962,51 @@
       <w:r>
         <w:t xml:space="preserve">は
 ルームの列、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">EV充電器</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は駐車場の列なので、どちらもデスクのインポートには出ません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デスクが実際に必要とするもの — 所在地、ポリシー、カテゴリ — は手順3と4のとおり、
 あとからデスク側で設定します。インポートは80行の名前を1分で一覧に載せる手段であって、
 仕上げる手段ではありません。書き込み前に新規と更新を行ごとに数えるプレビューを含めた
 仕組みは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2pruipyqbn6qf_zidg5l-">
+      <w:hyperlink w:history="1" r:id="rIdg2d_rkqtzwuvldqhdpt7z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 動作を確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">管理コンソールでは確認しないでください。状態にかかわらずすべてのデスクが見えます。
@@ -1410,216 +1372,216 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">「今すぐ空きデスクを探す」がクイック予約。指定した長さのあいだ空いているデスクが、行ごとに予約ボタン付きで並ぶ。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">手順そのものはユーザーガイドにあります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddsdxj6q1wpwunbeps0tii">
+      <w:hyperlink w:history="1" r:id="rIddh09px90gzgod64r8d79b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デスクを予約する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">と
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgkkyuk1621mmtbgd-ojxb">
+      <w:hyperlink w:history="1" r:id="rIdwr99n9ij02fc2gw8gd6fl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">フロア図からデスクを探す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事で扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">フリーアドレスのフロアに必要なルール。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 現場予約のみ、終日予約、空席を取り戻す
 チェックイン期限については
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfvmajht6d9bgvglg5q2wa">
+      <w:hyperlink w:history="1" r:id="rIdsh9f0z9i-hvbrkjukvtn5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">フリーアドレスのフロアに必要なルールを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デスクとルームを別々に課金する。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 1か月のフリーアドレス利用が会議室の枠を
 食いつぶすのはポイントの問題です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqy5ntz2qjxw-nksaoraca">
+      <w:hyperlink w:history="1" r:id="rIdg4f_uai-r1ychydkuyw1t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デスクとルームを別々のポイントで課金する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">午前・午後のデスク。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 半日デスクは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">のタイムスロット設定であって、
 デスク側の設定ではありません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdupyfwwz_4esmgc87gde3s">
+      <w:hyperlink w:history="1" r:id="rIdpsx42_wybqlejzhiuaxvi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約を固定のタイムスロットに制限する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ステッカーの読み取り。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> デスクのQRコードを読み取って何ができるか — 予約、
 チェックイン、延長、返却 — は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwpmjmm3esrgoo8njvt0lt">
+      <w:hyperlink w:history="1" r:id="rIdcmeizbjtbfncncncx4fkm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ユーザーガイド</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2044,51 +2006,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIda1sy7esrd_y116as4ir9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/add-a-desk/" TargetMode="External"/><Relationship Id="rIdetpwxhlpl3sqb66o6cjc-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdrv3ewrhuggkj7drf9869x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rId34u11kbge188f1oivarfo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIdsmvoiiimkmr7afu-bdkmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdpa7lgmue5hpgbh1xbnzd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdu-4xbbqakqi0qpwx3te6w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId2pruipyqbn6qf_zidg5l-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIddsdxj6q1wpwunbeps0tii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/book-a-desk/" TargetMode="External"/><Relationship Id="rIdgkkyuk1621mmtbgd-ojxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdfvmajht6d9bgvglg5q2wa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdqy5ntz2qjxw-nksaoraca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rIdupyfwwz_4esmgc87gde3s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdwpmjmm3esrgoo8njvt0lt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9dca4d00fc59203916f635be2b8bbaa1329371ec.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fedc37f66dea5aea0e9dc595c9cadf56e3e3c92b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc38937fc32086de5b3f58ec5346c38ac4b276db.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d93e7cca22d566974c40d02735b7a97046221b7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c2632cd4adfab0befce9055f7515fa24db8f8e4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/087bc2fc6b895a2085cfba99ba06b06f40131f7c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e95931df2f4b1681112913d32d91f36a1973bd2.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtwj0xgizoz6drafakod_m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/add-a-desk/" TargetMode="External"/><Relationship Id="rIdp6hvofyvu1olqstvyrm6o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdgafroquoexbeet6la2jyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdudkqdwdjthigpifro2lap" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIdufn4uv_bppavd3ks0e9i0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdkpmolanvf3pzb5fq3dg8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rIdiw6d_1wlehrzf8j2qfgx3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdwyvrq0w8sqaa-gcca2wzt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdg2d_rkqtzwuvldqhdpt7z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIddh09px90gzgod64r8d79b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/book-a-desk/" TargetMode="External"/><Relationship Id="rIdwr99n9ij02fc2gw8gd6fl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdsh9f0z9i-hvbrkjukvtn5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdg4f_uai-r1ychydkuyw1t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rIdpsx42_wybqlejzhiuaxvi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdcmeizbjtbfncncncx4fkm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7ba7b6abd511016d9b3078cf63c91b37b426534.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/224f158e787de1bc3e4102195d6eeb0be6d410bd.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/df01691c832e416b09dbee9f3f0c2abf20b846f2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/383ea206dabf72d684f6921342aa847d7409bc72.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7515efcc88e5e44a558eb017c911fad9e23d74c4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c41b5705040be7312c42630e330115c2b2dd39da.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/66d56a313c9cd1c3800b6db8506b3c5edb747103.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>デスクを追加する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>