--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,107 +26,107 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">社員証をタップしてもパネルが反応しない</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">パネルがカードにまったく反応しない状態。原因は 5 つあり、廊下から見るかぎりどれも 同じに見えます — パネルの表示が何も変わらないからです。</w:t>
+        <w:t xml:space="preserve">パネルがカードにまったく反応しない状態。原因は 5 つあり、廊下から見るかぎりどれも同じに見えます — パネルの表示が何も変わらないからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqucxjxb-hh4yumrakeksy">
+      <w:hyperlink w:history="1" r:id="rIdr5evgxkprxdoe9sr7cgij">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/a-card-tap-does-nothing/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルは何か反応していますか:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 このページは、タップをパネルが完全に無視する場合のものです。メッセージも点滅もなく、
 画面はそのまま。拒否のメッセージが出る場合はカードは認識されていて、その人が断られた
 という別の問題です。その場合は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdowpuxonpzsesiwgaeprkh">
+      <w:hyperlink w:history="1" r:id="rIdixiv09thl8_tokv0gqz0k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約パネルでチェックインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> から始めてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">何も起きないタップは、壊れているのではなく意図された動作です。パネルは処理できない
 カードを黙って捨てます。廊下のパネルが、前を通り過ぎるすべてのカードに反応して文句を
 言ったら使い物にならないからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -282,51 +282,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルはカードを読み、その番号を持つ人が見つからず、そこで止まります。何も表示されない
 のは、パネルから見れば他の建物のカードを持った人が通り過ぎただけだからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アクセスカード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> でその番号を検索します。見つからなければカードは未登録です。別人に
 紐づいていれば、ずれた名簿から流し込まれています。どちらの場合も直すのはその画面です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq5x5k706aalaqcduz5v14">
+      <w:hyperlink w:history="1" r:id="rIdwo5jcsrlh9eczhlpjvc1v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アクセスカードを個別に発行する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → directory/access-card (アクセスカード)</w:t>
       </w:r>
     </w:p>
@@ -1146,51 +1146,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqucxjxb-hh4yumrakeksy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdowpuxonpzsesiwgaeprkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdq5x5k706aalaqcduz5v14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6cc27130c181001571838c99c79474baa842cd31.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdr5evgxkprxdoe9sr7cgij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdixiv09thl8_tokv0gqz0k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdwo5jcsrlh9eczhlpjvc1v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6cc27130c181001571838c99c79474baa842cd31.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>社員証をタップしてもパネルが反応しない</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>