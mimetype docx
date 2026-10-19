--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,81 +52,81 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr5evgxkprxdoe9sr7cgij">
+      <w:hyperlink w:history="1" r:id="rIdz0ls9vakbapofnt6orzkp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/a-card-tap-does-nothing/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルは何か反応していますか:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 このページは、タップをパネルが完全に無視する場合のものです。メッセージも点滅もなく、
 画面はそのまま。拒否のメッセージが出る場合はカードは認識されていて、その人が断られた
 という別の問題です。その場合は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdixiv09thl8_tokv0gqz0k">
+      <w:hyperlink w:history="1" r:id="rIdgrcatuerpsrsrgnnxbobm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約パネルでチェックインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> から始めてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">何も起きないタップは、壊れているのではなく意図された動作です。パネルは処理できない
 カードを黙って捨てます。廊下のパネルが、前を通り過ぎるすべてのカードに反応して文句を
 言ったら使い物にならないからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -282,51 +282,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルはカードを読み、その番号を持つ人が見つからず、そこで止まります。何も表示されない
 のは、パネルから見れば他の建物のカードを持った人が通り過ぎただけだからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アクセスカード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> でその番号を検索します。見つからなければカードは未登録です。別人に
 紐づいていれば、ずれた名簿から流し込まれています。どちらの場合も直すのはその画面です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwo5jcsrlh9eczhlpjvc1v">
+      <w:hyperlink w:history="1" r:id="rIddgccei5zkkerz8hocfkrv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アクセスカードを個別に発行する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → directory/access-card (アクセスカード)</w:t>
       </w:r>
     </w:p>
@@ -1146,51 +1146,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdr5evgxkprxdoe9sr7cgij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdixiv09thl8_tokv0gqz0k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdwo5jcsrlh9eczhlpjvc1v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6cc27130c181001571838c99c79474baa842cd31.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdz0ls9vakbapofnt6orzkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdgrcatuerpsrsrgnnxbobm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIddgccei5zkkerz8hocfkrv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f2f717ef15f7b6ef8b440790e99e603536de0b4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>社員証をタップしてもパネルが反応しない</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>