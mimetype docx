--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,81 +52,81 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz0ls9vakbapofnt6orzkp">
+      <w:hyperlink w:history="1" r:id="rIdmgpht_uwrgxzkm3af__zj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/booking/a-card-tap-does-nothing/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルは何か反応していますか:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 このページは、タップをパネルが完全に無視する場合のものです。メッセージも点滅もなく、
 画面はそのまま。拒否のメッセージが出る場合はカードは認識されていて、その人が断られた
 という別の問題です。その場合は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgrcatuerpsrsrgnnxbobm">
+      <w:hyperlink w:history="1" r:id="rIdnfixwuqk5y52m9fugfadk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約パネルでチェックインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> から始めてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">何も起きないタップは、壊れているのではなく意図された動作です。パネルは処理できない
 カードを黙って捨てます。廊下のパネルが、前を通り過ぎるすべてのカードに反応して文句を
 言ったら使い物にならないからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -282,51 +282,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルはカードを読み、その番号を持つ人が見つからず、そこで止まります。何も表示されない
 のは、パネルから見れば他の建物のカードを持った人が通り過ぎただけだからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アクセスカード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> でその番号を検索します。見つからなければカードは未登録です。別人に
 紐づいていれば、ずれた名簿から流し込まれています。どちらの場合も直すのはその画面です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddgccei5zkkerz8hocfkrv">
+      <w:hyperlink w:history="1" r:id="rIdyftfxxyi7lh3ql5aqfmug">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アクセスカードを個別に発行する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → directory/access-card (アクセスカード)</w:t>
       </w:r>
     </w:p>
@@ -1146,51 +1146,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdz0ls9vakbapofnt6orzkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdgrcatuerpsrsrgnnxbobm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIddgccei5zkkerz8hocfkrv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f2f717ef15f7b6ef8b440790e99e603536de0b4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmgpht_uwrgxzkm3af__zj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdnfixwuqk5y52m9fugfadk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdyftfxxyi7lh3ql5aqfmug" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f2f717ef15f7b6ef8b440790e99e603536de0b4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>社員証をタップしてもパネルが反応しない</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>