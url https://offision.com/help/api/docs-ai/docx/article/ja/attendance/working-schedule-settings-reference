--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_xmjopfialpqppfag-o9y">
+      <w:hyperlink w:history="1" r:id="rIdx3yj0j9-dvpcyyikeklgt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/attendance/working-schedule-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">勤務スケジュールの編集画面は、左側に並ぶ 3 つの設定ページ — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">基本情報</w:t>
       </w:r>
@@ -419,51 +419,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4201"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ユーザーアプリでこのスケジュールの結果を閲覧・エクスポートできるユーザーやグループ。記録の編集はできません。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4422"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">コンソール権限なしで数字を必要とするチームリーダーを指名します — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdsx6lhe0iujxfa26kjx6pn">
+            <w:hyperlink w:history="1" r:id="rIdzxhmtnt2s5f8vjepubgqw">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">管理担当者の記事</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -1442,51 +1442,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">セキュリティと位置</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">打刻が携えるべき証明です。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9oei4wnsxd_m-pxr48jmz">
+      <w:hyperlink w:history="1" r:id="rId_rc2nepp--slla1fwaizh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">GPS・IP・セルフィーの記事</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 がひとつずつ案内しています。ここの行は網羅のためのものです。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
@@ -2587,51 +2587,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_xmjopfialpqppfag-o9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/attendance/working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rIdsx6lhe0iujxfa26kjx6pn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rId9oei4wnsxd_m-pxr48jmz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ad31c24a427bf7e3490ecc6c3fd5ac1c86fce66.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdx3yj0j9-dvpcyyikeklgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/attendance/working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rIdzxhmtnt2s5f8vjepubgqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rId_rc2nepp--slla1fwaizh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ad31c24a427bf7e3490ecc6c3fd5ac1c86fce66.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>勤務スケジュール設定リファレンス</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>