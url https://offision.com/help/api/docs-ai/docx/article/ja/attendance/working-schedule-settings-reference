--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">勤務スケジュール編集画面のすべての設定を、ページごとに — 基本情報、打刻ルール、セキュリティと位置 — それぞれの働きと、変えるべき場面とともに一覧します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-02</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx3yj0j9-dvpcyyikeklgt">
+      <w:hyperlink w:history="1" r:id="rIdtddtnfgxbbe8hpwrbqpiw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/attendance/working-schedule-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">勤務スケジュールの編集画面は、左側に並ぶ 3 つの設定ページ — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">基本情報</w:t>
       </w:r>
@@ -419,51 +419,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4201"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ユーザーアプリでこのスケジュールの結果を閲覧・エクスポートできるユーザーやグループ。記録の編集はできません。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4422"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">コンソール権限なしで数字を必要とするチームリーダーを指名します — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdzxhmtnt2s5f8vjepubgqw">
+            <w:hyperlink w:history="1" r:id="rIdnnkfnzlivwv44t16797e-">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">管理担当者の記事</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -1429,64 +1429,371 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3656"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">上と同様。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">デスク予約</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">すべて初期状態では無効です。すべて無効なら、デスク予約は勤怠を記録しません。</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2564"/>
+        <w:gridCol w:w="6796"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2564"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">設定</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6796"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">動作</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2564"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">デスクのチェックインで出勤打刻</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6796"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">デスク予約へのチェックインや、その場でのデスク確保が出勤を記録します。記録は</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">自動</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">でデスクを示します</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2564"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">デスクのチェックアウトで退勤打刻</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6796"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">チェックアウト時に退勤を記録します。占有センサーによる解放も含みます</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2564"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">予約終了で退勤打刻</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6796"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">デスク予約が終了時刻に達すると退勤を記録します</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2564"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">選択した場所のデスクのみ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6796"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">このスケジュールで選んだ建物とフロアに限定します</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">各スイッチは独立しています。対象はデスクだけで、ルーム、備品、駐車場は勤怠を記録しません。複数デスクを含む予約も出勤記録は1件です。スケジュールが複数ある場合、フロアへの適合が建物への適合より優先されます。最も適したスケジュールが同じ優先度で並ぶと、どちらにも記録しません。建物やフロアで区別してください。1日複数回の出勤打刻を許可していない場合、すでにその日出勤済みの人のデスクチェックインは追加記録を作りません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4572000"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="working-schedule-desk-attendance-ja" descr="デスクの勤怠には出勤、チェックアウト、予約終了の独立したスイッチがあります。" title="デスクの勤怠には出勤、チェックアウト、予約終了の独立したスイッチがあります。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4572000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">デスクの勤怠には出勤、チェックアウト、予約終了の独立したスイッチがあります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">セキュリティと位置</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">打刻が携えるべき証明です。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_rc2nepp--slla1fwaizh">
+      <w:hyperlink w:history="1" r:id="rIdfiwvdy97lbam6l_bl6oll">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">GPS・IP・セルフィーの記事</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 がひとつずつ案内しています。ここの行は網羅のためのものです。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
@@ -2587,51 +2894,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdx3yj0j9-dvpcyyikeklgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/attendance/working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rIdzxhmtnt2s5f8vjepubgqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rId_rc2nepp--slla1fwaizh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ad31c24a427bf7e3490ecc6c3fd5ac1c86fce66.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtddtnfgxbbe8hpwrbqpiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/attendance/working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rIdnnkfnzlivwv44t16797e-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rIdfiwvdy97lbam6l_bl6oll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c484b794927069b611c97e09d9c38eeaba8009ac.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e39fa06b912a3939790a88676588dfde698cee8b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>勤務スケジュール設定リファレンス</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>