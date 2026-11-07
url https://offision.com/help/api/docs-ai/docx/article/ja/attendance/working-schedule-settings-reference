--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtddtnfgxbbe8hpwrbqpiw">
+      <w:hyperlink w:history="1" r:id="rIdvihxqgr5os64oolyu7-s-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/attendance/working-schedule-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">勤務スケジュールの編集画面は、左側に並ぶ 3 つの設定ページ — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">基本情報</w:t>
       </w:r>
@@ -419,51 +419,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4201"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ユーザーアプリでこのスケジュールの結果を閲覧・エクスポートできるユーザーやグループ。記録の編集はできません。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4422"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">コンソール権限なしで数字を必要とするチームリーダーを指名します — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdnnkfnzlivwv44t16797e-">
+            <w:hyperlink w:history="1" r:id="rIdm1rfgunaeak8ocnxs3cmc">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">管理担当者の記事</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -1749,51 +1749,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">デスクの勤怠には出勤、チェックアウト、予約終了の独立したスイッチがあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">セキュリティと位置</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">打刻が携えるべき証明です。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfiwvdy97lbam6l_bl6oll">
+      <w:hyperlink w:history="1" r:id="rIdzofqvjnoryufwgmsspzqo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">GPS・IP・セルフィーの記事</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 がひとつずつ案内しています。ここの行は網羅のためのものです。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
@@ -2894,51 +2894,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtddtnfgxbbe8hpwrbqpiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/attendance/working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rIdnnkfnzlivwv44t16797e-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rIdfiwvdy97lbam6l_bl6oll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c484b794927069b611c97e09d9c38eeaba8009ac.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e39fa06b912a3939790a88676588dfde698cee8b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvihxqgr5os64oolyu7-s-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/attendance/working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rIdm1rfgunaeak8ocnxs3cmc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rIdzofqvjnoryufwgmsspzqo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c484b794927069b611c97e09d9c38eeaba8009ac.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e39fa06b912a3939790a88676588dfde698cee8b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>勤務スケジュール設定リファレンス</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>