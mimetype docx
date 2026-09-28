--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdonctskpl-zybrt0k6ghwt">
+      <w:hyperlink w:history="1" r:id="rIdsdaflwgdmsjp-4bvhi1xm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/attendance/verify-clock-ins-with-gps-ip-and-selfies/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">携帯からの打刻は、それだけでは何も証明しません — ソファからの出勤打刻は、ロビー
 からのものとまったく同じに見えます。勤務スケジュールの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">セキュリティと位置</w:t>
@@ -144,51 +144,51 @@
         </w:rPr>
         <w:t xml:space="preserve">ネットワークが確認されました</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 — そして失敗したチェックは、あとから印を付けるのではなく打刻そのものを止めます。
 「打刻はされたが怪しい」という追いかけるべき状態は存在しません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 これらのスイッチは各勤務スケジュール上にあるので、まず
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdldptr-iusluu8j92rvgg2">
+      <w:hyperlink w:history="1" r:id="rIdr62e__spldq4cjesrkxoh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">スケジュールを設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">してください。GPS と IP の
 チェックが適用されるのはユーザーアプリからの打刻です。壁のキオスクはそれ自体が
 現地にいる証明なので、この 2 つのチェックにキオスク版がないのはそのためです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">GPS: 打刻してよい場所を描く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -640,51 +640,51 @@
       <w:r>
         <w:t xml:space="preserve">これらのチェックが扱わないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">適用されるのはユーザーアプリだけです — キオスクの打刻はキオスク自身の本人確認
 （QR コード、社員カード、PIN、顔）で検証され、GPS や IP では検証されません。
 スイッチがオンでもフェンスや IP の一覧が空なら何も拒否されません。そして、これ
 らは打刻が</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">いつ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">許されるかを決めません — 時間の条件は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxlghmaducmqqciwnqmlp9">
+      <w:hyperlink w:history="1" r:id="rIdob4eqti7qvuudhhc484gr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">打刻ルールのページ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1109,51 +1109,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdonctskpl-zybrt0k6ghwt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/attendance/verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rIdldptr-iusluu8j92rvgg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-working-schedule/" TargetMode="External"/><Relationship Id="rIdxlghmaducmqqciwnqmlp9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75172ff7444d7efb50cb99d062103461190455b9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7ca5ad5d53db49653867212d9c0cb6c95bb56413.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsdaflwgdmsjp-4bvhi1xm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/attendance/verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rIdr62e__spldq4cjesrkxoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-working-schedule/" TargetMode="External"/><Relationship Id="rIdob4eqti7qvuudhhc484gr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75172ff7444d7efb50cb99d062103461190455b9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7ca5ad5d53db49653867212d9c0cb6c95bb56413.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>GPS・IP・セルフィーで打刻を検証する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>