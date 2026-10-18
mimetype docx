--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsdaflwgdmsjp-4bvhi1xm">
+      <w:hyperlink w:history="1" r:id="rIdtc3a8z2avoun0cq-a-aos">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/attendance/verify-clock-ins-with-gps-ip-and-selfies/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">携帯からの打刻は、それだけでは何も証明しません — ソファからの出勤打刻は、ロビー
 からのものとまったく同じに見えます。勤務スケジュールの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">セキュリティと位置</w:t>
@@ -144,51 +144,51 @@
         </w:rPr>
         <w:t xml:space="preserve">ネットワークが確認されました</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 — そして失敗したチェックは、あとから印を付けるのではなく打刻そのものを止めます。
 「打刻はされたが怪しい」という追いかけるべき状態は存在しません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 これらのスイッチは各勤務スケジュール上にあるので、まず
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr62e__spldq4cjesrkxoh">
+      <w:hyperlink w:history="1" r:id="rId6qz7c6qgnwui3un_tjpxr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">スケジュールを設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">してください。GPS と IP の
 チェックが適用されるのはユーザーアプリからの打刻です。壁のキオスクはそれ自体が
 現地にいる証明なので、この 2 つのチェックにキオスク版がないのはそのためです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">GPS: 打刻してよい場所を描く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -640,51 +640,51 @@
       <w:r>
         <w:t xml:space="preserve">これらのチェックが扱わないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">適用されるのはユーザーアプリだけです — キオスクの打刻はキオスク自身の本人確認
 （QR コード、社員カード、PIN、顔）で検証され、GPS や IP では検証されません。
 スイッチがオンでもフェンスや IP の一覧が空なら何も拒否されません。そして、これ
 らは打刻が</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">いつ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">許されるかを決めません — 時間の条件は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdob4eqti7qvuudhhc484gr">
+      <w:hyperlink w:history="1" r:id="rIdl0q4-usutuyb5r-j2vwtt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">打刻ルールのページ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1109,51 +1109,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsdaflwgdmsjp-4bvhi1xm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/attendance/verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rIdr62e__spldq4cjesrkxoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-working-schedule/" TargetMode="External"/><Relationship Id="rIdob4eqti7qvuudhhc484gr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75172ff7444d7efb50cb99d062103461190455b9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7ca5ad5d53db49653867212d9c0cb6c95bb56413.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtc3a8z2avoun0cq-a-aos" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/attendance/verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId6qz7c6qgnwui3un_tjpxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-working-schedule/" TargetMode="External"/><Relationship Id="rIdl0q4-usutuyb5r-j2vwtt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a3594b3f50a0e36dc5a10202de30828c5b6c4eb6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5bd04b8387a20e06d3acd1cb2a47dd8135e6604.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>GPS・IP・セルフィーで打刻を検証する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>