--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtc3a8z2avoun0cq-a-aos">
+      <w:hyperlink w:history="1" r:id="rId8q21inmk6rtggdw4g9sc0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/attendance/verify-clock-ins-with-gps-ip-and-selfies/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">携帯からの打刻は、それだけでは何も証明しません — ソファからの出勤打刻は、ロビー
 からのものとまったく同じに見えます。勤務スケジュールの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">セキュリティと位置</w:t>
@@ -144,51 +144,51 @@
         </w:rPr>
         <w:t xml:space="preserve">ネットワークが確認されました</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 — そして失敗したチェックは、あとから印を付けるのではなく打刻そのものを止めます。
 「打刻はされたが怪しい」という追いかけるべき状態は存在しません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 これらのスイッチは各勤務スケジュール上にあるので、まず
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6qz7c6qgnwui3un_tjpxr">
+      <w:hyperlink w:history="1" r:id="rIdj27vlr22-fgzdgetx7wfr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">スケジュールを設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">してください。GPS と IP の
 チェックが適用されるのはユーザーアプリからの打刻です。壁のキオスクはそれ自体が
 現地にいる証明なので、この 2 つのチェックにキオスク版がないのはそのためです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">GPS: 打刻してよい場所を描く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -640,51 +640,51 @@
       <w:r>
         <w:t xml:space="preserve">これらのチェックが扱わないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">適用されるのはユーザーアプリだけです — キオスクの打刻はキオスク自身の本人確認
 （QR コード、社員カード、PIN、顔）で検証され、GPS や IP では検証されません。
 スイッチがオンでもフェンスや IP の一覧が空なら何も拒否されません。そして、これ
 らは打刻が</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">いつ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">許されるかを決めません — 時間の条件は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl0q4-usutuyb5r-j2vwtt">
+      <w:hyperlink w:history="1" r:id="rId9cyf98gcfqapyfuacog9z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">打刻ルールのページ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1109,51 +1109,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtc3a8z2avoun0cq-a-aos" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/attendance/verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId6qz7c6qgnwui3un_tjpxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-working-schedule/" TargetMode="External"/><Relationship Id="rIdl0q4-usutuyb5r-j2vwtt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a3594b3f50a0e36dc5a10202de30828c5b6c4eb6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5bd04b8387a20e06d3acd1cb2a47dd8135e6604.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8q21inmk6rtggdw4g9sc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/attendance/verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rIdj27vlr22-fgzdgetx7wfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-working-schedule/" TargetMode="External"/><Relationship Id="rId9cyf98gcfqapyfuacog9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a3594b3f50a0e36dc5a10202de30828c5b6c4eb6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5bd04b8387a20e06d3acd1cb2a47dd8135e6604.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>GPS・IP・セルフィーで打刻を検証する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>