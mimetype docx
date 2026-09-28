--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmhyigukr0azo_8l8lgmfv">
+      <w:hyperlink w:history="1" r:id="rId_aeibiyzjwmjtlhqil3q4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/attendance/set-up-a-working-schedule/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">勤務スケジュールこそが、打刻を可能にするものです。人がスケジュールに載るまで、
 アプリは出勤登録のボタンを見せず、キオスクは本人を突き返します。このウォーク
 スルーではスケジュールをひとつ作り、チームをそこに載せます。完了の条件は、その
 うちの誰かが実際に打刻し、その打刻が勤怠記録に現れることです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -368,51 +368,51 @@
 に載ります。これが、スケジュールを保守するか名簿を保守するかの分かれ目です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">管理担当者</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 任意です。ここに指名された人はユーザーアプリでこのスケジュ
 ールの結果を閲覧・エクスポートでき、それ以上はできません — 項目のヒントにも
 そう書かれています。詳細は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbqmkadvapt_tr5h4k72tm">
+      <w:hyperlink w:history="1" r:id="rIdcu3s4ibkzfnadg9u3uqkl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">管理担当者にチームの勤怠を見せる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で扱い
 ます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="working-schedule-basic-info-ja" descr="基本情報 — 名前、時刻の参照元になる勤務時間、そして従業員と管理担当者のピッカー。どちらもユーザーとグループ丸ごとの両方を受け付ける。" title="基本情報 — 名前、時刻の参照元になる勤務時間、そして従業員と管理担当者のピッカー。どちらもユーザーとグループ丸ごとの両方を受け付ける。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -500,82 +500,82 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">打刻ルール</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> に切り替えます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チャネルアクセス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> には 4 つのスイッチ
 があります — 出勤打刻と退勤打刻、それぞれユーザーポータル経由とプレーヤー経由。
 新しいスケジュールでは少なくともひと組を開いてください。さもないと誰も打刻でき
 ません。このページの残り — 時間の許容と備考の必須化 — には妥当な初期値が入って
 います。全項目は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyzxo6nbu4bsxtnulf32s_">
+      <w:hyperlink w:history="1" r:id="rId0_rey_uva04dmp71his5i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定一覧</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">打刻にどこから来たかの証明も求めるなら — GPS、オフィスネットワーク、セルフィー
 — それは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">セキュリティと位置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ページで、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgxi4rjpzeuqk--girq7i9">
+      <w:hyperlink w:history="1" r:id="rId5omf2wmvqsrrbqxr7jxsh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">専用のウォークスルー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 保存して、テスト打刻をする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">保存すると編集画面が閉じ、スケジュールは稼働します。最後まで通しで確認しましょ
@@ -1093,51 +1093,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmhyigukr0azo_8l8lgmfv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/attendance/set-up-a-working-schedule/" TargetMode="External"/><Relationship Id="rIdbqmkadvapt_tr5h4k72tm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rIdyzxo6nbu4bsxtnulf32s_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rIdgxi4rjpzeuqk--girq7i9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fa18fe4445f2d3ad3191e6e35827494673f65254.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdda0bd8aaaaf2d7ec9a7c7aa8c04735b8b0395a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_aeibiyzjwmjtlhqil3q4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/attendance/set-up-a-working-schedule/" TargetMode="External"/><Relationship Id="rIdcu3s4ibkzfnadg9u3uqkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rId0_rey_uva04dmp71his5i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rId5omf2wmvqsrrbqxr7jxsh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fa18fe4445f2d3ad3191e6e35827494673f65254.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdda0bd8aaaaf2d7ec9a7c7aa8c04735b8b0395a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>勤務スケジュールを設定する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>