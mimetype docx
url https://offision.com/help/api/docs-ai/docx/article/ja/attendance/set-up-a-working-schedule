--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_aeibiyzjwmjtlhqil3q4">
+      <w:hyperlink w:history="1" r:id="rId-ln8nxe7lreaqgg7hphj2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/attendance/set-up-a-working-schedule/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">勤務スケジュールこそが、打刻を可能にするものです。人がスケジュールに載るまで、
 アプリは出勤登録のボタンを見せず、キオスクは本人を突き返します。このウォーク
 スルーではスケジュールをひとつ作り、チームをそこに載せます。完了の条件は、その
 うちの誰かが実際に打刻し、その打刻が勤怠記録に現れることです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -368,51 +368,51 @@
 に載ります。これが、スケジュールを保守するか名簿を保守するかの分かれ目です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">管理担当者</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 任意です。ここに指名された人はユーザーアプリでこのスケジュ
 ールの結果を閲覧・エクスポートでき、それ以上はできません — 項目のヒントにも
 そう書かれています。詳細は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcu3s4ibkzfnadg9u3uqkl">
+      <w:hyperlink w:history="1" r:id="rId1n1yp37qry75ycwughxe8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">管理担当者にチームの勤怠を見せる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で扱い
 ます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="working-schedule-basic-info-ja" descr="基本情報 — 名前、時刻の参照元になる勤務時間、そして従業員と管理担当者のピッカー。どちらもユーザーとグループ丸ごとの両方を受け付ける。" title="基本情報 — 名前、時刻の参照元になる勤務時間、そして従業員と管理担当者のピッカー。どちらもユーザーとグループ丸ごとの両方を受け付ける。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -500,82 +500,82 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">打刻ルール</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> に切り替えます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チャネルアクセス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> には 4 つのスイッチ
 があります — 出勤打刻と退勤打刻、それぞれユーザーポータル経由とプレーヤー経由。
 新しいスケジュールでは少なくともひと組を開いてください。さもないと誰も打刻でき
 ません。このページの残り — 時間の許容と備考の必須化 — には妥当な初期値が入って
 います。全項目は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0_rey_uva04dmp71his5i">
+      <w:hyperlink w:history="1" r:id="rIdbrk9atz6ajwjmyptgadhw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定一覧</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">打刻にどこから来たかの証明も求めるなら — GPS、オフィスネットワーク、セルフィー
 — それは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">セキュリティと位置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ページで、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5omf2wmvqsrrbqxr7jxsh">
+      <w:hyperlink w:history="1" r:id="rIdz9gitpeo6it6zh0igroiq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">専用のウォークスルー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 保存して、テスト打刻をする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">保存すると編集画面が閉じ、スケジュールは稼働します。最後まで通しで確認しましょ
@@ -1093,51 +1093,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_aeibiyzjwmjtlhqil3q4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/attendance/set-up-a-working-schedule/" TargetMode="External"/><Relationship Id="rIdcu3s4ibkzfnadg9u3uqkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rId0_rey_uva04dmp71his5i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rId5omf2wmvqsrrbqxr7jxsh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fa18fe4445f2d3ad3191e6e35827494673f65254.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdda0bd8aaaaf2d7ec9a7c7aa8c04735b8b0395a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-ln8nxe7lreaqgg7hphj2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/attendance/set-up-a-working-schedule/" TargetMode="External"/><Relationship Id="rId1n1yp37qry75ycwughxe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rIdbrk9atz6ajwjmyptgadhw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rIdz9gitpeo6it6zh0igroiq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a8bacbfc60309faf858c81fe328ca9529ddb46fa.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4e3a0392403dd33923f1310aca4890cad6e548a9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>勤務スケジュールを設定する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>