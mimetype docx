--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-ln8nxe7lreaqgg7hphj2">
+      <w:hyperlink w:history="1" r:id="rIdrmagxrkleqhsrsdevj9sk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/attendance/set-up-a-working-schedule/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">勤務スケジュールこそが、打刻を可能にするものです。人がスケジュールに載るまで、
 アプリは出勤登録のボタンを見せず、キオスクは本人を突き返します。このウォーク
 スルーではスケジュールをひとつ作り、チームをそこに載せます。完了の条件は、その
 うちの誰かが実際に打刻し、その打刻が勤怠記録に現れることです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -368,51 +368,51 @@
 に載ります。これが、スケジュールを保守するか名簿を保守するかの分かれ目です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">管理担当者</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 任意です。ここに指名された人はユーザーアプリでこのスケジュ
 ールの結果を閲覧・エクスポートでき、それ以上はできません — 項目のヒントにも
 そう書かれています。詳細は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1n1yp37qry75ycwughxe8">
+      <w:hyperlink w:history="1" r:id="rIdivl89yyjdlpif1x0dr0by">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">管理担当者にチームの勤怠を見せる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で扱い
 ます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="working-schedule-basic-info-ja" descr="基本情報 — 名前、時刻の参照元になる勤務時間、そして従業員と管理担当者のピッカー。どちらもユーザーとグループ丸ごとの両方を受け付ける。" title="基本情報 — 名前、時刻の参照元になる勤務時間、そして従業員と管理担当者のピッカー。どちらもユーザーとグループ丸ごとの両方を受け付ける。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -500,82 +500,82 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">打刻ルール</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> に切り替えます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チャネルアクセス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> には 4 つのスイッチ
 があります — 出勤打刻と退勤打刻、それぞれユーザーポータル経由とプレーヤー経由。
 新しいスケジュールでは少なくともひと組を開いてください。さもないと誰も打刻でき
 ません。このページの残り — 時間の許容と備考の必須化 — には妥当な初期値が入って
 います。全項目は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbrk9atz6ajwjmyptgadhw">
+      <w:hyperlink w:history="1" r:id="rIdeshbh0wklk2wgjvsvgri0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定一覧</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">打刻にどこから来たかの証明も求めるなら — GPS、オフィスネットワーク、セルフィー
 — それは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">セキュリティと位置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ページで、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz9gitpeo6it6zh0igroiq">
+      <w:hyperlink w:history="1" r:id="rId21vj7rgdrns7x8dmvuofk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">専用のウォークスルー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 保存して、テスト打刻をする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">保存すると編集画面が閉じ、スケジュールは稼働します。最後まで通しで確認しましょ
@@ -1093,51 +1093,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-ln8nxe7lreaqgg7hphj2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/attendance/set-up-a-working-schedule/" TargetMode="External"/><Relationship Id="rId1n1yp37qry75ycwughxe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rIdbrk9atz6ajwjmyptgadhw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rIdz9gitpeo6it6zh0igroiq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a8bacbfc60309faf858c81fe328ca9529ddb46fa.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4e3a0392403dd33923f1310aca4890cad6e548a9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrmagxrkleqhsrsdevj9sk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/attendance/set-up-a-working-schedule/" TargetMode="External"/><Relationship Id="rIdivl89yyjdlpif1x0dr0by" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rIdeshbh0wklk2wgjvsvgri0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rId21vj7rgdrns7x8dmvuofk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a8bacbfc60309faf858c81fe328ca9529ddb46fa.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4e3a0392403dd33923f1310aca4890cad6e548a9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>勤務スケジュールを設定する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>