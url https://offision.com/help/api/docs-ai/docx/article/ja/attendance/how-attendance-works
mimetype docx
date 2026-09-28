--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduncowzwh6ozktzjb-v1oy">
+      <w:hyperlink w:history="1" r:id="rIdqitbfw84vrh_-9fehrieg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/attendance/how-attendance-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出欠は、誰がいつ出勤していたかを記録します。それを担うオブジェクトはひとつだけ
 — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">勤務スケジュール</w:t>
@@ -428,51 +428,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">早退</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">欠勤</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、など。判定は記録ではなくレポートに宿る
 ので、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdowpvwd0aaggvdg_min8u3">
+      <w:hyperlink w:history="1" r:id="rIdgdq7mjnffyc8xmhhv_gtl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">記録を修正する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">だけで月全体が正され
 ます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → attendance/working-schedule (勤務スケジュール)</w:t>
       </w:r>
     </w:p>
@@ -940,51 +940,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduncowzwh6ozktzjb-v1oy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/attendance/how-attendance-works/" TargetMode="External"/><Relationship Id="rIdowpvwd0aaggvdg_min8u3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/413429cd19e9810dff30afade6ed57a96d1480fc.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqitbfw84vrh_-9fehrieg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/attendance/how-attendance-works/" TargetMode="External"/><Relationship Id="rIdgdq7mjnffyc8xmhhv_gtl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/413429cd19e9810dff30afade6ed57a96d1480fc.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>出欠の仕組み</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>