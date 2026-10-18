--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">勤務スケジュールは、勤務時間と、それに対して打刻する従業員と、結果を読む管理担当者と、打刻が通過すべきルール — GPS、IP、セルフィー、時間帯 — をひとつに束ねます。このオブジェクトさえ理解すれば、モジュールの残りはその画面にすぎません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-02</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqitbfw84vrh_-9fehrieg">
+      <w:hyperlink w:history="1" r:id="rIdniswzzkpvyaxoh4gpo1o_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/attendance/how-attendance-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出欠は、誰がいつ出勤していたかを記録します。それを担うオブジェクトはひとつだけ
 — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">勤務スケジュール</w:t>
@@ -324,73 +324,110 @@
         <w:t xml:space="preserve">キオスク</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">出勤を記録</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ウィジェッ
 トを動かすサイネージ画面やパネル — は代わりにドア口で打刻を受け付けます。本人が
 画面で自分を証明したあとに。4 つの組み合わせ（出勤か退勤か、アプリかキオスクか）
 はそれぞれスケジュール上の独立したスイッチなので、「出勤はロビーのキオスクで必
 須、退勤は携帯から可」という運用ができます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">出欠は、誰もボタンを押さなくても届くことがあります。デスク予約のチェックインや
-[...11 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">勤怠はデスク予約からも記録できます。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">デスクのチェックインで出勤打刻</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">は、予約したデスクへのチェックインや、その場でデスクを確保したときに出勤を記録します。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">デスクのチェックアウトで退勤打刻</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">と</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">予約終了で退勤打刻</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">は別のスイッチです。出勤だけを有効にしても退勤は有効になりません。記録は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自動</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> の印が付きます。</w:t>
+        <w:t xml:space="preserve">と表示され、デスクも記録されます。将来の予約を作るだけでは出勤は記録されません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">対象の建物とフロアを限定できます。複数のスケジュールに属する人では、適合するフロアが建物より優先されます。同じ優先度で適合するスケジュールが並ぶ場合は記録しません。</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdzwkka-xab1dqlbx2yxpwf">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">勤務スケジュール設定</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">反対側から出てくるもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">受理された打刻はすべて </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">勤怠記録</w:t>
       </w:r>
       <w:r>
@@ -428,51 +465,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">早退</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">欠勤</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、など。判定は記録ではなくレポートに宿る
 ので、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgdq7mjnffyc8xmhhv_gtl">
+      <w:hyperlink w:history="1" r:id="rIdbtlbqgyir7nt9nxxmt2aw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">記録を修正する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">だけで月全体が正され
 ます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → attendance/working-schedule (勤務スケジュール)</w:t>
       </w:r>
     </w:p>
@@ -940,51 +977,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqitbfw84vrh_-9fehrieg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/attendance/how-attendance-works/" TargetMode="External"/><Relationship Id="rIdgdq7mjnffyc8xmhhv_gtl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/413429cd19e9810dff30afade6ed57a96d1480fc.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdniswzzkpvyaxoh4gpo1o_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/attendance/how-attendance-works/" TargetMode="External"/><Relationship Id="rIdzwkka-xab1dqlbx2yxpwf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rIdbtlbqgyir7nt9nxxmt2aw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ea6bd6a9a961e0db7fda8bce56df0aec3e2f3dc.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>出欠の仕組み</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>