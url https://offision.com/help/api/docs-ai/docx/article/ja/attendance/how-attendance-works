--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdniswzzkpvyaxoh4gpo1o_">
+      <w:hyperlink w:history="1" r:id="rIdffgqklpbooq2l9ak8bold">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/attendance/how-attendance-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出欠は、誰がいつ出勤していたかを記録します。それを担うオブジェクトはひとつだけ
 — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">勤務スケジュール</w:t>
@@ -374,51 +374,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約終了で退勤打刻</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は別のスイッチです。出勤だけを有効にしても退勤は有効になりません。記録は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自動</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と表示され、デスクも記録されます。将来の予約を作るだけでは出勤は記録されません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">対象の建物とフロアを限定できます。複数のスケジュールに属する人では、適合するフロアが建物より優先されます。同じ優先度で適合するスケジュールが並ぶ場合は記録しません。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzwkka-xab1dqlbx2yxpwf">
+      <w:hyperlink w:history="1" r:id="rIdizubkgsb7del1cjmyleaq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">勤務スケジュール設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">反対側から出てくるもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">受理された打刻はすべて </w:t>
@@ -465,51 +465,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">早退</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">欠勤</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、など。判定は記録ではなくレポートに宿る
 ので、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbtlbqgyir7nt9nxxmt2aw">
+      <w:hyperlink w:history="1" r:id="rIdntvut8alkspkckdgozlo_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">記録を修正する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">だけで月全体が正され
 ます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → attendance/working-schedule (勤務スケジュール)</w:t>
       </w:r>
     </w:p>
@@ -977,51 +977,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdniswzzkpvyaxoh4gpo1o_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/attendance/how-attendance-works/" TargetMode="External"/><Relationship Id="rIdzwkka-xab1dqlbx2yxpwf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rIdbtlbqgyir7nt9nxxmt2aw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ea6bd6a9a961e0db7fda8bce56df0aec3e2f3dc.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdffgqklpbooq2l9ak8bold" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/attendance/how-attendance-works/" TargetMode="External"/><Relationship Id="rIdizubkgsb7del1cjmyleaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rIdntvut8alkspkckdgozlo_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ea6bd6a9a961e0db7fda8bce56df0aec3e2f3dc.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>出欠の仕組み</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>