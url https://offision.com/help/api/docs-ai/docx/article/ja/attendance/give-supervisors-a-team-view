--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyn197ort7bw0nip1vsnj6">
+      <w:hyperlink w:history="1" r:id="rId-z9qbvpxeuhacc8baghth">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/attendance/give-supervisors-a-team-view/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">チームリーダーは今月誰が出ていたかを知る必要があります — けれどコンソールの
 レポートは出欠の書き込み権限の向こう側にあり、それはチームリーダーに持たせる
 には大きすぎます。答えが、勤務スケジュールの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -281,51 +281,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">管理担当者自身のアプリのチーム出勤 — 担当スケジュールの人たち、今月の判定、そしてエクスポート。コンソールは関与しない。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">管理担当者が決して見ないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このビューは、コンソールのものより意図して薄くしてあります。管理担当者に見え
 るのは各打刻の時刻・タイプ・従業員本人の備考まで — セルフィー、IP アドレス、
 座標、管理者のコメントは見えません。それらはコンソールの勤怠記録に残ります。
 管理担当者は追加・編集・削除も一切できません。記録の修正が必要なときは、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4xaubgvrqyim7tm4igdji">
+      <w:hyperlink w:history="1" r:id="rId7vl86ta5wjvx-kfeub6df">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">管理者の仕事</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チーム出勤</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を開いて「担当している勤務スケジュールはありません」と出る場合、
 その人はフィールドから外されたか — あるいは従業員として追加されてしまってい
@@ -767,51 +767,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyn197ort7bw0nip1vsnj6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/attendance/give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rId4xaubgvrqyim7tm4igdji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b60f5274d18866821652358e86d8964c987d2be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-z9qbvpxeuhacc8baghth" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/attendance/give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rId7vl86ta5wjvx-kfeub6df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b60f5274d18866821652358e86d8964c987d2be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>管理担当者にチームの勤怠を見せる</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>