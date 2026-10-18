--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-z9qbvpxeuhacc8baghth">
+      <w:hyperlink w:history="1" r:id="rIdj8r5ncwrva2u92cuy9qj-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/attendance/give-supervisors-a-team-view/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">チームリーダーは今月誰が出ていたかを知る必要があります — けれどコンソールの
 レポートは出欠の書き込み権限の向こう側にあり、それはチームリーダーに持たせる
 には大きすぎます。答えが、勤務スケジュールの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -281,51 +281,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">管理担当者自身のアプリのチーム出勤 — 担当スケジュールの人たち、今月の判定、そしてエクスポート。コンソールは関与しない。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">管理担当者が決して見ないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このビューは、コンソールのものより意図して薄くしてあります。管理担当者に見え
 るのは各打刻の時刻・タイプ・従業員本人の備考まで — セルフィー、IP アドレス、
 座標、管理者のコメントは見えません。それらはコンソールの勤怠記録に残ります。
 管理担当者は追加・編集・削除も一切できません。記録の修正が必要なときは、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7vl86ta5wjvx-kfeub6df">
+      <w:hyperlink w:history="1" r:id="rId1rlxau7fm484jcwtm4z1c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">管理者の仕事</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チーム出勤</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を開いて「担当している勤務スケジュールはありません」と出る場合、
 その人はフィールドから外されたか — あるいは従業員として追加されてしまってい
@@ -767,51 +767,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-z9qbvpxeuhacc8baghth" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/attendance/give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rId7vl86ta5wjvx-kfeub6df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b60f5274d18866821652358e86d8964c987d2be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdj8r5ncwrva2u92cuy9qj-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/attendance/give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rId1rlxau7fm484jcwtm4z1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/32ecd0731d9282037b244f711caba47547103541.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>管理担当者にチームの勤怠を見せる</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>