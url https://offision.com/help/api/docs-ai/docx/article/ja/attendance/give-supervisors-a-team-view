--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj8r5ncwrva2u92cuy9qj-">
+      <w:hyperlink w:history="1" r:id="rIdofdgaog8hfzefcsfigwvq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/attendance/give-supervisors-a-team-view/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">チームリーダーは今月誰が出ていたかを知る必要があります — けれどコンソールの
 レポートは出欠の書き込み権限の向こう側にあり、それはチームリーダーに持たせる
 には大きすぎます。答えが、勤務スケジュールの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -281,51 +281,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">管理担当者自身のアプリのチーム出勤 — 担当スケジュールの人たち、今月の判定、そしてエクスポート。コンソールは関与しない。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">管理担当者が決して見ないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このビューは、コンソールのものより意図して薄くしてあります。管理担当者に見え
 るのは各打刻の時刻・タイプ・従業員本人の備考まで — セルフィー、IP アドレス、
 座標、管理者のコメントは見えません。それらはコンソールの勤怠記録に残ります。
 管理担当者は追加・編集・削除も一切できません。記録の修正が必要なときは、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1rlxau7fm484jcwtm4z1c">
+      <w:hyperlink w:history="1" r:id="rId7p4hanihrh3askc9muawf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">管理者の仕事</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チーム出勤</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を開いて「担当している勤務スケジュールはありません」と出る場合、
 その人はフィールドから外されたか — あるいは従業員として追加されてしまってい
@@ -767,51 +767,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdj8r5ncwrva2u92cuy9qj-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/attendance/give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rId1rlxau7fm484jcwtm4z1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/32ecd0731d9282037b244f711caba47547103541.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdofdgaog8hfzefcsfigwvq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/attendance/give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rId7p4hanihrh3askc9muawf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/32ecd0731d9282037b244f711caba47547103541.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>管理担当者にチームの勤怠を見せる</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>