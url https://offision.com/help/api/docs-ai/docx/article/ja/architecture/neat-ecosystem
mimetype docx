--- v0 (2026-09-24)
+++ v1 (2026-10-15)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcnw7xlkasl9pqattjaaem">
+      <w:hyperlink w:history="1" r:id="rIdoztus3gpyhnjhhfm6yi3j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/architecture/neat-ecosystem/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neat 環境は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2 つの独立した経路</w:t>
       </w:r>
@@ -154,268 +154,268 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルをペアリングしてもセンサーデータは届きません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2 つの経路は別々で、片方があっても
 もう片方は得られません。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvckjoo_zydrk3qjhjutx3">
+      <w:hyperlink w:history="1" r:id="rIdxtaertjqzayhiksnb6shx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Pulse を接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">はそのどちらからも来ません。会議室とカレンダーは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpkinmd5sxu-mh7yt-bl6t">
+      <w:hyperlink w:history="1" r:id="rId8hx7oijels5baqxhkbg2n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> または Google Workspace のもので、
 Offision と双方向に同期し、Neat には触れません。3 者は Offision 内の 1 つの予約リソース上で
 出会います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デスクと共用画面は Offision だけで完結します</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どれにも Neat のクラウドは関わりません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フリーアドレス席は、席に貼った
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh21fcjsaauvqyhebi99b_">
+      <w:hyperlink w:history="1" r:id="rIdrruxfm6gb87zqhiclnibu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ステッカーをスキャンして</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">確保します。
 コードは席ごとに 1 つの固定値で、スキャンするとユーザーアプリが開き、その席の状態に応じて予約・
 チェックイン・延長・終了のいずれかになります。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ステッカーは機器ではありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 電源もネット
 ワークもペアリングも不要で、Offision につながるのはスキャンしたスマートフォンです。だからこそ、
 フロア全体を最も安くカバーできます。ステッカーは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhwnljz0dtidklbngb1phg">
+      <w:hyperlink w:history="1" r:id="rId2yhgxnnquvqzcl0mw5qgr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">管理コンソールから印刷します</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">共用画面 2 つは、Offision のボードを動かす通常の Neat 機器です。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">集中チェックイン機</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は人が
 入ってくる場所に置いてエリア全体をカバーし（管理コンソールの「デスク予約キオスク」
 テンプレートから作ります）、バックヤードの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービス連絡パネル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は当日の清掃・ケータリング・
 IT の依頼を 1 つの待ち行列として表示します。設定は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduqcmc7b94dwi5b99xs5or">
+      <w:hyperlink w:history="1" r:id="rIdkwuqkzwxvsnvfzumqephp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サービス管理パネルを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。
 どちらも会議室予約パネルと同じ方法で Offision とペアリングし、どちらも他の Neat 機器と同じ
 ようにセンサー値を Neat Pulse へ送信し続けます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">何を検知できるかは、そこに何があるかで決まります</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pad と Pad Pro にはカメラがないため、温度、湿度、CO2、TVOC のみを返します。Bar、Board、
 Frame、Center はいずれもカメラを備え、人数を数えます。ドアの横の Pad だけが Neat デバイスで
 ある会議室には、空気質はあっても在室状況はなく、設定で変えられるものではありません。
 ハードウェアを選ぶときは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_yzcsrqm206ci206r0vqi">
+      <w:hyperlink w:history="1" r:id="rIdinjv8jkr5c4y3itbmfczt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">モデル別の一覧</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が根拠になります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在室状況は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">導出</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">されます。人数が 1 以上のあいだ、その会議室は在室として扱われます。
 プライバシーシャッターを閉じている間も Neat は 0 を返し続けるため、Offision は測定された
 不在ではなく</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">不明</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">として記録します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会議室が予約リソースにリンクされると、その人数が予約カレンダーの利用サマリー、自動チェックイン・
 自動延長・自動解放のポリシー、サイネージの人数チップを動かします——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5_dzxatuff6hzozluwfpv">
+      <w:hyperlink w:history="1" r:id="rIdqxs5dveegtayx6v11fkaj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision の各画面で Neat のセンサーデータを見る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -840,51 +840,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcnw7xlkasl9pqattjaaem" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/architecture/neat-ecosystem/" TargetMode="External"/><Relationship Id="rIdvckjoo_zydrk3qjhjutx3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rIdpkinmd5sxu-mh7yt-bl6t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdh21fcjsaauvqyhebi99b_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdhwnljz0dtidklbngb1phg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIduqcmc7b94dwi5b99xs5or" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rId_yzcsrqm206ci206r0vqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rId5_dzxatuff6hzozluwfpv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/see-neat-sensor-data/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoztus3gpyhnjhhfm6yi3j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/architecture/neat-ecosystem/" TargetMode="External"/><Relationship Id="rIdxtaertjqzayhiksnb6shx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId8hx7oijels5baqxhkbg2n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdrruxfm6gb87zqhiclnibu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId2yhgxnnquvqzcl0mw5qgr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdkwuqkzwxvsnvfzumqephp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIdinjv8jkr5c4y3itbmfczt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdqxs5dveegtayx6v11fkaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/see-neat-sensor-data/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision + Neat エコシステム</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>