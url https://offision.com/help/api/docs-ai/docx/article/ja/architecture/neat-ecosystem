--- v1 (2026-10-15)
+++ v2 (2026-11-04)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoztus3gpyhnjhhfm6yi3j">
+      <w:hyperlink w:history="1" r:id="rIddglcpeuys2eyfvntj7r2f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/architecture/neat-ecosystem/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neat 環境は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2 つの独立した経路</w:t>
       </w:r>
@@ -154,268 +154,268 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルをペアリングしてもセンサーデータは届きません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2 つの経路は別々で、片方があっても
 もう片方は得られません。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxtaertjqzayhiksnb6shx">
+      <w:hyperlink w:history="1" r:id="rIdjiaekff0xtfjzg7qkx099">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Pulse を接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">はそのどちらからも来ません。会議室とカレンダーは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8hx7oijels5baqxhkbg2n">
+      <w:hyperlink w:history="1" r:id="rIdchvra104kxwmuldtkuotj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> または Google Workspace のもので、
 Offision と双方向に同期し、Neat には触れません。3 者は Offision 内の 1 つの予約リソース上で
 出会います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デスクと共用画面は Offision だけで完結します</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どれにも Neat のクラウドは関わりません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フリーアドレス席は、席に貼った
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrruxfm6gb87zqhiclnibu">
+      <w:hyperlink w:history="1" r:id="rId-tvewhdxtwmfbr98domoj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ステッカーをスキャンして</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">確保します。
 コードは席ごとに 1 つの固定値で、スキャンするとユーザーアプリが開き、その席の状態に応じて予約・
 チェックイン・延長・終了のいずれかになります。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ステッカーは機器ではありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 電源もネット
 ワークもペアリングも不要で、Offision につながるのはスキャンしたスマートフォンです。だからこそ、
 フロア全体を最も安くカバーできます。ステッカーは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2yhgxnnquvqzcl0mw5qgr">
+      <w:hyperlink w:history="1" r:id="rIdjljsq_pacecbr8rufvart">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">管理コンソールから印刷します</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">共用画面 2 つは、Offision のボードを動かす通常の Neat 機器です。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">集中チェックイン機</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は人が
 入ってくる場所に置いてエリア全体をカバーし（管理コンソールの「デスク予約キオスク」
 テンプレートから作ります）、バックヤードの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービス連絡パネル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は当日の清掃・ケータリング・
 IT の依頼を 1 つの待ち行列として表示します。設定は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkwuqkzwxvsnvfzumqephp">
+      <w:hyperlink w:history="1" r:id="rIdzd1mwiu4ledkgyaga84f4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サービス管理パネルを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。
 どちらも会議室予約パネルと同じ方法で Offision とペアリングし、どちらも他の Neat 機器と同じ
 ようにセンサー値を Neat Pulse へ送信し続けます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">何を検知できるかは、そこに何があるかで決まります</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pad と Pad Pro にはカメラがないため、温度、湿度、CO2、TVOC のみを返します。Bar、Board、
 Frame、Center はいずれもカメラを備え、人数を数えます。ドアの横の Pad だけが Neat デバイスで
 ある会議室には、空気質はあっても在室状況はなく、設定で変えられるものではありません。
 ハードウェアを選ぶときは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdinjv8jkr5c4y3itbmfczt">
+      <w:hyperlink w:history="1" r:id="rIdwxgnz1t6qxoxb93wilhfz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">モデル別の一覧</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が根拠になります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在室状況は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">導出</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">されます。人数が 1 以上のあいだ、その会議室は在室として扱われます。
 プライバシーシャッターを閉じている間も Neat は 0 を返し続けるため、Offision は測定された
 不在ではなく</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">不明</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">として記録します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会議室が予約リソースにリンクされると、その人数が予約カレンダーの利用サマリー、自動チェックイン・
 自動延長・自動解放のポリシー、サイネージの人数チップを動かします——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqxs5dveegtayx6v11fkaj">
+      <w:hyperlink w:history="1" r:id="rIdhiy5ctoex0nr26c2le3-t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision の各画面で Neat のセンサーデータを見る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -840,51 +840,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoztus3gpyhnjhhfm6yi3j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/architecture/neat-ecosystem/" TargetMode="External"/><Relationship Id="rIdxtaertjqzayhiksnb6shx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId8hx7oijels5baqxhkbg2n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdrruxfm6gb87zqhiclnibu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId2yhgxnnquvqzcl0mw5qgr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdkwuqkzwxvsnvfzumqephp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIdinjv8jkr5c4y3itbmfczt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdqxs5dveegtayx6v11fkaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/see-neat-sensor-data/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddglcpeuys2eyfvntj7r2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/architecture/neat-ecosystem/" TargetMode="External"/><Relationship Id="rIdjiaekff0xtfjzg7qkx099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rIdchvra104kxwmuldtkuotj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId-tvewhdxtwmfbr98domoj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdjljsq_pacecbr8rufvart" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdzd1mwiu4ledkgyaga84f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIdwxgnz1t6qxoxb93wilhfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdhiy5ctoex0nr26c2le3-t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/see-neat-sensor-data/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision + Neat エコシステム</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>