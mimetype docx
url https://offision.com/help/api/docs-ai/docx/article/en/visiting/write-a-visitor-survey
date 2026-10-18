--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9hzud5zhzk1dylrxnsx3t">
+      <w:hyperlink w:history="1" r:id="rIdguaqjeratlzkbfmh5cj0o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/write-a-visitor-survey/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A survey is a short questionnaire every visitor on a given visiting purpose has
 to answer. It is how a site puts a safety induction, a health declaration, a
 safeguarding or background-check declaration, or an NDA in front of a guest
 without anyone at the desk having to remember to ask.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -878,51 +878,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Attach it to a visiting purpose</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A survey asks nobody anything until a purpose carries it. Open the purpose,
 go to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Self-registration &amp; survey</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and tick it — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhdjnttjx3ouqhkgqkpkl7">
+      <w:hyperlink w:history="1" r:id="rIdckidk8asthhkgldzdcnpy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a visiting purpose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. A purpose can carry
 several, and each becomes a step of its own.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Scoping is what makes "contractors only" work: put the survey on a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Contractor</w:t>
@@ -1038,51 +1038,51 @@
         <w:t xml:space="preserve">What a survey cannot do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It cannot take a file.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The four answer types are the whole set — there is
 no upload. A permit or an insurance certificate is not something a visitor can
 attach anywhere in Offision; see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_nmj_ze1obz7t3i5dedcm">
+      <w:hyperlink w:history="1" r:id="rIdngvyytu6rjaja3xar88jq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Visiting form reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1092,85 +1092,85 @@
         <w:t xml:space="preserve"> An answer is recorded against one visit and carries no
 validity date. Nothing notices that last year's induction is stale.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It refuses nobody.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> No answer blocks a badge, triggers approval or stops a
 check-in — answers are recorded, never judged. Where a visit has to be vetted,
 use </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbyc4qumio2myp0o4dpcfo">
+      <w:hyperlink w:history="1" r:id="rIdsjgvm0kdltj4tqyhe-ohi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Require approval before a visitor is invited</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 which a person decides.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A long-term badge skips it.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A standing-pass holder's arrival bypasses the
 surveys and the terms entirely — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId784nqs-3pbvawrdtspmjn">
+      <w:hyperlink w:history="1" r:id="rId5g-yjndzgghyjvogbl-y5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give a contractor a long-term badge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 A contractor who must keep re-confirming an induction should be invited
 normally, not given one.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
@@ -1597,51 +1597,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9hzud5zhzk1dylrxnsx3t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdhdjnttjx3ouqhkgqkpkl7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rId_nmj_ze1obz7t3i5dedcm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdbyc4qumio2myp0o4dpcfo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId784nqs-3pbvawrdtspmjn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f76c32093ef25d60dc70259b6766d9584b94be3e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/70af8c219095e72fa13a054e0d0587d601c2ac0d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdguaqjeratlzkbfmh5cj0o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdckidk8asthhkgldzdcnpy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdngvyytu6rjaja3xar88jq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdsjgvm0kdltj4tqyhe-ohi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId5g-yjndzgghyjvogbl-y5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/14c32d50acc87014e98c1dcdead511b852f9c114.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/91550c0ac16fbb0e9955f797b626897acf7128e1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Write a visitor survey</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>