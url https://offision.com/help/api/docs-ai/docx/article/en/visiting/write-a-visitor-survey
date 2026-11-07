--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdguaqjeratlzkbfmh5cj0o">
+      <w:hyperlink w:history="1" r:id="rIdzt6a36js82zvcmr_7te--">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/write-a-visitor-survey/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A survey is a short questionnaire every visitor on a given visiting purpose has
 to answer. It is how a site puts a safety induction, a health declaration, a
 safeguarding or background-check declaration, or an NDA in front of a guest
 without anyone at the desk having to remember to ask.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -878,51 +878,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Attach it to a visiting purpose</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A survey asks nobody anything until a purpose carries it. Open the purpose,
 go to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Self-registration &amp; survey</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and tick it — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdckidk8asthhkgldzdcnpy">
+      <w:hyperlink w:history="1" r:id="rId4yoojggs7zoacqa2wr_76">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a visiting purpose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. A purpose can carry
 several, and each becomes a step of its own.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Scoping is what makes "contractors only" work: put the survey on a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Contractor</w:t>
@@ -1038,51 +1038,51 @@
         <w:t xml:space="preserve">What a survey cannot do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It cannot take a file.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The four answer types are the whole set — there is
 no upload. A permit or an insurance certificate is not something a visitor can
 attach anywhere in Offision; see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdngvyytu6rjaja3xar88jq">
+      <w:hyperlink w:history="1" r:id="rId25xkr8eyphp22lwvdqtk0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Visiting form reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1092,85 +1092,85 @@
         <w:t xml:space="preserve"> An answer is recorded against one visit and carries no
 validity date. Nothing notices that last year's induction is stale.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It refuses nobody.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> No answer blocks a badge, triggers approval or stops a
 check-in — answers are recorded, never judged. Where a visit has to be vetted,
 use </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsjgvm0kdltj4tqyhe-ohi">
+      <w:hyperlink w:history="1" r:id="rIdjjqut2acmmpmjbjia0vf6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Require approval before a visitor is invited</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 which a person decides.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A long-term badge skips it.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A standing-pass holder's arrival bypasses the
 surveys and the terms entirely — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5g-yjndzgghyjvogbl-y5">
+      <w:hyperlink w:history="1" r:id="rId2-ajaiswhfp0ydo0-agli">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give a contractor a long-term badge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 A contractor who must keep re-confirming an induction should be invited
 normally, not given one.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
@@ -1597,51 +1597,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdguaqjeratlzkbfmh5cj0o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdckidk8asthhkgldzdcnpy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdngvyytu6rjaja3xar88jq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdsjgvm0kdltj4tqyhe-ohi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId5g-yjndzgghyjvogbl-y5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/14c32d50acc87014e98c1dcdead511b852f9c114.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/91550c0ac16fbb0e9955f797b626897acf7128e1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzt6a36js82zvcmr_7te--" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rId4yoojggs7zoacqa2wr_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rId25xkr8eyphp22lwvdqtk0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdjjqut2acmmpmjbjia0vf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId2-ajaiswhfp0ydo0-agli" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/14c32d50acc87014e98c1dcdead511b852f9c114.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/91550c0ac16fbb0e9955f797b626897acf7128e1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Write a visitor survey</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>